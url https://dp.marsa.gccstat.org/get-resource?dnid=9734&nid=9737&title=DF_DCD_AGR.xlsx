--- v0 (2025-10-20)
+++ v1 (2026-08-07)
@@ -3,413 +3,431 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Dataset" r:id="rId3" sheetId="1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">Dataset!$A$9:$F$183</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">Dataset!$A$8:$F$191</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1114" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1211" uniqueCount="125">
   <si>
     <t>Dataflow</t>
   </si>
   <si>
     <t>GCCSTAT.DCD:DF_DCD_AGR(1.0)</t>
   </si>
   <si>
     <t>Dataflow Name</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>DataStructure</t>
   </si>
   <si>
     <t>GCCSTAT.DCD:DSD_DCD_AGR(1.0)</t>
   </si>
   <si>
     <t>DataStructure Name</t>
   </si>
   <si>
     <t>CL_COM_FREQUENCY</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>CL_COM_FREQUENCY Name</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
-    <t>OBS_COMMENTS</t>
-[...4 lines deleted...]
-  <si>
     <t>CL_COM_AREA_GEO_FLAT_ALPHA3</t>
   </si>
   <si>
     <t>CL_COM_AREA_GEO_FLAT_ALPHA3 Name</t>
   </si>
   <si>
     <t>AGRICULTURE_SUBJECT_2</t>
   </si>
   <si>
     <t>AGRICULTURE_SUBJECT_2 Name</t>
   </si>
   <si>
     <t>CL_COM_UNIT</t>
   </si>
   <si>
     <t>CL_COM_UNIT Name</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
     <t>ARE</t>
   </si>
   <si>
     <t>Emirates</t>
   </si>
   <si>
     <t>02_05</t>
   </si>
   <si>
     <t>Number of Horses</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>Head</t>
   </si>
   <si>
+    <t>02_02_01_01</t>
+  </si>
+  <si>
+    <t>Dairy Production Quantity (Million Liters)</t>
+  </si>
+  <si>
+    <t>M_L</t>
+  </si>
+  <si>
+    <t>Million Liter</t>
+  </si>
+  <si>
+    <t>OMN</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>KWT</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
+    <t>02_06_01</t>
+  </si>
+  <si>
+    <t>Number of Broiler Farms</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Number (#)</t>
+  </si>
+  <si>
+    <t>02_06_02</t>
+  </si>
+  <si>
+    <t>Number of Layer farms</t>
+  </si>
+  <si>
     <t>02_02_01</t>
   </si>
   <si>
     <t>Cow Milk Production Quantity (Tons)</t>
   </si>
   <si>
     <t>t</t>
   </si>
   <si>
     <t>Tons</t>
   </si>
   <si>
-    <t/>
-[...31 lines deleted...]
-  <si>
     <t>02_06_01_01</t>
   </si>
   <si>
     <t>Poultry Meat Production (1,000 Tons)</t>
   </si>
   <si>
     <t>1000_t</t>
   </si>
   <si>
     <t>Thousand  tons</t>
   </si>
   <si>
     <t>02_06_02_01</t>
   </si>
   <si>
     <t>Eggs Production Quantity (Million Eggs)</t>
   </si>
   <si>
     <t>M_Eggs</t>
   </si>
   <si>
     <t>Million Eggs</t>
   </si>
   <si>
     <t>08_03</t>
   </si>
   <si>
     <t>Number of Fishers</t>
   </si>
   <si>
     <t>08_04</t>
   </si>
   <si>
     <t>Number of Fishing Boats</t>
   </si>
   <si>
+    <t>02_02</t>
+  </si>
+  <si>
+    <t>Number of Cows</t>
+  </si>
+  <si>
+    <t>02_01</t>
+  </si>
+  <si>
+    <t>Number of Sheeps</t>
+  </si>
+  <si>
+    <t>02_03</t>
+  </si>
+  <si>
+    <t>Number of Goats</t>
+  </si>
+  <si>
+    <t>02_04</t>
+  </si>
+  <si>
+    <t>Number of Camels</t>
+  </si>
+  <si>
+    <t>03_01</t>
+  </si>
+  <si>
+    <t>Cereals Production  Quantity (Ton)</t>
+  </si>
+  <si>
+    <t>03_02</t>
+  </si>
+  <si>
+    <t>Fruits Production Quantity (Ton)</t>
+  </si>
+  <si>
+    <t>03_03</t>
+  </si>
+  <si>
+    <t>Vegetables Production Quantity (Ton)</t>
+  </si>
+  <si>
+    <t>BHR</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
+  </si>
+  <si>
+    <t>03_04</t>
+  </si>
+  <si>
+    <t>Dates Production Quantity (Ton)</t>
+  </si>
+  <si>
+    <t>02_07</t>
+  </si>
+  <si>
+    <t>Red Meat Production (1,000 Tons)</t>
+  </si>
+  <si>
+    <t>01_01</t>
+  </si>
+  <si>
+    <t>Arable Land Area (1,000 ha)</t>
+  </si>
+  <si>
+    <t>1000_ha</t>
+  </si>
+  <si>
+    <t>Tthousands Hectar</t>
+  </si>
+  <si>
+    <t>01_01_01</t>
+  </si>
+  <si>
+    <t>Cultivated land area (1,000 ha)</t>
+  </si>
+  <si>
+    <t>01_17</t>
+  </si>
+  <si>
+    <t>Natural reserves area (KM2)</t>
+  </si>
+  <si>
+    <t>KM2</t>
+  </si>
+  <si>
+    <t>Square kilometre</t>
+  </si>
+  <si>
+    <t>GCC</t>
+  </si>
+  <si>
+    <t>Gulf Cooperation Council</t>
+  </si>
+  <si>
+    <t>09_02</t>
+  </si>
+  <si>
+    <t>Value of Agricultural and Fish Products Imports  (Million Dollars)</t>
+  </si>
+  <si>
+    <t>Million_d</t>
+  </si>
+  <si>
+    <t>Million dolar</t>
+  </si>
+  <si>
+    <t>09_03</t>
+  </si>
+  <si>
+    <t>Value of Agricultural and Fish Products Exports  (Million Dollars)</t>
+  </si>
+  <si>
+    <t>09_01</t>
+  </si>
+  <si>
+    <t>Value of Intra-GCC Trade in agricultural and fish products(Exports) (Million Dollars)</t>
+  </si>
+  <si>
+    <t>09_06</t>
+  </si>
+  <si>
+    <t>Total value of agricultural production (Million Dollars)</t>
+  </si>
+  <si>
+    <t>08_01</t>
+  </si>
+  <si>
+    <t>Fish Farming Quantity (Ton)</t>
+  </si>
+  <si>
+    <t>08_02</t>
+  </si>
+  <si>
+    <t>Quantity of Fish Caught (1,000 Tons)</t>
+  </si>
+  <si>
+    <t>03_06_01</t>
+  </si>
+  <si>
+    <t>Crops Production Quantity in Greenhouses (Ton)</t>
+  </si>
+  <si>
+    <t>09_04</t>
+  </si>
+  <si>
+    <t>Percentage contibution of Agriculture and fisheries sector to GDP (%)</t>
+  </si>
+  <si>
+    <t>PCNT</t>
+  </si>
+  <si>
+    <t>Percentage (%)</t>
+  </si>
+  <si>
+    <t>SAU</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>QAT</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
     <t>01</t>
   </si>
   <si>
     <t>Land Area (1,000 KM2)</t>
   </si>
   <si>
     <t>1000_KM2</t>
   </si>
   <si>
     <t>Tthousands Square kilometre</t>
-  </si>
-[...160 lines deleted...]
-    <t>Quantity of Fish Caught (1,000 Tons)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
@@ -451,51 +469,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="true" applyFill="true">
       <protection locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
       <protection locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O183"/>
+  <dimension ref="A1:Q191"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="23.4375" customWidth="true"/>
     <col min="2" max="2" width="23.4375" customWidth="true"/>
     <col min="3" max="3" width="23.4375" customWidth="true"/>
     <col min="4" max="4" width="23.4375" customWidth="true"/>
     <col min="5" max="5" width="23.4375" customWidth="true"/>
     <col min="6" max="6" width="23.4375" customWidth="true"/>
     <col min="7" max="7" width="23.4375" customWidth="true"/>
     <col min="8" max="8" width="23.4375" customWidth="true"/>
     <col min="9" max="9" width="23.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
@@ -516,7963 +534,9074 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="2">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="2">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" t="s" s="2">
+    <row r="7"/>
+    <row r="8">
+      <c r="A8" t="s" s="1">
         <v>11</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" t="s" s="1">
         <v>12</v>
       </c>
-    </row>
-    <row r="8"/>
+      <c r="C8" t="s" s="1">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s" s="1">
+        <v>14</v>
+      </c>
+      <c r="E8" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="F8" t="s" s="1">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s" s="1">
+        <v>17</v>
+      </c>
+      <c r="H8" t="s" s="1">
+        <v>18</v>
+      </c>
+      <c r="I8" t="s" s="1">
+        <v>19</v>
+      </c>
+      <c r="J8" t="s" s="1">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s" s="1">
+        <v>21</v>
+      </c>
+      <c r="L8" t="s" s="1">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s" s="1">
+        <v>23</v>
+      </c>
+      <c r="N8" t="s" s="1">
+        <v>24</v>
+      </c>
+      <c r="O8" t="s" s="1">
+        <v>25</v>
+      </c>
+      <c r="P8" t="s" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q8" t="s" s="1">
+        <v>27</v>
+      </c>
+    </row>
     <row r="9">
-      <c r="A9" t="s" s="1">
-[...42 lines deleted...]
-        <v>27</v>
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" t="n">
+        <v>5500.0</v>
+      </c>
+      <c r="H9" t="n">
+        <v>5600.0</v>
+      </c>
+      <c r="I9" t="n">
+        <v>6000.0</v>
+      </c>
+      <c r="J9" t="n">
+        <v>7300.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G10" t="n">
-        <v>5500.0</v>
+        <v>170.9</v>
       </c>
       <c r="H10" t="n">
-        <v>5600.0</v>
+        <v>207.5</v>
       </c>
       <c r="I10" t="n">
-        <v>6000.0</v>
+        <v>180.5</v>
       </c>
       <c r="J10" t="n">
-        <v>7300.0</v>
+        <v>242.7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-        <v>284980.4</v>
+        <v>40</v>
+      </c>
+      <c r="I11" t="n">
+        <v>726.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G12" t="n">
-        <v>170.9</v>
+        <v>27.0</v>
       </c>
       <c r="H12" t="n">
-        <v>207.5</v>
+        <v>27.0</v>
       </c>
       <c r="I12" t="n">
-        <v>180.5</v>
+        <v>27.0</v>
       </c>
       <c r="J12" t="n">
-        <v>242.7</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="n">
-        <v>22.0</v>
+        <v>88.0</v>
       </c>
       <c r="H13" t="n">
-        <v>24.0</v>
+        <v>88.0</v>
       </c>
       <c r="I13" t="n">
-        <v>24.0</v>
+        <v>88.0</v>
       </c>
       <c r="J13" t="n">
-        <v>25.0</v>
-[...11 lines deleted...]
-        <v>27.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="G14" t="n">
-        <v>15.0</v>
+        <v>62.823</v>
       </c>
       <c r="H14" t="n">
-        <v>19.0</v>
+        <v>61.526</v>
       </c>
       <c r="I14" t="n">
-        <v>16.0</v>
+        <v>70.538</v>
       </c>
       <c r="J14" t="n">
-        <v>18.0</v>
-[...11 lines deleted...]
-        <v>22.0</v>
+        <v>71.426</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
-      <c r="G15" t="n">
-[...12 lines deleted...]
-        <v>47.2706</v>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" t="s">
+        <v>40</v>
       </c>
       <c r="L15" t="n">
-        <v>44.929889800000005</v>
+        <v>230195.582</v>
       </c>
       <c r="M15" t="n">
-        <v>54.1</v>
+        <v>257099.85340318157</v>
       </c>
       <c r="N15" t="n">
-        <v>46.5</v>
+        <v>284980.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="G16" t="n">
-        <v>886.0</v>
+        <v>22.0</v>
       </c>
       <c r="H16" t="n">
-        <v>956.6</v>
+        <v>24.0</v>
       </c>
       <c r="I16" t="n">
-        <v>971.6</v>
+        <v>24.0</v>
       </c>
       <c r="J16" t="n">
-        <v>876.8</v>
+        <v>25.0</v>
       </c>
       <c r="K16" t="n">
-        <v>1082.0443123999999</v>
+        <v>26.0</v>
       </c>
       <c r="L16" t="n">
-        <v>1110.720174</v>
+        <v>22.0</v>
       </c>
       <c r="M16" t="n">
-        <v>1136.7</v>
+        <v>23.0</v>
       </c>
       <c r="N16" t="n">
-        <v>1126.1</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17" t="n">
-        <v>35557.0</v>
+        <v>15.0</v>
       </c>
       <c r="H17" t="n">
-        <v>38609.0</v>
+        <v>19.0</v>
       </c>
       <c r="I17" t="n">
-        <v>41650.0</v>
+        <v>16.0</v>
       </c>
       <c r="J17" t="n">
-        <v>40859.0</v>
+        <v>18.0</v>
       </c>
       <c r="K17" t="n">
-        <v>6523.0</v>
+        <v>23.0</v>
       </c>
       <c r="L17" t="n">
-        <v>6152.0</v>
+        <v>20.0</v>
       </c>
       <c r="M17" t="n">
-        <v>5136.0</v>
+        <v>21.0</v>
       </c>
       <c r="N17" t="n">
-        <v>6218.0</v>
-[...2 lines deleted...]
-        <v>34372.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
         <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="G18" t="n">
-        <v>6776.0</v>
+        <v>51.771</v>
       </c>
       <c r="H18" t="n">
-        <v>6577.0</v>
+        <v>52.9</v>
       </c>
       <c r="I18" t="n">
-        <v>6374.0</v>
+        <v>53.7</v>
       </c>
       <c r="J18" t="n">
-        <v>5976.0</v>
+        <v>57.4</v>
       </c>
       <c r="K18" t="n">
-        <v>6025.0</v>
+        <v>47.2706</v>
       </c>
       <c r="L18" t="n">
-        <v>5961.0</v>
+        <v>44.929889800000005</v>
       </c>
       <c r="M18" t="n">
-        <v>5692.0</v>
+        <v>54.1</v>
       </c>
       <c r="N18" t="n">
-        <v>5672.0</v>
-[...2 lines deleted...]
-        <v>5452.0</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G19" t="n">
-        <v>71.0</v>
+        <v>886.0</v>
       </c>
       <c r="H19" t="n">
-        <v>71.0</v>
+        <v>956.6</v>
       </c>
       <c r="I19" t="n">
-        <v>71.0</v>
+        <v>971.6</v>
       </c>
       <c r="J19" t="n">
-        <v>71.0</v>
+        <v>876.8</v>
       </c>
       <c r="K19" t="n">
-        <v>71.0</v>
+        <v>1082.0443123999999</v>
       </c>
       <c r="L19" t="n">
-        <v>71.0</v>
+        <v>1110.720174</v>
       </c>
       <c r="M19" t="n">
-        <v>71.0</v>
+        <v>1136.7</v>
       </c>
       <c r="N19" t="n">
-        <v>71.0</v>
-[...2 lines deleted...]
-        <v>71.0</v>
+        <v>1126.1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>29</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G20" t="n">
-        <v>54025.0</v>
+        <v>35557.0</v>
       </c>
       <c r="H20" t="n">
-        <v>75197.0</v>
+        <v>38609.0</v>
       </c>
       <c r="I20" t="n">
-        <v>71378.0</v>
+        <v>41650.0</v>
       </c>
       <c r="J20" t="n">
-        <v>67454.0</v>
+        <v>40859.0</v>
       </c>
       <c r="K20" t="n">
-        <v>66634.0</v>
+        <v>6523.0</v>
       </c>
       <c r="L20" t="n">
-        <v>100914.0</v>
+        <v>6152.0</v>
       </c>
       <c r="M20" t="n">
-        <v>103102.0</v>
+        <v>5136.0</v>
       </c>
       <c r="N20" t="n">
-        <v>112370.0</v>
+        <v>6218.0</v>
       </c>
       <c r="O20" t="n">
-        <v>110698.0</v>
+        <v>34372.0</v>
+      </c>
+      <c r="P20" t="n">
+        <v>34169.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21" t="s">
         <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G21" t="n">
-        <v>2076060.0</v>
+        <v>6776.0</v>
       </c>
       <c r="H21" t="n">
-        <v>2134299.0</v>
+        <v>6577.0</v>
       </c>
       <c r="I21" t="n">
-        <v>2128400.0</v>
+        <v>6374.0</v>
       </c>
       <c r="J21" t="n">
-        <v>2128755.0</v>
+        <v>5976.0</v>
       </c>
       <c r="K21" t="n">
-        <v>2147665.0</v>
+        <v>6025.0</v>
       </c>
       <c r="L21" t="n">
-        <v>2043993.0</v>
+        <v>5961.0</v>
       </c>
       <c r="M21" t="n">
-        <v>2054572.0</v>
+        <v>5692.0</v>
       </c>
       <c r="N21" t="n">
-        <v>2064405.0</v>
+        <v>5672.0</v>
       </c>
       <c r="O21" t="n">
-        <v>2072026.0</v>
+        <v>5452.0</v>
+      </c>
+      <c r="P21" t="n">
+        <v>5474.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22" t="s">
         <v>29</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
       <c r="G22" t="n">
-        <v>2182082.0</v>
+        <v>54025.0</v>
       </c>
       <c r="H22" t="n">
-        <v>2225532.0</v>
+        <v>75197.0</v>
       </c>
       <c r="I22" t="n">
-        <v>2244445.0</v>
+        <v>71378.0</v>
       </c>
       <c r="J22" t="n">
-        <v>2329732.0</v>
+        <v>67454.0</v>
       </c>
       <c r="K22" t="n">
-        <v>2395166.0</v>
+        <v>66634.0</v>
       </c>
       <c r="L22" t="n">
-        <v>2350145.0</v>
+        <v>100914.0</v>
       </c>
       <c r="M22" t="n">
-        <v>2399264.0</v>
+        <v>103102.0</v>
       </c>
       <c r="N22" t="n">
-        <v>2294115.0</v>
+        <v>112370.0</v>
       </c>
       <c r="O22" t="n">
-        <v>2235919.0</v>
+        <v>110698.0</v>
+      </c>
+      <c r="P22" t="n">
+        <v>116687.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>33</v>
       </c>
       <c r="G23" t="n">
-        <v>423757.0</v>
+        <v>2076060.0</v>
       </c>
       <c r="H23" t="n">
-        <v>430372.0</v>
+        <v>2134299.0</v>
       </c>
       <c r="I23" t="n">
-        <v>443568.0</v>
+        <v>2128400.0</v>
       </c>
       <c r="J23" t="n">
-        <v>459971.0</v>
+        <v>2128755.0</v>
       </c>
       <c r="K23" t="n">
-        <v>457526.0</v>
+        <v>2147665.0</v>
       </c>
       <c r="L23" t="n">
-        <v>494536.0</v>
+        <v>2043993.0</v>
       </c>
       <c r="M23" t="n">
-        <v>497524.0</v>
+        <v>2054572.442</v>
       </c>
       <c r="N23" t="n">
-        <v>549458.0</v>
+        <v>2064405.0</v>
       </c>
       <c r="O23" t="n">
-        <v>569527.0</v>
+        <v>2072026.0</v>
+      </c>
+      <c r="P23" t="n">
+        <v>2048411.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G24" t="n">
-        <v>538927.0</v>
+        <v>2182082.0</v>
       </c>
       <c r="H24" t="n">
-        <v>447108.0</v>
+        <v>2225532.0</v>
       </c>
       <c r="I24" t="n">
-        <v>506677.1232</v>
+        <v>2244445.0</v>
       </c>
       <c r="J24" t="n">
-        <v>645282.1195</v>
+        <v>2329732.0</v>
       </c>
       <c r="K24" t="n">
-        <v>467903.4963588873</v>
+        <v>2395166.0</v>
       </c>
       <c r="L24" t="n">
-        <v>579784.8566569608</v>
+        <v>2350145.0</v>
       </c>
       <c r="M24" t="n">
-        <v>476958.0547921405</v>
+        <v>2399264.34</v>
       </c>
       <c r="N24" t="n">
-        <v>558502.0145750265</v>
+        <v>2294115.0</v>
+      </c>
+      <c r="O24" t="n">
+        <v>2235919.0</v>
+      </c>
+      <c r="P24" t="n">
+        <v>2198842.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G25" t="n">
-        <v>190796.0</v>
+        <v>423757.0</v>
       </c>
       <c r="H25" t="n">
-        <v>367700.0</v>
+        <v>430372.0</v>
       </c>
       <c r="I25" t="n">
-        <v>445645.6097</v>
+        <v>443568.0</v>
       </c>
       <c r="J25" t="n">
-        <v>368248.2687</v>
+        <v>459971.0</v>
       </c>
       <c r="K25" t="n">
-        <v>376347.3021476321</v>
+        <v>457526.0</v>
       </c>
       <c r="L25" t="n">
-        <v>382588.03317803977</v>
+        <v>494536.0</v>
       </c>
       <c r="M25" t="n">
-        <v>395047.57805517</v>
+        <v>497523.58999999997</v>
       </c>
       <c r="N25" t="n">
-        <v>400566.8450551705</v>
+        <v>549458.0</v>
       </c>
       <c r="O25" t="n">
-        <v>368960.9</v>
+        <v>569527.0</v>
+      </c>
+      <c r="P25" t="n">
+        <v>593294.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26" t="s">
         <v>29</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G26" t="n">
-        <v>169498.0</v>
+        <v>538927.0</v>
       </c>
       <c r="H26" t="n">
-        <v>172089.0</v>
+        <v>447108.0</v>
       </c>
       <c r="I26" t="n">
-        <v>156137.5</v>
+        <v>506677.1232</v>
       </c>
       <c r="J26" t="n">
-        <v>226108.0</v>
+        <v>645282.1195</v>
       </c>
       <c r="K26" t="n">
-        <v>246523.0</v>
+        <v>467903.4963588873</v>
       </c>
       <c r="L26" t="n">
-        <v>304473.7826202088</v>
+        <v>579784.8566569608</v>
       </c>
       <c r="M26" t="n">
-        <v>336580.2772724419</v>
+        <v>476958.0547921405</v>
       </c>
       <c r="N26" t="n">
-        <v>339389.91551538603</v>
+        <v>558502.0145750265</v>
       </c>
       <c r="O26" t="n">
-        <v>328209.9246</v>
+        <v>435097.05980511615</v>
+      </c>
+      <c r="P26" t="n">
+        <v>388479.6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G27" t="n">
-        <v>24210.0</v>
+        <v>190796.0</v>
       </c>
       <c r="H27" t="n">
-        <v>25000.0</v>
+        <v>367700.0</v>
       </c>
       <c r="I27" t="n">
-        <v>30000.0</v>
+        <v>445645.6097</v>
       </c>
       <c r="J27" t="n">
-        <v>49000.0</v>
+        <v>368248.2687</v>
       </c>
       <c r="K27" t="n">
-        <v>63660.0</v>
+        <v>376347.3021476321</v>
       </c>
       <c r="L27" t="n">
-        <v>62657.0</v>
+        <v>382588.03317803977</v>
       </c>
       <c r="M27" t="n">
-        <v>60000.0</v>
+        <v>395047.57805517</v>
       </c>
       <c r="N27" t="n">
-        <v>61000.0</v>
+        <v>400566.8450551705</v>
       </c>
       <c r="O27" t="n">
-        <v>62300.0</v>
+        <v>368960.89999999997</v>
+      </c>
+      <c r="P27" t="n">
+        <v>369698.8</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E28" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F28" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G28" t="n">
-        <v>17027.0</v>
+        <v>169498.0</v>
       </c>
       <c r="H28" t="n">
-        <v>17200.0</v>
+        <v>172089.0</v>
       </c>
       <c r="I28" t="n">
-        <v>20000.0</v>
+        <v>156137.5</v>
       </c>
       <c r="J28" t="n">
-        <v>23000.0</v>
+        <v>226108.0</v>
       </c>
       <c r="K28" t="n">
-        <v>25000.0</v>
+        <v>246523.0</v>
       </c>
       <c r="L28" t="n">
-        <v>25696.0</v>
+        <v>300256.05262020876</v>
       </c>
       <c r="M28" t="n">
-        <v>25000.0</v>
+        <v>336580.27727244195</v>
       </c>
       <c r="N28" t="n">
-        <v>25000.0</v>
+        <v>339389.91551538603</v>
       </c>
       <c r="O28" t="n">
-        <v>24400.0</v>
+        <v>328209.924645</v>
+      </c>
+      <c r="P28" t="n">
+        <v>327932.9</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
       <c r="G29" t="n">
-        <v>2000.0</v>
+        <v>24210.0</v>
       </c>
       <c r="H29" t="n">
-        <v>2500.0</v>
+        <v>25000.0</v>
       </c>
       <c r="I29" t="n">
-        <v>3000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="J29" t="n">
-        <v>3000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="K29" t="n">
-        <v>3000.0</v>
+        <v>63660.0</v>
       </c>
       <c r="L29" t="n">
-        <v>3000.0</v>
+        <v>62657.0</v>
       </c>
       <c r="M29" t="n">
-        <v>3000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="N29" t="n">
-        <v>3000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="O29" t="n">
-        <v>3100.0</v>
+        <v>62300.0</v>
+      </c>
+      <c r="P29" t="n">
+        <v>63100.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>33</v>
       </c>
       <c r="G30" t="n">
-        <v>5000.0</v>
+        <v>17027.0</v>
       </c>
       <c r="H30" t="n">
-        <v>5000.0</v>
+        <v>17200.0</v>
       </c>
       <c r="I30" t="n">
-        <v>5500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="J30" t="n">
-        <v>5500.0</v>
+        <v>23000.0</v>
       </c>
       <c r="K30" t="n">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="L30" t="n">
-        <v>5000.0</v>
+        <v>25696.0</v>
       </c>
       <c r="M30" t="n">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="N30" t="n">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="O30" t="n">
-        <v>5000.0</v>
+        <v>24400.0</v>
+      </c>
+      <c r="P30" t="n">
+        <v>25000.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>80</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E31" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G31" t="n">
-        <v>14.6</v>
+        <v>2000.0</v>
       </c>
       <c r="H31" t="n">
-        <v>15.2</v>
+        <v>2500.0</v>
       </c>
       <c r="I31" t="n">
-        <v>15.2</v>
+        <v>3000.0</v>
       </c>
       <c r="J31" t="n">
-        <v>19.8</v>
+        <v>3000.0</v>
       </c>
       <c r="K31" t="n">
-        <v>20.5</v>
+        <v>3000.0</v>
       </c>
       <c r="L31" t="n">
-        <v>21.0</v>
+        <v>3000.0</v>
       </c>
       <c r="M31" t="n">
-        <v>20.65</v>
+        <v>3000.0</v>
       </c>
       <c r="N31" t="n">
-        <v>21.68</v>
+        <v>3000.0</v>
       </c>
       <c r="O31" t="n">
-        <v>22.7</v>
+        <v>3100.0</v>
+      </c>
+      <c r="P31" t="n">
+        <v>3100.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G32" t="n">
-        <v>13.1</v>
+        <v>5000.0</v>
       </c>
       <c r="H32" t="n">
-        <v>13.2</v>
+        <v>5000.0</v>
       </c>
       <c r="I32" t="n">
-        <v>12.8</v>
+        <v>5500.0</v>
       </c>
       <c r="J32" t="n">
-        <v>13.1</v>
+        <v>5500.0</v>
       </c>
       <c r="K32" t="n">
-        <v>14.0</v>
+        <v>5000.0</v>
       </c>
       <c r="L32" t="n">
-        <v>13.5</v>
+        <v>5000.0</v>
       </c>
       <c r="M32" t="n">
-        <v>13.8</v>
+        <v>5000.0</v>
       </c>
       <c r="N32" t="n">
-        <v>14.0</v>
+        <v>5000.0</v>
       </c>
       <c r="O32" t="n">
-        <v>13.8</v>
+        <v>5000.0</v>
+      </c>
+      <c r="P32" t="n">
+        <v>5150.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>80</v>
       </c>
       <c r="C33" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F33" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G33" t="n">
-        <v>37.0</v>
+        <v>14.6</v>
       </c>
       <c r="H33" t="n">
-        <v>37.0</v>
+        <v>15.2</v>
       </c>
       <c r="I33" t="n">
-        <v>37.0</v>
+        <v>15.2</v>
       </c>
       <c r="J33" t="n">
+        <v>19.8</v>
+      </c>
+      <c r="K33" t="n">
+        <v>20.5</v>
+      </c>
+      <c r="L33" t="n">
         <v>21.0</v>
       </c>
-      <c r="K33" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M33" t="n">
-        <v>21.0</v>
+        <v>20.65</v>
       </c>
       <c r="N33" t="n">
-        <v>21.0</v>
+        <v>21.68</v>
       </c>
       <c r="O33" t="n">
-        <v>19.0</v>
+        <v>24.3</v>
+      </c>
+      <c r="P33" t="n">
+        <v>26.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>80</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G34" t="n">
-        <v>4.0</v>
+        <v>13.1</v>
       </c>
       <c r="H34" t="n">
-        <v>4.0</v>
+        <v>13.2</v>
       </c>
       <c r="I34" t="n">
-        <v>4.0</v>
+        <v>12.8</v>
       </c>
       <c r="J34" t="n">
-        <v>4.0</v>
+        <v>13.1</v>
       </c>
       <c r="K34" t="n">
-        <v>5.0</v>
+        <v>14.0</v>
       </c>
       <c r="L34" t="n">
-        <v>5.0</v>
+        <v>13.5</v>
       </c>
       <c r="M34" t="n">
-        <v>4.0</v>
+        <v>13.8</v>
       </c>
       <c r="N34" t="n">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
       <c r="O34" t="n">
-        <v>2.0</v>
+        <v>13.8</v>
+      </c>
+      <c r="P34" t="n">
+        <v>14.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>79</v>
       </c>
       <c r="B35" t="s">
         <v>80</v>
       </c>
       <c r="C35" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="D35" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F35" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G35" t="n">
-        <v>5.11461</v>
+        <v>37.0</v>
       </c>
       <c r="H35" t="n">
-        <v>8.15807</v>
+        <v>37.0</v>
       </c>
       <c r="I35" t="n">
-        <v>2.62567</v>
+        <v>37.0</v>
       </c>
       <c r="J35" t="n">
-        <v>2.27032</v>
+        <v>21.0</v>
       </c>
       <c r="K35" t="n">
-        <v>2.5</v>
+        <v>20.0</v>
       </c>
       <c r="L35" t="n">
-        <v>2.4</v>
+        <v>20.0</v>
       </c>
       <c r="M35" t="n">
-        <v>2.4</v>
+        <v>21.0</v>
       </c>
       <c r="N35" t="n">
-        <v>2.4</v>
+        <v>21.0</v>
       </c>
       <c r="O35" t="n">
-        <v>2.5</v>
+        <v>17.0</v>
+      </c>
+      <c r="P35" t="n">
+        <v>17.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>79</v>
       </c>
       <c r="B36" t="s">
         <v>80</v>
       </c>
       <c r="C36" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G36" t="n">
-        <v>7.78</v>
+        <v>4.0</v>
       </c>
       <c r="H36" t="n">
-        <v>9.212</v>
+        <v>4.0</v>
       </c>
       <c r="I36" t="n">
-        <v>4.17189</v>
+        <v>4.0</v>
       </c>
       <c r="J36" t="n">
-        <v>8.2</v>
+        <v>4.0</v>
       </c>
       <c r="K36" t="n">
-        <v>9.1</v>
+        <v>5.0</v>
       </c>
       <c r="L36" t="n">
-        <v>8.9</v>
+        <v>5.0</v>
       </c>
       <c r="M36" t="n">
-        <v>7.3</v>
+        <v>4.0</v>
       </c>
       <c r="N36" t="n">
-        <v>8.3</v>
+        <v>4.0</v>
       </c>
       <c r="O36" t="n">
-        <v>8.5</v>
+        <v>2.0</v>
+      </c>
+      <c r="P36" t="n">
+        <v>2.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>79</v>
       </c>
       <c r="B37" t="s">
         <v>80</v>
       </c>
       <c r="C37" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="D37" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
       <c r="G37" t="n">
-        <v>3.393</v>
+        <v>5.11461</v>
       </c>
       <c r="H37" t="n">
-        <v>69.1</v>
+        <v>8.15807</v>
       </c>
       <c r="I37" t="n">
-        <v>83.6</v>
+        <v>2.62567</v>
       </c>
       <c r="J37" t="n">
-        <v>90.3</v>
+        <v>2.27032</v>
       </c>
       <c r="K37" t="n">
-        <v>83.6</v>
+        <v>2.5</v>
       </c>
       <c r="L37" t="n">
-        <v>90.3</v>
+        <v>2.4</v>
       </c>
       <c r="M37" t="n">
-        <v>82.943</v>
+        <v>2.4</v>
       </c>
       <c r="N37" t="n">
-        <v>80.4</v>
+        <v>2.4</v>
       </c>
       <c r="O37" t="n">
-        <v>87.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D38" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="E38" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G38" t="n">
-        <v>0.774</v>
+        <v>7.78</v>
       </c>
       <c r="H38" t="n">
-        <v>0.778</v>
+        <v>9.212</v>
       </c>
       <c r="I38" t="n">
-        <v>0.779</v>
+        <v>4.17189</v>
       </c>
       <c r="J38" t="n">
-        <v>0.779</v>
+        <v>8.2</v>
       </c>
       <c r="K38" t="n">
-        <v>0.78</v>
+        <v>9.1</v>
       </c>
       <c r="L38" t="n">
-        <v>0.783</v>
+        <v>8.9</v>
       </c>
       <c r="M38" t="n">
-        <v>0.78508</v>
+        <v>7.3</v>
       </c>
       <c r="N38" t="n">
-        <v>0.7865</v>
+        <v>8.3</v>
       </c>
       <c r="O38" t="n">
-        <v>0.8</v>
+        <v>8.5</v>
+      </c>
+      <c r="P38" t="n">
+        <v>8.4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39" t="s">
         <v>80</v>
       </c>
       <c r="C39" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="G39" t="n">
-        <v>5.12</v>
+        <v>3.393</v>
       </c>
       <c r="H39" t="n">
-        <v>5.11</v>
+        <v>69.1</v>
       </c>
       <c r="I39" t="n">
-        <v>5.0</v>
+        <v>83.6</v>
       </c>
       <c r="J39" t="n">
-        <v>5.0</v>
+        <v>90.3</v>
       </c>
       <c r="K39" t="n">
-        <v>4.0</v>
+        <v>83.6</v>
       </c>
       <c r="L39" t="n">
-        <v>3.7</v>
+        <v>90.3</v>
       </c>
       <c r="M39" t="n">
-        <v>3.7</v>
+        <v>82.943</v>
       </c>
       <c r="N39" t="n">
-        <v>4.0</v>
+        <v>80.4</v>
       </c>
       <c r="O39" t="n">
-        <v>4.0</v>
+        <v>87.3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>79</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D40" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E40" t="s">
         <v>87</v>
       </c>
       <c r="F40" t="s">
         <v>88</v>
       </c>
       <c r="G40" t="n">
-        <v>3.73</v>
+        <v>5.12</v>
       </c>
       <c r="H40" t="n">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="I40" t="n">
-        <v>3.73</v>
+        <v>5.0</v>
       </c>
       <c r="J40" t="n">
-        <v>3.71</v>
+        <v>5.0</v>
       </c>
       <c r="K40" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="L40" t="n">
-        <v>2.6</v>
+        <v>3.7</v>
       </c>
       <c r="M40" t="n">
-        <v>2.715</v>
+        <v>3.7</v>
       </c>
       <c r="N40" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="O40" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="P40" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="Q40" t="n">
+        <v>4.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>79</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="D41" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="E41" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="F41" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="G41" t="n">
-        <v>5500.0</v>
+        <v>3.73</v>
       </c>
       <c r="H41" t="n">
-        <v>5600.0</v>
+        <v>3.73</v>
       </c>
       <c r="I41" t="n">
-        <v>6000.0</v>
+        <v>3.73</v>
       </c>
       <c r="J41" t="n">
-        <v>7300.0</v>
+        <v>3.71</v>
       </c>
       <c r="K41" t="n">
-        <v>7000.0</v>
+        <v>3.0</v>
       </c>
       <c r="L41" t="n">
-        <v>7667.0</v>
+        <v>2.6</v>
       </c>
       <c r="M41" t="n">
-        <v>7500.0</v>
+        <v>2.715</v>
       </c>
       <c r="N41" t="n">
-        <v>7600.0</v>
+        <v>2.0</v>
       </c>
       <c r="O41" t="n">
-        <v>7200.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="P41" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="Q41" t="n">
+        <v>2.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>79</v>
       </c>
       <c r="B42" t="s">
         <v>80</v>
       </c>
       <c r="C42" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D42" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E42" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F42" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G42"/>
+        <v>33</v>
+      </c>
+      <c r="G42" t="n">
+        <v>5500.0</v>
+      </c>
       <c r="H42" t="n">
-        <v>1.5</v>
+        <v>5600.0</v>
       </c>
       <c r="I42" t="n">
-        <v>1.5</v>
+        <v>6000.0</v>
       </c>
       <c r="J42" t="n">
-        <v>1.2</v>
+        <v>7300.0</v>
       </c>
       <c r="K42" t="n">
-        <v>1.2</v>
+        <v>7000.0</v>
       </c>
       <c r="L42" t="n">
-        <v>1.0</v>
+        <v>7667.0</v>
       </c>
       <c r="M42" t="n">
-        <v>1.1</v>
+        <v>7500.0</v>
       </c>
       <c r="N42" t="n">
-        <v>1.8</v>
+        <v>7600.0</v>
       </c>
       <c r="O42" t="n">
-        <v>2.8</v>
+        <v>7200.0</v>
+      </c>
+      <c r="P42" t="n">
+        <v>7000.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>79</v>
       </c>
       <c r="B43" t="s">
         <v>80</v>
       </c>
       <c r="C43" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F43" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="n">
-        <v>6257.0</v>
+        <v>1.5</v>
       </c>
       <c r="I43" t="n">
-        <v>6224.0</v>
+        <v>1.5</v>
       </c>
       <c r="J43" t="n">
-        <v>6116.0</v>
+        <v>1.2</v>
       </c>
       <c r="K43" t="n">
-        <v>5902.0</v>
+        <v>1.2</v>
       </c>
       <c r="L43" t="n">
-        <v>4537.0</v>
+        <v>1.0</v>
       </c>
       <c r="M43" t="n">
-        <v>4566.0</v>
+        <v>1.1</v>
       </c>
       <c r="N43" t="n">
-        <v>4503.0</v>
+        <v>2.8</v>
+      </c>
+      <c r="O43" t="n">
+        <v>62.0</v>
+      </c>
+      <c r="P43" t="n">
+        <v>78.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>79</v>
       </c>
       <c r="B44" t="s">
         <v>80</v>
       </c>
       <c r="C44" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E44" t="s">
         <v>45</v>
       </c>
       <c r="F44" t="s">
         <v>46</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="n">
-        <v>1637.0</v>
+        <v>6257.0</v>
       </c>
       <c r="I44" t="n">
-        <v>1626.0</v>
+        <v>6224.0</v>
       </c>
       <c r="J44" t="n">
-        <v>1590.0</v>
+        <v>6116.0</v>
       </c>
       <c r="K44" t="n">
-        <v>1566.0</v>
+        <v>5902.0</v>
       </c>
       <c r="L44" t="n">
-        <v>1412.0</v>
+        <v>4537.0</v>
       </c>
       <c r="M44" t="n">
-        <v>1394.0</v>
+        <v>4566.0</v>
       </c>
       <c r="N44" t="n">
-        <v>1373.0</v>
+        <v>4503.0</v>
+      </c>
+      <c r="O44" t="n">
+        <v>4425.0</v>
+      </c>
+      <c r="P44" t="n">
+        <v>4425.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>79</v>
       </c>
       <c r="B45" t="s">
         <v>80</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="E45" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F45" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G45"/>
-      <c r="H45" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="H45" t="n">
+        <v>1637.0</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1626.0</v>
+      </c>
+      <c r="J45" t="n">
+        <v>1590.0</v>
       </c>
       <c r="K45" t="n">
-        <v>10584.0</v>
+        <v>1566.0</v>
       </c>
       <c r="L45" t="n">
-        <v>11592.0</v>
+        <v>1412.0</v>
       </c>
       <c r="M45" t="n">
-        <v>11000.0</v>
+        <v>1394.0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>1373.0</v>
+      </c>
+      <c r="O45" t="n">
+        <v>1371.0</v>
+      </c>
+      <c r="P45" t="n">
+        <v>1371.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="B46" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="C46" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D46" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="E46" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="F46" t="s">
-        <v>64</v>
-[...11 lines deleted...]
-        <v>309.5</v>
+        <v>52</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46" t="s">
+        <v>40</v>
+      </c>
+      <c r="I46" t="s">
+        <v>40</v>
+      </c>
+      <c r="J46" t="s">
+        <v>40</v>
       </c>
       <c r="K46" t="n">
-        <v>309.5</v>
+        <v>10584.0</v>
       </c>
       <c r="L46" t="n">
-        <v>309.5</v>
+        <v>11592.0</v>
       </c>
       <c r="M46" t="n">
-        <v>309.5</v>
-[...5 lines deleted...]
-        <v>309.5</v>
+        <v>11000.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B47" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47" t="s">
         <v>86</v>
       </c>
       <c r="E47" t="s">
         <v>87</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I47" t="n">
         <v>2300.0</v>
       </c>
       <c r="J47" t="n">
         <v>2300.0</v>
       </c>
       <c r="K47" t="n">
         <v>2300.0</v>
       </c>
       <c r="L47" t="n">
         <v>2300.0</v>
       </c>
       <c r="M47" t="n">
         <v>2300.0</v>
       </c>
       <c r="N47" t="n">
         <v>2300.0</v>
       </c>
       <c r="O47" t="n">
         <v>2300.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B48" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48" t="s">
         <v>90</v>
       </c>
       <c r="E48" t="s">
         <v>87</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
       <c r="G48" t="n">
         <v>68.88</v>
       </c>
       <c r="H48" t="n">
         <v>82.74</v>
       </c>
       <c r="I48" t="n">
         <v>84.84</v>
       </c>
       <c r="J48" t="n">
         <v>100.8</v>
       </c>
       <c r="K48" t="n">
         <v>108.8</v>
       </c>
       <c r="L48" t="n">
         <v>110.0</v>
       </c>
       <c r="M48" t="n">
         <v>107.94</v>
       </c>
       <c r="N48" t="n">
         <v>112.1</v>
       </c>
       <c r="O48" t="n">
-        <v>111.7</v>
+        <v>115.88178</v>
+      </c>
+      <c r="P48" t="n">
+        <v>123.0894</v>
+      </c>
+      <c r="Q48" t="n">
+        <v>130.90728</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B49" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C49" t="s">
         <v>65</v>
       </c>
       <c r="D49" t="s">
         <v>66</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
         <v>33</v>
       </c>
       <c r="G49" t="n">
         <v>367000.0</v>
       </c>
       <c r="H49" t="n">
         <v>374000.0</v>
       </c>
       <c r="I49" t="n">
         <v>381000.0</v>
       </c>
       <c r="J49" t="n">
         <v>389000.0</v>
       </c>
       <c r="K49" t="n">
         <v>397000.0</v>
       </c>
       <c r="L49" t="n">
-        <v>405000.0</v>
+        <v>404000.0</v>
       </c>
       <c r="M49" t="n">
-        <v>413000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="N49" t="n">
         <v>421000.0</v>
       </c>
       <c r="O49" t="n">
-        <v>430000.0</v>
+        <v>429000.0</v>
+      </c>
+      <c r="P49" t="n">
+        <v>438000.0</v>
+      </c>
+      <c r="Q49" t="n">
+        <v>447000.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B50" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C50" t="s">
         <v>67</v>
       </c>
       <c r="D50" t="s">
         <v>68</v>
       </c>
       <c r="E50" t="s">
         <v>32</v>
       </c>
       <c r="F50" t="s">
         <v>33</v>
       </c>
       <c r="G50" t="n">
         <v>559000.0</v>
       </c>
       <c r="H50" t="n">
         <v>570000.0</v>
       </c>
       <c r="I50" t="n">
         <v>582000.0</v>
       </c>
       <c r="J50" t="n">
         <v>593000.0</v>
       </c>
       <c r="K50" t="n">
         <v>605000.0</v>
       </c>
       <c r="L50" t="n">
         <v>617000.0</v>
       </c>
       <c r="M50" t="n">
-        <v>629740.0</v>
+        <v>630000.0</v>
       </c>
       <c r="N50" t="n">
         <v>642000.0</v>
       </c>
       <c r="O50" t="n">
         <v>655000.0</v>
       </c>
+      <c r="P50" t="n">
+        <v>668000.0</v>
+      </c>
+      <c r="Q50" t="n">
+        <v>682000.0</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B51" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C51" t="s">
         <v>69</v>
       </c>
       <c r="D51" t="s">
         <v>70</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>33</v>
       </c>
       <c r="G51" t="n">
         <v>2127000.0</v>
       </c>
       <c r="H51" t="n">
         <v>2169000.0</v>
       </c>
       <c r="I51" t="n">
         <v>2123000.0</v>
       </c>
       <c r="J51" t="n">
         <v>2257000.0</v>
       </c>
       <c r="K51" t="n">
         <v>2302000.0</v>
       </c>
       <c r="L51" t="n">
         <v>2348000.0</v>
       </c>
       <c r="M51" t="n">
         <v>2395000.0</v>
       </c>
       <c r="N51" t="n">
         <v>2443000.0</v>
       </c>
       <c r="O51" t="n">
         <v>2492000.0</v>
       </c>
+      <c r="P51" t="n">
+        <v>2542000.0</v>
+      </c>
+      <c r="Q51" t="n">
+        <v>2593000.0</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B52" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C52" t="s">
         <v>71</v>
       </c>
       <c r="D52" t="s">
         <v>72</v>
       </c>
       <c r="E52" t="s">
         <v>32</v>
       </c>
       <c r="F52" t="s">
         <v>33</v>
       </c>
       <c r="G52" t="n">
         <v>248000.0</v>
       </c>
       <c r="H52" t="n">
         <v>253000.0</v>
       </c>
       <c r="I52" t="n">
         <v>258000.0</v>
       </c>
       <c r="J52" t="n">
         <v>263000.0</v>
       </c>
       <c r="K52" t="n">
         <v>268000.0</v>
       </c>
       <c r="L52" t="n">
         <v>273000.0</v>
       </c>
       <c r="M52" t="n">
-        <v>278960.0</v>
+        <v>278000.0</v>
       </c>
       <c r="N52" t="n">
-        <v>285000.0</v>
+        <v>284000.0</v>
       </c>
       <c r="O52" t="n">
         <v>290000.0</v>
       </c>
+      <c r="P52" t="n">
+        <v>296000.0</v>
+      </c>
+      <c r="Q52" t="n">
+        <v>302000.0</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B53" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C53" t="s">
         <v>73</v>
       </c>
       <c r="D53" t="s">
         <v>74</v>
       </c>
       <c r="E53" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F53" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G53" t="n">
         <v>776000.0</v>
       </c>
       <c r="H53" t="n">
         <v>31118.0</v>
       </c>
       <c r="I53" t="n">
         <v>18864.0</v>
       </c>
       <c r="J53" t="n">
         <v>18943.0</v>
       </c>
       <c r="K53" t="n">
         <v>25008.0</v>
       </c>
       <c r="L53" t="n">
         <v>25483.0</v>
       </c>
       <c r="M53" t="n">
-        <v>162545.0</v>
+        <v>63374.0</v>
       </c>
       <c r="N53" t="n">
         <v>38822.0</v>
       </c>
       <c r="O53" t="n">
         <v>57711.0</v>
       </c>
+      <c r="P53" t="n">
+        <v>42761.0</v>
+      </c>
+      <c r="Q53" t="n">
+        <v>47451.0</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B54" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C54" t="s">
         <v>75</v>
       </c>
       <c r="D54" t="s">
         <v>76</v>
       </c>
       <c r="E54" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F54" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G54" t="n">
         <v>404000.0</v>
       </c>
       <c r="H54" t="n">
         <v>412600.0</v>
       </c>
       <c r="I54" t="n">
         <v>444695.0</v>
       </c>
       <c r="J54" t="n">
         <v>450819.0</v>
       </c>
       <c r="K54" t="n">
         <v>459695.0</v>
       </c>
       <c r="L54" t="n">
         <v>468654.0</v>
       </c>
       <c r="M54" t="n">
         <v>464929.0</v>
       </c>
       <c r="N54" t="n">
         <v>469790.0</v>
       </c>
       <c r="O54" t="n">
-        <v>484270.0</v>
+        <v>473917.0</v>
+      </c>
+      <c r="P54" t="n">
+        <v>493012.0</v>
+      </c>
+      <c r="Q54" t="n">
+        <v>502683.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B55" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C55" t="s">
         <v>77</v>
       </c>
       <c r="D55" t="s">
         <v>78</v>
       </c>
       <c r="E55" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F55" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G55" t="n">
         <v>335000.0</v>
       </c>
       <c r="H55" t="n">
         <v>769423.0</v>
       </c>
       <c r="I55" t="n">
         <v>830861.0</v>
       </c>
       <c r="J55" t="n">
         <v>814570.0</v>
       </c>
       <c r="K55" t="n">
         <v>817940.0</v>
       </c>
       <c r="L55" t="n">
         <v>825260.0</v>
       </c>
       <c r="M55" t="n">
         <v>1159540.0</v>
       </c>
       <c r="N55" t="n">
         <v>1075452.0</v>
       </c>
       <c r="O55" t="n">
         <v>1137655.0</v>
       </c>
+      <c r="P55" t="n">
+        <v>1222082.0</v>
+      </c>
+      <c r="Q55" t="n">
+        <v>1435533.0</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B56" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C56" t="s">
         <v>81</v>
       </c>
       <c r="D56" t="s">
         <v>82</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F56" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G56" t="n">
         <v>316146.0</v>
       </c>
       <c r="H56" t="n">
         <v>344826.0</v>
       </c>
       <c r="I56" t="n">
         <v>355464.0</v>
       </c>
       <c r="J56" t="n">
         <v>360917.0</v>
       </c>
       <c r="K56" t="n">
         <v>368940.0</v>
       </c>
       <c r="L56" t="n">
-        <v>376850.0</v>
+        <v>376982.0</v>
       </c>
       <c r="M56" t="n">
-        <v>368577.0</v>
+        <v>366383.0</v>
       </c>
       <c r="N56" t="n">
         <v>374200.0</v>
       </c>
       <c r="O56" t="n">
-        <v>377066.0</v>
+        <v>377113.0</v>
+      </c>
+      <c r="P56" t="n">
+        <v>394946.0</v>
+      </c>
+      <c r="Q56" t="n">
+        <v>400655.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B57" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C57" t="s">
         <v>83</v>
       </c>
       <c r="D57" t="s">
         <v>84</v>
       </c>
       <c r="E57" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G57" t="n">
         <v>42.0</v>
       </c>
       <c r="H57" t="n">
         <v>43.0</v>
       </c>
       <c r="I57" t="n">
         <v>44.0</v>
       </c>
       <c r="J57" t="n">
         <v>45.0</v>
       </c>
       <c r="K57" t="n">
         <v>46.0</v>
       </c>
       <c r="L57" t="n">
         <v>46.0</v>
       </c>
       <c r="M57" t="n">
         <v>47.0</v>
       </c>
       <c r="N57" t="n">
         <v>48.0</v>
       </c>
       <c r="O57" t="n">
         <v>49.0</v>
       </c>
+      <c r="P57" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="Q57" t="n">
+        <v>51.0</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B58" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C58" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D58" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E58" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F58" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G58" t="n">
         <v>66.0</v>
       </c>
       <c r="H58" t="n">
         <v>83.0</v>
       </c>
       <c r="I58" t="n">
         <v>87.0</v>
       </c>
       <c r="J58" t="n">
         <v>111.0</v>
       </c>
       <c r="K58" t="n">
         <v>129.0</v>
       </c>
       <c r="L58" t="n">
         <v>130.0</v>
       </c>
       <c r="M58" t="n">
         <v>130.0</v>
       </c>
       <c r="N58" t="n">
         <v>130.0</v>
       </c>
       <c r="O58" t="n">
         <v>133.0</v>
       </c>
+      <c r="P58" t="n">
+        <v>137.0</v>
+      </c>
+      <c r="Q58" t="n">
+        <v>241.0</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B59" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C59" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D59" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F59" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G59" t="n">
         <v>285.0</v>
       </c>
       <c r="H59" t="n">
         <v>342.0</v>
       </c>
       <c r="I59" t="n">
         <v>364.0</v>
       </c>
       <c r="J59" t="n">
         <v>397.0</v>
       </c>
       <c r="K59" t="n">
         <v>427.0</v>
       </c>
       <c r="L59" t="n">
         <v>456.0</v>
       </c>
       <c r="M59" t="n">
         <v>476.0</v>
       </c>
       <c r="N59" t="n">
         <v>521.0</v>
       </c>
       <c r="O59" t="n">
         <v>570.0</v>
       </c>
+      <c r="P59" t="n">
+        <v>588.0</v>
+      </c>
+      <c r="Q59" t="n">
+        <v>977.0</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B60" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D60" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E60" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F60" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G60" t="n">
         <v>91.0</v>
       </c>
       <c r="H60" t="n">
         <v>93.0</v>
       </c>
       <c r="I60" t="n">
         <v>95.0</v>
       </c>
       <c r="J60" t="n">
         <v>97.0</v>
       </c>
       <c r="K60" t="n">
         <v>99.0</v>
       </c>
       <c r="L60" t="n">
         <v>101.0</v>
       </c>
       <c r="M60" t="n">
         <v>215.0</v>
       </c>
       <c r="N60" t="n">
         <v>220.0</v>
       </c>
       <c r="O60" t="n">
         <v>224.0</v>
       </c>
+      <c r="P60" t="n">
+        <v>236.0</v>
+      </c>
+      <c r="Q60" t="n">
+        <v>150.0</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B61" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C61" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D61" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
       <c r="F61" t="s">
         <v>46</v>
       </c>
       <c r="G61" t="n">
         <v>45635.0</v>
       </c>
       <c r="H61" t="n">
         <v>46665.0</v>
       </c>
       <c r="I61" t="n">
         <v>47531.0</v>
       </c>
       <c r="J61" t="n">
         <v>49299.0</v>
       </c>
       <c r="K61" t="n">
         <v>49715.0</v>
       </c>
       <c r="L61" t="n">
         <v>50405.0</v>
       </c>
       <c r="M61" t="n">
         <v>51561.0</v>
       </c>
       <c r="N61" t="n">
         <v>58078.0</v>
       </c>
       <c r="O61" t="n">
-        <v>57073.0</v>
+        <v>51561.0</v>
+      </c>
+      <c r="P61" t="n">
+        <v>58078.0</v>
+      </c>
+      <c r="Q61" t="n">
+        <v>63259.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B62" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="C62" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D62" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E62" t="s">
         <v>45</v>
       </c>
       <c r="F62" t="s">
         <v>46</v>
       </c>
       <c r="G62" t="n">
         <v>22307.0</v>
       </c>
       <c r="H62" t="n">
         <v>46665.0</v>
       </c>
       <c r="I62" t="n">
         <v>25486.0</v>
       </c>
       <c r="J62" t="n">
         <v>23913.0</v>
       </c>
       <c r="K62" t="n">
         <v>23726.0</v>
       </c>
       <c r="L62" t="n">
         <v>25030.0</v>
       </c>
       <c r="M62" t="n">
-        <v>24349.0</v>
+        <v>25037.0</v>
       </c>
       <c r="N62" t="n">
         <v>26103.0</v>
       </c>
       <c r="O62" t="n">
-        <v>25323.0</v>
+        <v>25037.0</v>
+      </c>
+      <c r="P62" t="n">
+        <v>26103.0</v>
+      </c>
+      <c r="Q62" t="n">
+        <v>27320.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" t="s">
+        <v>42</v>
+      </c>
+      <c r="C63" t="s">
         <v>91</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
         <v>92</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="F63" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-        <v>38</v>
+        <v>94</v>
+      </c>
+      <c r="G63" t="n">
+        <v>4123.0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>4123.0</v>
       </c>
       <c r="I63" t="n">
-        <v>726.0</v>
+        <v>3122.93</v>
+      </c>
+      <c r="J63" t="n">
+        <v>3125.32</v>
+      </c>
+      <c r="K63" t="n">
+        <v>2072.54</v>
+      </c>
+      <c r="L63" t="n">
+        <v>2074.01</v>
+      </c>
+      <c r="M63" t="n">
+        <v>2074.01</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B64" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C64" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="D64" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E64" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F64" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="G64" t="n">
-        <v>4123.0</v>
+        <v>17.63</v>
       </c>
       <c r="H64" t="n">
-        <v>4123.0</v>
+        <v>17.630000000000003</v>
       </c>
       <c r="I64" t="n">
-        <v>3122.93</v>
+        <v>17.630000000000003</v>
       </c>
       <c r="J64" t="n">
-        <v>3125.32</v>
+        <v>16.986</v>
       </c>
       <c r="K64" t="n">
-        <v>2072.54</v>
+        <v>13.99</v>
       </c>
       <c r="L64" t="n">
-        <v>2074.01</v>
-[...2 lines deleted...]
-        <v>2074.01</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B65" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C65" t="s">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="D65" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="E65" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="F65" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="G65" t="n">
-        <v>27.0</v>
+        <v>11.53</v>
       </c>
       <c r="H65" t="n">
-        <v>27.0</v>
+        <v>10.42</v>
       </c>
       <c r="I65" t="n">
-        <v>27.0</v>
+        <v>9.9</v>
       </c>
       <c r="J65" t="n">
-        <v>27.0</v>
+        <v>11.7</v>
+      </c>
+      <c r="K65" t="n">
+        <v>10.8</v>
+      </c>
+      <c r="L65" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="M65" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="N65" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="O65" t="n">
+        <v>9.9</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B66" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C66" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="D66" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="E66" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F66" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G66" t="n">
-        <v>88.0</v>
+        <v>27310.0</v>
       </c>
       <c r="H66" t="n">
-        <v>88.0</v>
+        <v>29263.0</v>
       </c>
       <c r="I66" t="n">
-        <v>88.0</v>
+        <v>24246.0</v>
       </c>
       <c r="J66" t="n">
-        <v>88.0</v>
+        <v>30630.0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>29077.0</v>
+      </c>
+      <c r="L66" t="n">
+        <v>34746.0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>34746.0</v>
+      </c>
+      <c r="N66" t="n">
+        <v>34746.0</v>
+      </c>
+      <c r="O66" t="n">
+        <v>34746.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B67" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="D67" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="E67" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="F67" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G67" t="n">
-        <v>62.823</v>
+        <v>628041.0</v>
       </c>
       <c r="H67" t="n">
-        <v>61.526</v>
+        <v>588618.0</v>
       </c>
       <c r="I67" t="n">
-        <v>70.538</v>
+        <v>695699.0</v>
       </c>
       <c r="J67" t="n">
-        <v>71.426</v>
+        <v>664654.0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>684220.0</v>
+      </c>
+      <c r="L67" t="n">
+        <v>714348.0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>714348.0</v>
+      </c>
+      <c r="N67" t="n">
+        <v>714348.0</v>
+      </c>
+      <c r="O67" t="n">
+        <v>714348.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B68" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C68" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D68" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="F68" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="G68" t="n">
-        <v>17.8</v>
+        <v>153391.0</v>
       </c>
       <c r="H68" t="n">
-        <v>17.8</v>
+        <v>156543.0</v>
       </c>
       <c r="I68" t="n">
-        <v>17.8</v>
+        <v>172259.0</v>
       </c>
       <c r="J68" t="n">
-        <v>17.8</v>
+        <v>197768.0</v>
       </c>
       <c r="K68" t="n">
-        <v>17.8</v>
+        <v>209686.0</v>
       </c>
       <c r="L68" t="n">
-        <v>17.8</v>
+        <v>235324.0</v>
       </c>
       <c r="M68" t="n">
-        <v>17.8</v>
+        <v>235324.0</v>
+      </c>
+      <c r="N68" t="n">
+        <v>235324.0</v>
+      </c>
+      <c r="O68" t="n">
+        <v>235324.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B69" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C69" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D69" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="E69" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="F69" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="G69" t="n">
-        <v>17.63</v>
+        <v>9192.0</v>
       </c>
       <c r="H69" t="n">
-        <v>17.630000000000003</v>
+        <v>7718.0</v>
       </c>
       <c r="I69" t="n">
-        <v>17.630000000000003</v>
+        <v>11025.0</v>
       </c>
       <c r="J69" t="n">
-        <v>16.986</v>
+        <v>9389.0</v>
       </c>
       <c r="K69" t="n">
-        <v>13.99</v>
+        <v>12225.0</v>
       </c>
       <c r="L69" t="n">
-        <v>14.6</v>
+        <v>17812.0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>17812.0</v>
+      </c>
+      <c r="N69" t="n">
+        <v>17812.0</v>
+      </c>
+      <c r="O69" t="n">
+        <v>17812.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B70" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C70" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="D70" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="E70" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="F70" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="G70" t="n">
-        <v>11.53</v>
+        <v>104989.7</v>
       </c>
       <c r="H70" t="n">
-        <v>10.42</v>
+        <v>9644.0</v>
       </c>
       <c r="I70" t="n">
-        <v>9.9</v>
+        <v>8606.0</v>
       </c>
       <c r="J70" t="n">
-        <v>11.7</v>
+        <v>7436.0</v>
       </c>
       <c r="K70" t="n">
-        <v>10.8</v>
+        <v>14965.0</v>
       </c>
       <c r="L70" t="n">
-        <v>9.9</v>
-[...8 lines deleted...]
-        <v>9.9</v>
+        <v>32090.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B71" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C71" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="D71" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="E71" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F71" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G71" t="n">
-        <v>27310.0</v>
+        <v>7592.0</v>
       </c>
       <c r="H71" t="n">
-        <v>29263.0</v>
+        <v>4434.9</v>
       </c>
       <c r="I71" t="n">
-        <v>24246.0</v>
+        <v>4196.5</v>
       </c>
       <c r="J71" t="n">
-        <v>30630.0</v>
+        <v>4240.0</v>
       </c>
       <c r="K71" t="n">
-        <v>29077.0</v>
+        <v>4930.0</v>
       </c>
       <c r="L71" t="n">
-        <v>34746.0</v>
+        <v>8403.0</v>
       </c>
       <c r="M71" t="n">
-        <v>34746.0</v>
+        <v>8403.0</v>
       </c>
       <c r="N71" t="n">
-        <v>34746.0</v>
+        <v>8403.0</v>
       </c>
       <c r="O71" t="n">
-        <v>34746.0</v>
+        <v>8403.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B72" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C72" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D72" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="E72" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F72" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G72" t="n">
-        <v>628041.0</v>
+        <v>353960.9</v>
       </c>
       <c r="H72" t="n">
-        <v>588618.0</v>
+        <v>357525.0</v>
       </c>
       <c r="I72" t="n">
-        <v>695699.0</v>
+        <v>333026.0</v>
       </c>
       <c r="J72" t="n">
-        <v>664654.0</v>
+        <v>404490.0</v>
       </c>
       <c r="K72" t="n">
-        <v>684220.0</v>
+        <v>498591.0</v>
       </c>
       <c r="L72" t="n">
-        <v>714348.0</v>
+        <v>430227.0</v>
       </c>
       <c r="M72" t="n">
-        <v>714348.0</v>
+        <v>430227.0</v>
       </c>
       <c r="N72" t="n">
-        <v>714348.0</v>
+        <v>430227.0</v>
       </c>
       <c r="O72" t="n">
-        <v>714348.0</v>
+        <v>430227.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B73" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="D73" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E73" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F73" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G73" t="n">
-        <v>153391.0</v>
+        <v>115213.0</v>
       </c>
       <c r="H73" t="n">
-        <v>156543.0</v>
+        <v>94813.0</v>
       </c>
       <c r="I73" t="n">
-        <v>172259.0</v>
+        <v>93147.0</v>
       </c>
       <c r="J73" t="n">
-        <v>197768.0</v>
+        <v>87391.0</v>
       </c>
       <c r="K73" t="n">
-        <v>209686.0</v>
+        <v>96656.0</v>
       </c>
       <c r="L73" t="n">
-        <v>235324.0</v>
+        <v>105648.0</v>
       </c>
       <c r="M73" t="n">
-        <v>235324.0</v>
+        <v>105648.0</v>
       </c>
       <c r="N73" t="n">
-        <v>235324.0</v>
+        <v>105648.0</v>
       </c>
       <c r="O73" t="n">
-        <v>235324.0</v>
+        <v>105648.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B74" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C74" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D74" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="E74" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F74" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="G74" t="n">
-        <v>9192.0</v>
+        <v>10.316</v>
       </c>
       <c r="H74" t="n">
-        <v>7718.0</v>
+        <v>9.609</v>
       </c>
       <c r="I74" t="n">
-        <v>11025.0</v>
+        <v>9.494</v>
       </c>
       <c r="J74" t="n">
-        <v>9389.0</v>
+        <v>9.238</v>
       </c>
       <c r="K74" t="n">
-        <v>12225.0</v>
+        <v>9.3</v>
       </c>
       <c r="L74" t="n">
-        <v>17812.0</v>
-[...8 lines deleted...]
-        <v>17812.0</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B75" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C75" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="D75" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="E75" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F75" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="G75" t="n">
-        <v>104989.7</v>
+        <v>46.193</v>
       </c>
       <c r="H75" t="n">
-        <v>9644.0</v>
+        <v>53.293</v>
       </c>
       <c r="I75" t="n">
-        <v>8606.0</v>
+        <v>53.297</v>
       </c>
       <c r="J75" t="n">
-        <v>7436.0</v>
+        <v>55.755</v>
       </c>
       <c r="K75" t="n">
-        <v>14965.0</v>
+        <v>61.1</v>
       </c>
       <c r="L75" t="n">
-        <v>32090.0</v>
+        <v>61.2</v>
+      </c>
+      <c r="M75" t="n">
+        <v>62.6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B76" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C76" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="D76" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="E76" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="F76" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G76" t="n">
-        <v>7592.0</v>
+        <v>938.0</v>
       </c>
       <c r="H76" t="n">
-        <v>4434.9</v>
+        <v>1022.0</v>
       </c>
       <c r="I76" t="n">
-        <v>4196.5</v>
+        <v>1159.0</v>
       </c>
       <c r="J76" t="n">
-        <v>4240.0</v>
+        <v>1263.0</v>
       </c>
       <c r="K76" t="n">
-        <v>4930.0</v>
+        <v>1204.0</v>
       </c>
       <c r="L76" t="n">
-        <v>8403.0</v>
+        <v>1107.37656</v>
       </c>
       <c r="M76" t="n">
-        <v>8403.0</v>
-[...5 lines deleted...]
-        <v>8403.0</v>
+        <v>1293.86</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B77" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C77" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D77" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="E77" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F77" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G77" t="n">
-        <v>353960.9</v>
+        <v>58844.0</v>
       </c>
       <c r="H77" t="n">
-        <v>357525.0</v>
+        <v>57051.0</v>
       </c>
       <c r="I77" t="n">
-        <v>333026.0</v>
+        <v>65456.0</v>
       </c>
       <c r="J77" t="n">
-        <v>404490.0</v>
+        <v>65557.0</v>
       </c>
       <c r="K77" t="n">
-        <v>498591.0</v>
+        <v>66429.0</v>
       </c>
       <c r="L77" t="n">
-        <v>430227.0</v>
+        <v>70106.0</v>
       </c>
       <c r="M77" t="n">
-        <v>430227.0</v>
-[...5 lines deleted...]
-        <v>430227.0</v>
+        <v>66875.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B78" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C78" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="E78" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F78" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G78" t="n">
-        <v>115213.0</v>
+        <v>602.0</v>
       </c>
       <c r="H78" t="n">
-        <v>94813.0</v>
+        <v>588.0</v>
       </c>
       <c r="I78" t="n">
-        <v>93147.0</v>
+        <v>596.0</v>
       </c>
       <c r="J78" t="n">
-        <v>87391.0</v>
+        <v>624.0</v>
       </c>
       <c r="K78" t="n">
-        <v>96656.0</v>
+        <v>602.0</v>
       </c>
       <c r="L78" t="n">
-        <v>105648.0</v>
-[...8 lines deleted...]
-        <v>105648.0</v>
+        <v>1853.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="C79" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="D79" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E79" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F79" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G79" t="n">
-        <v>10.316</v>
+        <v>821.0</v>
       </c>
       <c r="H79" t="n">
-        <v>9.609</v>
+        <v>839.0</v>
       </c>
       <c r="I79" t="n">
-        <v>9.494</v>
+        <v>805.0</v>
       </c>
       <c r="J79" t="n">
-        <v>9.238</v>
+        <v>784.0</v>
       </c>
       <c r="K79" t="n">
-        <v>9.3</v>
+        <v>1149.0</v>
       </c>
       <c r="L79" t="n">
-        <v>12.6</v>
+        <v>739.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B80" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C80" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="D80" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="E80" t="s">
-        <v>51</v>
+        <v>87</v>
       </c>
       <c r="F80" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="G80" t="n">
-        <v>46.193</v>
+        <v>1073.7050000000002</v>
       </c>
       <c r="H80" t="n">
-        <v>53.293</v>
+        <v>1197.755</v>
       </c>
       <c r="I80" t="n">
-        <v>53.297</v>
+        <v>1188.74</v>
       </c>
       <c r="J80" t="n">
-        <v>55.755</v>
+        <v>1083.9637896728536</v>
       </c>
       <c r="K80" t="n">
-        <v>61.1</v>
+        <v>1184.238882523765</v>
       </c>
       <c r="L80" t="n">
-        <v>61.2</v>
+        <v>1051.3592190303589</v>
       </c>
       <c r="M80" t="n">
-        <v>62.6</v>
+        <v>963.975</v>
+      </c>
+      <c r="N80" t="n">
+        <v>909.289894548285</v>
+      </c>
+      <c r="O80" t="n">
+        <v>727.9755200000001</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="D81" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="E81" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F81" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="G81"/>
       <c r="H81" t="n">
-        <v>1022.0</v>
+        <v>1753337.4</v>
       </c>
       <c r="I81" t="n">
-        <v>1159.0</v>
+        <v>1901170.6097</v>
       </c>
       <c r="J81" t="n">
-        <v>1263.0</v>
+        <v>1874236.4687</v>
       </c>
       <c r="K81" t="n">
-        <v>1204.0</v>
+        <v>1908926.3881769772</v>
       </c>
       <c r="L81" t="n">
-        <v>1107.37656</v>
+        <v>1072201.402533689</v>
       </c>
       <c r="M81" t="n">
-        <v>1293.86</v>
+        <v>1734128.391105023</v>
+      </c>
+      <c r="N81" t="n">
+        <v>1822919.8121287895</v>
+      </c>
+      <c r="O81" t="n">
+        <v>1806970.419</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B82" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="D82" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="E82" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F82" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G82" t="n">
-        <v>58844.0</v>
+        <v>2694516.5</v>
       </c>
       <c r="H82" t="n">
-        <v>57051.0</v>
+        <v>3182986.2</v>
       </c>
       <c r="I82" t="n">
-        <v>65456.0</v>
+        <v>3276364.7</v>
       </c>
       <c r="J82" t="n">
-        <v>65557.0</v>
+        <v>3134820.2072311006</v>
       </c>
       <c r="K82" t="n">
-        <v>66429.0</v>
+        <v>3629983.7439066335</v>
       </c>
       <c r="L82" t="n">
-        <v>70106.0</v>
+        <v>3682704.8771257806</v>
       </c>
       <c r="M82" t="n">
-        <v>66875.0</v>
+        <v>4617893.967990289</v>
+      </c>
+      <c r="N82" t="n">
+        <v>4702964.04404099</v>
+      </c>
+      <c r="O82" t="n">
+        <v>4978956.6246</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B83" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="D83" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E83" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F83" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>596.0</v>
+        <v>52</v>
+      </c>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>40</v>
+      </c>
+      <c r="I83" t="s">
+        <v>40</v>
       </c>
       <c r="J83" t="n">
-        <v>624.0</v>
+        <v>2248637.070567635</v>
       </c>
       <c r="K83" t="n">
-        <v>602.0</v>
+        <v>2379497.10616637</v>
       </c>
       <c r="L83" t="n">
-        <v>1853.0</v>
+        <v>2371306.3</v>
+      </c>
+      <c r="M83" t="n">
+        <v>2434076.9999999856</v>
+      </c>
+      <c r="N83" t="n">
+        <v>2509396.9375927662</v>
+      </c>
+      <c r="O83" t="n">
+        <v>2478770.8</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B84" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C84" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D84" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E84" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F84" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G84" t="n">
-        <v>821.0</v>
+        <v>830388.0</v>
       </c>
       <c r="H84" t="n">
-        <v>839.0</v>
+        <v>867928.0</v>
       </c>
       <c r="I84" t="n">
-        <v>805.0</v>
+        <v>871895.0</v>
       </c>
       <c r="J84" t="n">
-        <v>784.0</v>
+        <v>884327.0</v>
       </c>
       <c r="K84" t="n">
-        <v>1149.0</v>
+        <v>906304.0</v>
       </c>
       <c r="L84" t="n">
-        <v>739.0</v>
+        <v>1291388.0</v>
+      </c>
+      <c r="M84" t="n">
+        <v>906366.0</v>
+      </c>
+      <c r="N84" t="n">
+        <v>976586.0</v>
+      </c>
+      <c r="O84" t="n">
+        <v>936279.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B85" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C85" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="D85" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="E85" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="F85" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="G85" t="n">
-        <v>2410.574</v>
+        <v>1232070.0</v>
       </c>
       <c r="H85" t="n">
-        <v>2410.578</v>
+        <v>1254813.0</v>
       </c>
       <c r="I85" t="n">
-        <v>2410.579</v>
+        <v>1287926.0</v>
       </c>
       <c r="J85" t="n">
-        <v>2410.579</v>
+        <v>1326673.0</v>
       </c>
       <c r="K85" t="n">
-        <v>2410.5800000000004</v>
+        <v>1357452.0</v>
       </c>
       <c r="L85" t="n">
-        <v>2410.583</v>
+        <v>2019428.0</v>
       </c>
       <c r="M85" t="n">
-        <v>2410.5850800000003</v>
+        <v>2432922.0</v>
       </c>
       <c r="N85" t="n">
-        <v>2410.5865000000003</v>
+        <v>2395926.0</v>
       </c>
       <c r="O85" t="n">
-        <v>2410.6000000000004</v>
+        <v>2987653.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C86" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="D86" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="E86" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="F86" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="G86" t="n">
-        <v>1073.7050000000002</v>
+        <v>1.2888195E7</v>
       </c>
       <c r="H86" t="n">
-        <v>1197.755</v>
+        <v>1.3148879E7</v>
       </c>
       <c r="I86" t="n">
-        <v>1188.74</v>
+        <v>1.3495477E7</v>
       </c>
       <c r="J86" t="n">
-        <v>1083.9637896728536</v>
+        <v>1.3696336E7</v>
       </c>
       <c r="K86" t="n">
-        <v>1184.238882523765</v>
+        <v>1.3904169E7</v>
       </c>
       <c r="L86" t="n">
-        <v>1051.3592190303589</v>
+        <v>2.1947004E7</v>
       </c>
       <c r="M86" t="n">
-        <v>963.975</v>
+        <v>1.4339847E7</v>
       </c>
       <c r="N86" t="n">
-        <v>909.289894548285</v>
+        <v>1.4613663E7</v>
       </c>
       <c r="O86" t="n">
-        <v>727.9755200000001</v>
+        <v>2.6122339E7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B87" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C87" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D87" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E87" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F87" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G87"/>
+        <v>33</v>
+      </c>
+      <c r="G87" t="n">
+        <v>8309719.0</v>
+      </c>
       <c r="H87" t="n">
-        <v>1753337.4</v>
+        <v>8491207.0</v>
       </c>
       <c r="I87" t="n">
-        <v>1901170.6097</v>
+        <v>8287549.0</v>
       </c>
       <c r="J87" t="n">
-        <v>1874236.4687</v>
+        <v>8860363.0</v>
       </c>
       <c r="K87" t="n">
-        <v>1908926.3881769772</v>
+        <v>9048490.0</v>
       </c>
       <c r="L87" t="n">
-        <v>1072201.402533689</v>
+        <v>1.1500444E7</v>
       </c>
       <c r="M87" t="n">
-        <v>1734128.391105023</v>
+        <v>1.2258722E7</v>
       </c>
       <c r="N87" t="n">
-        <v>1822919.8121287895</v>
+        <v>1.157013E7</v>
       </c>
       <c r="O87" t="n">
-        <v>1806970.419</v>
+        <v>1.2124934E7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B88" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C88" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="D88" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="E88" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="F88" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G88" t="n">
-        <v>2694516.5</v>
+        <v>7062.731</v>
       </c>
       <c r="H88" t="n">
-        <v>3182986.2</v>
+        <v>7389.222</v>
       </c>
       <c r="I88" t="n">
-        <v>3276364.7</v>
+        <v>7678.162</v>
       </c>
       <c r="J88" t="n">
-        <v>3134820.2072311006</v>
+        <v>7777.900000000001</v>
       </c>
       <c r="K88" t="n">
-        <v>3629983.7439066335</v>
+        <v>8002.044312399999</v>
       </c>
       <c r="L88" t="n">
-        <v>3682704.8771257806</v>
-[...8 lines deleted...]
-        <v>4978956.6246</v>
+        <v>7969.296734</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B89" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C89" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="D89" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="E89" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F89" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="G89"/>
-      <c r="H89" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="H89" t="n">
+        <v>987.932</v>
+      </c>
+      <c r="I89" t="n">
+        <v>986.25089</v>
       </c>
       <c r="J89" t="n">
-        <v>2248637.070567635</v>
+        <v>1002.955</v>
       </c>
       <c r="K89" t="n">
-        <v>2379497.10616637</v>
-[...2 lines deleted...]
-        <v>2371306.3</v>
+        <v>1013.2706000000001</v>
+      </c>
+      <c r="L89" t="s">
+        <v>40</v>
       </c>
       <c r="M89" t="n">
-        <v>2434076.9999999856</v>
-[...5 lines deleted...]
-        <v>2478770.8</v>
+        <v>1189.267</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B90" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C90" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D90" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E90" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F90" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G90"/>
       <c r="H90" t="n">
-        <v>867928.0</v>
+        <v>65788.0</v>
       </c>
       <c r="I90" t="n">
-        <v>871895.0</v>
+        <v>44825.0</v>
       </c>
       <c r="J90" t="n">
-        <v>884327.0</v>
+        <v>41965.0</v>
       </c>
       <c r="K90" t="n">
-        <v>906304.0</v>
+        <v>43881.0</v>
       </c>
       <c r="L90" t="n">
-        <v>1291388.0</v>
-[...8 lines deleted...]
-        <v>936279.0</v>
+        <v>44543.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B91" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C91" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D91" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E91" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F91" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G91"/>
       <c r="H91" t="n">
-        <v>1254813.0</v>
+        <v>124845.0</v>
       </c>
       <c r="I91" t="n">
-        <v>1287926.0</v>
+        <v>123660.0</v>
       </c>
       <c r="J91" t="n">
-        <v>1326673.0</v>
+        <v>128605.0</v>
       </c>
       <c r="K91" t="n">
-        <v>1357452.0</v>
+        <v>96928.0</v>
       </c>
       <c r="L91" t="n">
-        <v>2019428.0</v>
-[...8 lines deleted...]
-        <v>2987653.0</v>
+        <v>97048.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>28</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>97</v>
+      </c>
+      <c r="D92" t="s">
+        <v>98</v>
+      </c>
+      <c r="E92" t="s">
         <v>99</v>
       </c>
-      <c r="B92" t="s">
+      <c r="F92" t="s">
         <v>100</v>
       </c>
-      <c r="C92" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G92" t="n">
-        <v>1.2888195E7</v>
+        <v>9036.740431</v>
       </c>
       <c r="H92" t="n">
-        <v>1.3148879E7</v>
+        <v>9137.682522</v>
       </c>
       <c r="I92" t="n">
-        <v>1.3495477E7</v>
+        <v>10168.132868679222</v>
       </c>
       <c r="J92" t="n">
-        <v>1.3696336E7</v>
+        <v>8572.055194708446</v>
       </c>
       <c r="K92" t="n">
-        <v>1.3904169E7</v>
+        <v>7922.273498189258</v>
       </c>
       <c r="L92" t="n">
-        <v>2.1947004E7</v>
+        <v>8121.622802279356</v>
       </c>
       <c r="M92" t="n">
-        <v>1.4339847E7</v>
+        <v>8046.258798200124</v>
       </c>
       <c r="N92" t="n">
-        <v>1.4613663E7</v>
+        <v>8859.921678055798</v>
       </c>
       <c r="O92" t="n">
-        <v>2.6122339E7</v>
+        <v>11106.350789383261</v>
+      </c>
+      <c r="P92" t="n">
+        <v>11638.753073903305</v>
+      </c>
+      <c r="Q92" t="n">
+        <v>13491.4253379796</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>28</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>101</v>
+      </c>
+      <c r="D93" t="s">
+        <v>102</v>
+      </c>
+      <c r="E93" t="s">
         <v>99</v>
       </c>
-      <c r="B93" t="s">
+      <c r="F93" t="s">
         <v>100</v>
       </c>
-      <c r="C93" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G93" t="n">
-        <v>8309719.0</v>
+        <v>2541.033752</v>
       </c>
       <c r="H93" t="n">
-        <v>8491207.0</v>
+        <v>2932.326737</v>
       </c>
       <c r="I93" t="n">
-        <v>8287549.0</v>
+        <v>2697.2673736454726</v>
       </c>
       <c r="J93" t="n">
-        <v>8860363.0</v>
+        <v>2484.6869512029934</v>
       </c>
       <c r="K93" t="n">
-        <v>9048490.0</v>
+        <v>2585.1570547897613</v>
       </c>
       <c r="L93" t="n">
-        <v>1.1500444E7</v>
+        <v>3003.57379514227</v>
       </c>
       <c r="M93" t="n">
-        <v>1.2258722E7</v>
+        <v>3053.728456392109</v>
       </c>
       <c r="N93" t="n">
-        <v>1.157013E7</v>
+        <v>3614.1390415983587</v>
       </c>
       <c r="O93" t="n">
-        <v>1.2124934E7</v>
+        <v>4806.211200865865</v>
+      </c>
+      <c r="P93" t="n">
+        <v>4690.117256830485</v>
+      </c>
+      <c r="Q93" t="n">
+        <v>5190.727197105515</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>28</v>
+      </c>
+      <c r="B94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C94" t="s">
+        <v>103</v>
+      </c>
+      <c r="D94" t="s">
+        <v>104</v>
+      </c>
+      <c r="E94" t="s">
         <v>99</v>
       </c>
-      <c r="B94" t="s">
+      <c r="F94" t="s">
         <v>100</v>
       </c>
-      <c r="C94" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G94" t="n">
-        <v>7062.731</v>
+        <v>325.0697702</v>
       </c>
       <c r="H94" t="n">
-        <v>7389.222</v>
+        <v>382.5089349</v>
       </c>
       <c r="I94" t="n">
-        <v>7678.162</v>
+        <v>377.2398638284547</v>
       </c>
       <c r="J94" t="n">
-        <v>7777.900000000001</v>
+        <v>306.4370199673246</v>
       </c>
       <c r="K94" t="n">
-        <v>8002.044312399999</v>
+        <v>794.2651594227366</v>
       </c>
       <c r="L94" t="n">
-        <v>7969.296734</v>
+        <v>1009.4692581347858</v>
+      </c>
+      <c r="M94" t="n">
+        <v>1192.553010273657</v>
+      </c>
+      <c r="N94" t="n">
+        <v>1165.9763346820973</v>
+      </c>
+      <c r="O94" t="n">
+        <v>1370.907216152484</v>
+      </c>
+      <c r="P94" t="n">
+        <v>1415.4339084874077</v>
+      </c>
+      <c r="Q94" t="n">
+        <v>1455.820026428864</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>28</v>
+      </c>
+      <c r="B95" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" t="s">
+        <v>105</v>
+      </c>
+      <c r="D95" t="s">
+        <v>106</v>
+      </c>
+      <c r="E95" t="s">
         <v>99</v>
       </c>
-      <c r="B95" t="s">
+      <c r="F95" t="s">
         <v>100</v>
       </c>
-      <c r="C95" t="s">
-[...11 lines deleted...]
-      <c r="G95"/>
+      <c r="G95" t="n">
+        <v>2578.144332</v>
+      </c>
       <c r="H95" t="n">
-        <v>987.932</v>
+        <v>2653.872837</v>
       </c>
       <c r="I95" t="n">
-        <v>986.25089</v>
+        <v>2770.8160717214073</v>
       </c>
       <c r="J95" t="n">
-        <v>1002.955</v>
+        <v>2974.7914403411646</v>
       </c>
       <c r="K95" t="n">
-        <v>1013.2706000000001</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>3038.31</v>
+      </c>
+      <c r="L95" t="n">
+        <v>3188.0</v>
       </c>
       <c r="M95" t="n">
-        <v>1189.267</v>
+        <v>3439.0</v>
+      </c>
+      <c r="N95" t="n">
+        <v>3761.0</v>
+      </c>
+      <c r="O95" t="n">
+        <v>3789.0</v>
+      </c>
+      <c r="P95" t="n">
+        <v>3993.0</v>
+      </c>
+      <c r="Q95" t="n">
+        <v>4250.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>79</v>
+      </c>
+      <c r="B96" t="s">
+        <v>80</v>
+      </c>
+      <c r="C96" t="s">
+        <v>97</v>
+      </c>
+      <c r="D96" t="s">
+        <v>98</v>
+      </c>
+      <c r="E96" t="s">
         <v>99</v>
       </c>
-      <c r="B96" t="s">
+      <c r="F96" t="s">
         <v>100</v>
       </c>
-      <c r="C96" t="s">
-[...11 lines deleted...]
-      <c r="G96"/>
+      <c r="G96" t="n">
+        <v>527.6649016</v>
+      </c>
       <c r="H96" t="n">
-        <v>65788.0</v>
+        <v>534.8589417</v>
       </c>
       <c r="I96" t="n">
-        <v>44825.0</v>
+        <v>530.9440241423977</v>
       </c>
       <c r="J96" t="n">
-        <v>41965.0</v>
+        <v>595.7549848166459</v>
       </c>
       <c r="K96" t="n">
-        <v>43881.0</v>
+        <v>622.6791968420553</v>
       </c>
       <c r="L96" t="n">
-        <v>44543.0</v>
+        <v>586.8255215948925</v>
+      </c>
+      <c r="M96" t="n">
+        <v>628.5337903469934</v>
+      </c>
+      <c r="N96" t="n">
+        <v>611.8635994092729</v>
+      </c>
+      <c r="O96" t="n">
+        <v>703.3526260836454</v>
+      </c>
+      <c r="P96" t="n">
+        <v>724.1622383800528</v>
+      </c>
+      <c r="Q96" t="n">
+        <v>761.638505642766</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>79</v>
+      </c>
+      <c r="B97" t="s">
+        <v>80</v>
+      </c>
+      <c r="C97" t="s">
+        <v>101</v>
+      </c>
+      <c r="D97" t="s">
+        <v>102</v>
+      </c>
+      <c r="E97" t="s">
         <v>99</v>
       </c>
-      <c r="B97" t="s">
+      <c r="F97" t="s">
         <v>100</v>
       </c>
-      <c r="C97" t="s">
-[...11 lines deleted...]
-      <c r="G97"/>
+      <c r="G97" t="n">
+        <v>3.11689578</v>
+      </c>
       <c r="H97" t="n">
-        <v>124845.0</v>
+        <v>4.986144032</v>
       </c>
       <c r="I97" t="n">
-        <v>123660.0</v>
+        <v>9.267191171427658</v>
       </c>
       <c r="J97" t="n">
-        <v>128605.0</v>
+        <v>9.743894667127659</v>
       </c>
       <c r="K97" t="n">
-        <v>96928.0</v>
+        <v>31.064803155510646</v>
       </c>
       <c r="L97" t="n">
-        <v>97048.0</v>
+        <v>22.967995212334355</v>
+      </c>
+      <c r="M97" t="n">
+        <v>35.94875782733682</v>
+      </c>
+      <c r="N97" t="n">
+        <v>32.89391065953697</v>
+      </c>
+      <c r="O97" t="n">
+        <v>30.858579249999984</v>
+      </c>
+      <c r="P97" t="n">
+        <v>78.87526081382981</v>
+      </c>
+      <c r="Q97" t="n">
+        <v>76.28085850265963</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="B98" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="C98" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="D98" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="E98" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="F98" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="G98" t="n">
-        <v>8902220.0</v>
+        <v>33.20460284</v>
+      </c>
+      <c r="H98" t="n">
+        <v>19.09446786</v>
+      </c>
+      <c r="I98" t="n">
+        <v>19.791123568385643</v>
+      </c>
+      <c r="J98" t="n">
+        <v>34.73901511284575</v>
+      </c>
+      <c r="K98" t="n">
+        <v>83.24884024044678</v>
+      </c>
+      <c r="L98" t="n">
+        <v>153.7167063038472</v>
+      </c>
+      <c r="M98" t="n">
+        <v>153.2736533080974</v>
+      </c>
+      <c r="N98" t="n">
+        <v>123.7969821583884</v>
+      </c>
+      <c r="O98" t="n">
+        <v>132.34271394148945</v>
+      </c>
+      <c r="P98" t="n">
+        <v>148.34511965957472</v>
+      </c>
+      <c r="Q98" t="n">
+        <v>173.10620833223396</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="B99" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="C99" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="D99" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="E99" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="F99" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="G99" t="n">
-        <v>13001.0</v>
-[...14 lines deleted...]
-        <v>38</v>
+        <v>100.1310312</v>
+      </c>
+      <c r="H99" t="n">
+        <v>98.19539775</v>
+      </c>
+      <c r="I99" t="n">
+        <v>107.07833498325087</v>
+      </c>
+      <c r="J99" t="n">
+        <v>103.10779715003082</v>
+      </c>
+      <c r="K99" t="n">
+        <v>108.89</v>
+      </c>
+      <c r="L99" t="n">
+        <v>109.0</v>
       </c>
       <c r="M99" t="n">
-        <v>17167.0</v>
+        <v>109.0</v>
       </c>
       <c r="N99" t="n">
-        <v>17946.0</v>
+        <v>110.0</v>
       </c>
       <c r="O99" t="n">
-        <v>4200.0</v>
+        <v>114.0</v>
+      </c>
+      <c r="P99" t="n">
+        <v>116.0</v>
+      </c>
+      <c r="Q99" t="n">
+        <v>116.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="B100" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="C100" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="D100" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="E100" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="F100" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="G100" t="n">
-        <v>351.0</v>
+        <v>1437.55859</v>
       </c>
       <c r="H100" t="n">
-        <v>436.0</v>
+        <v>1410.733233</v>
       </c>
       <c r="I100" t="n">
-        <v>436.0</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>1452.5231313394006</v>
+      </c>
+      <c r="J100" t="n">
+        <v>1328.0751859557868</v>
+      </c>
+      <c r="K100" t="n">
+        <v>1420.0894512353702</v>
+      </c>
+      <c r="L100" t="n">
+        <v>1505.5770533159944</v>
       </c>
       <c r="M100" t="n">
-        <v>392.0</v>
+        <v>1990.2009050715183</v>
       </c>
       <c r="N100" t="n">
-        <v>398.0</v>
+        <v>2426.4169518855683</v>
       </c>
       <c r="O100" t="n">
-        <v>415.0</v>
+        <v>2424.476894668399</v>
+      </c>
+      <c r="P100" t="n">
+        <v>2332.0827178153486</v>
+      </c>
+      <c r="Q100" t="n">
+        <v>2758.1684941482486</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>38</v>
+      </c>
+      <c r="B101" t="s">
+        <v>39</v>
+      </c>
+      <c r="C101" t="s">
         <v>101</v>
       </c>
-      <c r="B101" t="s">
+      <c r="D101" t="s">
         <v>102</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="F101" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="G101" t="n">
-        <v>129.0</v>
+        <v>239.3077529</v>
       </c>
       <c r="H101" t="n">
-        <v>102.0</v>
+        <v>264.9976411</v>
       </c>
       <c r="I101" t="n">
-        <v>102.0</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>237.80419765929759</v>
+      </c>
+      <c r="J101" t="n">
+        <v>232.71687906371912</v>
+      </c>
+      <c r="K101" t="n">
+        <v>274.7161534460338</v>
+      </c>
+      <c r="L101" t="n">
+        <v>298.9544837451235</v>
       </c>
       <c r="M101" t="n">
-        <v>138.0</v>
+        <v>375.5947048114436</v>
       </c>
       <c r="N101" t="n">
-        <v>140.0</v>
+        <v>455.4615448634587</v>
       </c>
       <c r="O101" t="n">
-        <v>188.0</v>
+        <v>501.53457737321276</v>
+      </c>
+      <c r="P101" t="n">
+        <v>990.3547594278288</v>
+      </c>
+      <c r="Q101" t="n">
+        <v>856.5082080624184</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="B102" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="C102" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D102" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="E102" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F102" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G102" t="n">
-        <v>2771.1</v>
+        <v>352.4296697</v>
       </c>
       <c r="H102" t="n">
-        <v>100799.0</v>
+        <v>357.8046372</v>
       </c>
       <c r="I102" t="n">
-        <v>99639.0</v>
+        <v>346.5341716514953</v>
       </c>
       <c r="J102" t="n">
-        <v>99639.0</v>
+        <v>366.08401040312094</v>
       </c>
       <c r="K102" t="n">
-        <v>319645.0</v>
+        <v>338.9525175552666</v>
       </c>
       <c r="L102" t="n">
-        <v>332492.0</v>
+        <v>384.77512353706106</v>
       </c>
       <c r="M102" t="n">
-        <v>336367.0</v>
+        <v>379.95919635890766</v>
       </c>
       <c r="N102" t="n">
-        <v>336367.0</v>
+        <v>410.77295448634595</v>
       </c>
       <c r="O102" t="n">
-        <v>349329.0</v>
+        <v>507.299456436931</v>
+      </c>
+      <c r="P102" t="n">
+        <v>496.752507152146</v>
+      </c>
+      <c r="Q102" t="n">
+        <v>534.0494694408326</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="B103" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="C103" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="D103" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="E103" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="F103" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="G103" t="n">
-        <v>2000.0</v>
+        <v>1031.497858</v>
       </c>
       <c r="H103" t="n">
-        <v>2000.0</v>
+        <v>1361.431268</v>
       </c>
       <c r="I103" t="n">
-        <v>2000.0</v>
+        <v>1491.6070203149175</v>
       </c>
       <c r="J103" t="n">
-        <v>2000.0</v>
+        <v>1604.571270598849</v>
       </c>
       <c r="K103" t="n">
-        <v>2000.0</v>
+        <v>1692.43</v>
       </c>
       <c r="L103" t="n">
-        <v>2000.0</v>
+        <v>1757.0</v>
       </c>
       <c r="M103" t="n">
-        <v>2000.0</v>
+        <v>1874.0</v>
       </c>
       <c r="N103" t="n">
-        <v>2000.0</v>
+        <v>2089.0</v>
       </c>
       <c r="O103" t="n">
-        <v>2000.0</v>
+        <v>2316.0</v>
+      </c>
+      <c r="P103" t="n">
+        <v>2592.0</v>
+      </c>
+      <c r="Q103" t="n">
+        <v>2784.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="B104" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="C104" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D104" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E104" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="F104" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="G104" t="n">
-        <v>925.555</v>
+        <v>2139.494199</v>
       </c>
       <c r="H104" t="n">
-        <v>1038.115</v>
+        <v>2203.776516</v>
       </c>
       <c r="I104" t="n">
-        <v>1026.9</v>
+        <v>1961.6948735769126</v>
       </c>
       <c r="J104" t="n">
-        <v>900.0637896728537</v>
+        <v>2115.2636591396094</v>
       </c>
       <c r="K104" t="n">
-        <v>995.938882523765</v>
+        <v>2303.8472454974776</v>
       </c>
       <c r="L104" t="n">
-        <v>857.7592190303586</v>
+        <v>1771.071429</v>
       </c>
       <c r="M104" t="n">
-        <v>771.92</v>
+        <v>2360.3487868775933</v>
       </c>
       <c r="N104" t="n">
-        <v>710.7</v>
+        <v>2338.1686513725</v>
       </c>
       <c r="O104" t="n">
-        <v>534.5</v>
+        <v>2584.4461387755146</v>
+      </c>
+      <c r="P104" t="n">
+        <v>2858.6228515624957</v>
+      </c>
+      <c r="Q104" t="n">
+        <v>2908.955893957678</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>41</v>
+      </c>
+      <c r="B105" t="s">
+        <v>42</v>
+      </c>
+      <c r="C105" t="s">
         <v>101</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
         <v>102</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="F105" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="G105" t="n">
-        <v>354276.0</v>
+        <v>76.94866557</v>
       </c>
       <c r="H105" t="n">
-        <v>357801.0</v>
+        <v>73.9234472</v>
       </c>
       <c r="I105" t="n">
-        <v>361362.0</v>
+        <v>59.854335451416446</v>
       </c>
       <c r="J105" t="n">
-        <v>364958.0</v>
+        <v>138.48063293225644</v>
       </c>
       <c r="K105" t="n">
-        <v>368428.0</v>
+        <v>136.75161454848944</v>
       </c>
       <c r="L105" t="n">
-        <v>700000.0</v>
+        <v>146.570382</v>
       </c>
       <c r="M105" t="n">
-        <v>302060.0</v>
+        <v>28.93136320849835</v>
       </c>
       <c r="N105" t="n">
-        <v>354276.0</v>
+        <v>22.308085797639556</v>
       </c>
       <c r="O105" t="n">
-        <v>312060.0</v>
+        <v>31.54269387755101</v>
+      </c>
+      <c r="P105" t="n">
+        <v>37.34003906249999</v>
+      </c>
+      <c r="Q105" t="n">
+        <v>58.91487266442756</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="B106" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="C106" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="D106" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="E106" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="F106" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="G106" t="n">
-        <v>9055438.0</v>
+        <v>120.7204712</v>
       </c>
       <c r="H106" t="n">
-        <v>9145544.0</v>
+        <v>129.2085194</v>
       </c>
       <c r="I106" t="n">
-        <v>9236547.0</v>
+        <v>140.45324662430502</v>
       </c>
       <c r="J106" t="n">
-        <v>9328455.0</v>
+        <v>149.78319762650412</v>
       </c>
       <c r="K106" t="n">
-        <v>9408766.0</v>
+        <v>145.17462956461847</v>
       </c>
       <c r="L106" t="n">
-        <v>1.75E7</v>
+        <v>143.4383975146179</v>
       </c>
       <c r="M106" t="n">
-        <v>9765894.0</v>
+        <v>114.80865084982658</v>
       </c>
       <c r="N106" t="n">
-        <v>9976332.0</v>
+        <v>103.89291208062586</v>
       </c>
       <c r="O106" t="n">
-        <v>2.1804724E7</v>
+        <v>128.5937697959184</v>
+      </c>
+      <c r="P106" t="n">
+        <v>113.87117513020834</v>
+      </c>
+      <c r="Q106" t="n">
+        <v>120.30420973685064</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="B107" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="C107" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="D107" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="E107" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="F107" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="G107" t="n">
-        <v>3563017.0</v>
+        <v>733.1662495</v>
       </c>
       <c r="H107" t="n">
-        <v>3598471.0</v>
+        <v>615.8837425</v>
       </c>
       <c r="I107" t="n">
-        <v>3364277.0</v>
+        <v>567.3769428336908</v>
       </c>
       <c r="J107" t="n">
-        <v>3670440.0</v>
+        <v>633.7227507818733</v>
       </c>
       <c r="K107" t="n">
-        <v>3706798.0</v>
+        <v>618.26</v>
       </c>
       <c r="L107" t="n">
-        <v>6100000.0</v>
+        <v>522.0</v>
       </c>
       <c r="M107" t="n">
-        <v>6739154.0</v>
+        <v>551.0</v>
       </c>
       <c r="N107" t="n">
-        <v>6095789.0</v>
+        <v>702.0</v>
       </c>
       <c r="O107" t="n">
-        <v>6779154.0</v>
+        <v>738.0</v>
+      </c>
+      <c r="P107" t="n">
+        <v>775.0</v>
+      </c>
+      <c r="Q107" t="n">
+        <v>790.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B108" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C108" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="D108" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E108" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="F108" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="G108" t="n">
-        <v>471704.0</v>
+        <v>21528.302979299995</v>
       </c>
       <c r="H108" t="n">
-        <v>476398.0</v>
+        <v>22128.16621195</v>
       </c>
       <c r="I108" t="n">
-        <v>481138.0</v>
+        <v>22536.467757878137</v>
       </c>
       <c r="J108" t="n">
-        <v>485926.0</v>
+        <v>23072.853858600745</v>
       </c>
       <c r="K108" t="n">
-        <v>490672.0</v>
+        <v>26867.04</v>
       </c>
       <c r="L108" t="n">
-        <v>1100000.0</v>
+        <v>27845.0</v>
       </c>
       <c r="M108" t="n">
-        <v>1500241.0</v>
+        <v>29160.0</v>
       </c>
       <c r="N108" t="n">
-        <v>1390091.0</v>
+        <v>31254.0</v>
       </c>
       <c r="O108" t="n">
-        <v>2000242.0</v>
+        <v>35005.0</v>
+      </c>
+      <c r="P108" t="n">
+        <v>38050.0</v>
+      </c>
+      <c r="Q108" t="n">
+        <v>40006.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>95</v>
+      </c>
+      <c r="B109" t="s">
+        <v>96</v>
+      </c>
+      <c r="C109" t="s">
         <v>101</v>
       </c>
-      <c r="B109" t="s">
+      <c r="D109" t="s">
         <v>102</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" t="s">
-        <v>36</v>
+        <v>99</v>
       </c>
       <c r="F109" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="G109" t="n">
-        <v>1595114.0</v>
+        <v>3608.54904773</v>
       </c>
       <c r="H109" t="n">
-        <v>1630083.0</v>
+        <v>3984.504279791</v>
       </c>
       <c r="I109" t="n">
-        <v>1524832.0</v>
+        <v>3661.2533688780727</v>
       </c>
       <c r="J109" t="n">
-        <v>1170550.2876345057</v>
+        <v>3499.9841531845027</v>
       </c>
       <c r="K109" t="n">
-        <v>1063013.3138861682</v>
+        <v>3732.6801188302716</v>
       </c>
       <c r="L109" t="n">
-        <v>966516.227990843</v>
+        <v>4263.598107326834</v>
       </c>
       <c r="M109" t="n">
-        <v>1158770.9742977642</v>
+        <v>4329.551976551568</v>
       </c>
       <c r="N109" t="n">
-        <v>890683.8618824045</v>
+        <v>5196.8281038351115</v>
       </c>
       <c r="O109" t="n">
-        <v>1072847.0</v>
+        <v>6596.989580099505</v>
+      </c>
+      <c r="P109" t="n">
+        <v>7259.6144816101005</v>
+      </c>
+      <c r="Q109" t="n">
+        <v>7800.483414794728</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B110" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C110" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D110" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="E110" t="s">
-        <v>36</v>
+        <v>99</v>
       </c>
       <c r="F110" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="G110" t="n">
-        <v>930969.0</v>
+        <v>26354.4052918</v>
       </c>
       <c r="H110" t="n">
-        <v>967857.0</v>
+        <v>26486.120562699994</v>
       </c>
       <c r="I110" t="n">
-        <v>1005661.0</v>
+        <v>26476.241295112293</v>
       </c>
       <c r="J110" t="n">
-        <v>1050066.0</v>
+        <v>25427.93370708506</v>
       </c>
       <c r="K110" t="n">
-        <v>1067688.886029345</v>
+        <v>25875.778787989428</v>
       </c>
       <c r="L110" t="n">
-        <v>211998.36935564922</v>
+        <v>25131.367343059097</v>
       </c>
       <c r="M110" t="n">
-        <v>865440.9130498528</v>
+        <v>27310.604731865446</v>
       </c>
       <c r="N110" t="n">
-        <v>942941.4670736191</v>
+        <v>28675.4503899857</v>
       </c>
       <c r="O110" t="n">
-        <v>944267.719</v>
+        <v>35982.29018064197</v>
+      </c>
+      <c r="P110" t="n">
+        <v>35141.02914030782</v>
+      </c>
+      <c r="Q110" t="n">
+        <v>38702.14423325982</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B111" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C111" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="D111" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="E111" t="s">
-        <v>36</v>
+        <v>99</v>
       </c>
       <c r="F111" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="G111" t="n">
-        <v>1802207.0</v>
+        <v>1585.181538463</v>
       </c>
       <c r="H111" t="n">
-        <v>1847094.0</v>
+        <v>1746.86168279</v>
       </c>
       <c r="I111" t="n">
-        <v>1924592.0</v>
+        <v>1773.1563579253877</v>
       </c>
       <c r="J111" t="n">
-        <v>1656523.4072311008</v>
+        <v>1679.9756144299415</v>
       </c>
       <c r="K111" t="n">
-        <v>2022817.2439066335</v>
+        <v>2054.3160888574275</v>
       </c>
       <c r="L111" t="n">
-        <v>2082479.0945055718</v>
+        <v>2440.3667005298726</v>
       </c>
       <c r="M111" t="n">
-        <v>2648602.0407178476</v>
+        <v>2547.432950012833</v>
       </c>
       <c r="N111" t="n">
-        <v>2823254.948525604</v>
+        <v>2610.229599182915</v>
       </c>
       <c r="O111" t="n">
-        <v>3050330.0</v>
+        <v>3115.4999957364384</v>
+      </c>
+      <c r="P111" t="n">
+        <v>3121.9510482372125</v>
+      </c>
+      <c r="Q111" t="n">
+        <v>3299.1111106342023</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="B112" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="C112" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="D112" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="E112" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F112" t="s">
-        <v>37</v>
-[...17 lines deleted...]
-        <v>1521706.0</v>
+        <v>52</v>
+      </c>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>40</v>
+      </c>
+      <c r="I112" t="s">
+        <v>40</v>
+      </c>
+      <c r="J112" t="s">
+        <v>40</v>
+      </c>
+      <c r="K112" t="s">
+        <v>40</v>
+      </c>
+      <c r="L112" t="s">
+        <v>40</v>
       </c>
       <c r="M112" t="n">
-        <v>1581768.9999999856</v>
+        <v>3048.0</v>
       </c>
       <c r="N112" t="n">
-        <v>1617829.9375927662</v>
+        <v>2627.5</v>
       </c>
       <c r="O112" t="n">
-        <v>1610731.0</v>
+        <v>3526.5</v>
+      </c>
+      <c r="P112" t="n">
+        <v>2257.76</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="B113" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="C113" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="D113" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="E113" t="s">
         <v>51</v>
       </c>
       <c r="F113" t="s">
         <v>52</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="n">
-        <v>781.0</v>
+        <v>15.0</v>
       </c>
       <c r="I113" t="n">
-        <v>770.5</v>
+        <v>17.5</v>
       </c>
       <c r="J113" t="n">
-        <v>755.4</v>
+        <v>23.0</v>
       </c>
       <c r="K113" t="n">
-        <v>740.6</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>27.0</v>
+      </c>
+      <c r="L113" t="n">
+        <v>54.5</v>
       </c>
       <c r="M113" t="n">
-        <v>900.0</v>
+        <v>31.0</v>
       </c>
       <c r="N113" t="n">
-        <v>930.0</v>
+        <v>62.6</v>
       </c>
       <c r="O113" t="n">
-        <v>1130.0</v>
+        <v>63.0</v>
+      </c>
+      <c r="P113" t="n">
+        <v>63.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="B114" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="C114" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="D114" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="E114" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F114" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="G114" t="n">
-        <v>4946.0</v>
+        <v>282.0</v>
       </c>
       <c r="H114" t="n">
-        <v>4995.0</v>
+        <v>170.0</v>
       </c>
       <c r="I114" t="n">
-        <v>5095.0</v>
+        <v>103.0</v>
       </c>
       <c r="J114" t="n">
-        <v>5145.0</v>
+        <v>77.0</v>
       </c>
       <c r="K114" t="n">
-        <v>5197.0</v>
+        <v>451.0</v>
       </c>
       <c r="L114" t="n">
-        <v>5197.0</v>
+        <v>1054.0</v>
       </c>
       <c r="M114" t="n">
-        <v>5247.0</v>
+        <v>1307.0</v>
       </c>
       <c r="N114" t="n">
-        <v>5382.0</v>
+        <v>1703.0</v>
       </c>
       <c r="O114" t="n">
-        <v>6825.0</v>
+        <v>3468.0</v>
+      </c>
+      <c r="P114" t="n">
+        <v>5090.0</v>
+      </c>
+      <c r="Q114" t="n">
+        <v>5507.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="B115" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="C115" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="D115" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="E115" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F115" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G115" t="n">
-        <v>27458.0</v>
+        <v>300.0</v>
       </c>
       <c r="H115" t="n">
-        <v>29715.0</v>
+        <v>262.0</v>
       </c>
       <c r="I115" t="n">
-        <v>24466.0</v>
+        <v>196.0</v>
       </c>
       <c r="J115" t="n">
-        <v>28043.0</v>
+        <v>192.0</v>
       </c>
       <c r="K115" t="n">
-        <v>30370.0</v>
+        <v>197.0</v>
       </c>
       <c r="L115" t="n">
-        <v>30332.0</v>
-[...8 lines deleted...]
-        <v>30099.0</v>
+        <v>458.1</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="B116" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="C116" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="D116" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="E116" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F116" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="G116" t="n">
-        <v>9338.0</v>
+        <v>73.0</v>
       </c>
       <c r="H116" t="n">
-        <v>9595.0</v>
+        <v>74.1</v>
       </c>
       <c r="I116" t="n">
-        <v>10054.0</v>
+        <v>73.3</v>
       </c>
       <c r="J116" t="n">
-        <v>9224.0</v>
+        <v>75.3</v>
       </c>
       <c r="K116" t="n">
-        <v>10944.0</v>
+        <v>75.6</v>
       </c>
       <c r="L116" t="n">
-        <v>10929.0</v>
+        <v>72.117</v>
       </c>
       <c r="M116" t="n">
-        <v>10697.0</v>
+        <v>71.4</v>
       </c>
       <c r="N116" t="n">
-        <v>10764.0</v>
+        <v>67.9441</v>
       </c>
       <c r="O116" t="n">
-        <v>10737.0</v>
+        <v>65.5099</v>
+      </c>
+      <c r="P116" t="n">
+        <v>59.4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="B117" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="C117" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="D117" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="E117" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F117" t="s">
-        <v>52</v>
-[...15 lines deleted...]
-        <v>38</v>
+        <v>56</v>
+      </c>
+      <c r="G117" t="n">
+        <v>15.9</v>
+      </c>
+      <c r="H117" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I117" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="J117" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="K117" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="L117" t="n">
+        <v>18.28013649</v>
       </c>
       <c r="M117" t="n">
-        <v>165.0</v>
+        <v>17.2</v>
       </c>
       <c r="N117" t="n">
-        <v>178.0</v>
+        <v>13.0</v>
       </c>
       <c r="O117" t="n">
-        <v>265.0</v>
+        <v>20.0</v>
+      </c>
+      <c r="P117" t="n">
+        <v>17.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="B118" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="C118" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="D118" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="E118" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F118" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G118" t="n">
-        <v>11.5</v>
+        <v>211.033</v>
       </c>
       <c r="H118" t="n">
-        <v>11.5</v>
+        <v>257.001</v>
       </c>
       <c r="I118" t="n">
-        <v>11.5</v>
+        <v>279.507</v>
       </c>
       <c r="J118" t="n">
-        <v>11.5</v>
+        <v>347.464</v>
       </c>
       <c r="K118" t="n">
-        <v>11.5</v>
+        <v>553.4</v>
       </c>
       <c r="L118" t="n">
-        <v>11.5</v>
+        <v>580.2</v>
       </c>
       <c r="M118" t="n">
-        <v>11.5</v>
+        <v>840.4</v>
       </c>
       <c r="N118" t="n">
-        <v>11.5</v>
+        <v>922.1</v>
       </c>
       <c r="O118" t="n">
-        <v>11.5</v>
+        <v>748.357</v>
+      </c>
+      <c r="P118" t="n">
+        <v>793.771</v>
+      </c>
+      <c r="Q118" t="n">
+        <v>900.63</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B119" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C119" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="D119" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E119" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="F119" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="G119" t="n">
-        <v>65.0</v>
+        <v>388.328</v>
       </c>
       <c r="H119" t="n">
-        <v>65.0</v>
+        <v>432.48299999999995</v>
       </c>
       <c r="I119" t="n">
-        <v>65.0</v>
+        <v>454.345</v>
       </c>
       <c r="J119" t="n">
-        <v>65.0</v>
+        <v>528.4649999999999</v>
       </c>
       <c r="K119" t="n">
-        <v>65.0</v>
+        <v>735.603</v>
       </c>
       <c r="L119" t="n">
-        <v>65.0</v>
-[...5 lines deleted...]
-        <v>65.0</v>
+        <v>756.8971364900001</v>
+      </c>
+      <c r="M119" t="s">
+        <v>40</v>
+      </c>
+      <c r="N119" t="s">
+        <v>40</v>
       </c>
       <c r="O119" t="n">
-        <v>65.0</v>
+        <v>915.3516198192729</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="B120" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D120" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E120" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="F120" t="s">
-        <v>88</v>
-[...11 lines deleted...]
-        <v>11.59</v>
+        <v>52</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>40</v>
+      </c>
+      <c r="I120" t="s">
+        <v>40</v>
+      </c>
+      <c r="J120" t="s">
+        <v>40</v>
       </c>
       <c r="K120" t="n">
-        <v>13.2</v>
+        <v>345119.25800000003</v>
       </c>
       <c r="L120" t="n">
-        <v>12.9</v>
+        <v>341245.8</v>
       </c>
       <c r="M120" t="n">
-        <v>13.6</v>
+        <v>351461.9</v>
       </c>
       <c r="N120" t="n">
-        <v>13.430200000000001</v>
+        <v>382988.3</v>
       </c>
       <c r="O120" t="n">
-        <v>12.1</v>
+        <v>351426.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="B121" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="C121" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="D121" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E121" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F121" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="G121" t="n">
-        <v>3464.74</v>
+        <v>82.48</v>
       </c>
       <c r="H121" t="n">
-        <v>3464.74</v>
+        <v>82.74</v>
       </c>
       <c r="I121" t="n">
-        <v>3464.9199999999996</v>
+        <v>83.84</v>
       </c>
       <c r="J121" t="n">
-        <v>3464.9199999999996</v>
+        <v>83.8</v>
       </c>
       <c r="K121" t="n">
-        <v>3463.8</v>
+        <v>83.8</v>
       </c>
       <c r="L121" t="n">
-        <v>3463.62</v>
+        <v>112.2</v>
       </c>
       <c r="M121" t="n">
-        <v>3463.62</v>
+        <v>112.2</v>
       </c>
       <c r="N121" t="n">
-        <v>3866.17</v>
+        <v>114.49820201932837</v>
       </c>
       <c r="O121" t="n">
-        <v>3866.17</v>
+        <v>112.74052</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="B122" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="D122" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="E122" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="F122" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="G122" t="n">
-        <v>22277.0</v>
+        <v>52.63</v>
       </c>
       <c r="H122" t="n">
-        <v>26067.0</v>
+        <v>50.94</v>
       </c>
       <c r="I122" t="n">
-        <v>27909.0</v>
+        <v>52.37</v>
       </c>
       <c r="J122" t="n">
-        <v>24985.0</v>
+        <v>56.1</v>
       </c>
       <c r="K122" t="n">
-        <v>38165.0</v>
+        <v>52.5</v>
       </c>
       <c r="L122" t="n">
-        <v>43061.0</v>
+        <v>58.00604680766467</v>
       </c>
       <c r="M122" t="n">
-        <v>45958.0</v>
+        <v>57.93087688</v>
       </c>
       <c r="N122" t="n">
-        <v>46594.0</v>
+        <v>61.15969454828494</v>
       </c>
       <c r="O122" t="n">
-        <v>41575.0</v>
+        <v>57.77552464509921</v>
+      </c>
+      <c r="P122" t="n">
+        <v>56.544912157000006</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="C123" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="D123" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="E123" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="F123" t="s">
-        <v>33</v>
+        <v>94</v>
       </c>
       <c r="G123" t="n">
-        <v>545446.0</v>
+        <v>16431.56066</v>
       </c>
       <c r="H123" t="n">
-        <v>685418.0</v>
+        <v>16431.56066</v>
       </c>
       <c r="I123" t="n">
-        <v>822831.0</v>
+        <v>18299.64613</v>
       </c>
       <c r="J123" t="n">
-        <v>932472.0</v>
+        <v>18875.96098</v>
       </c>
       <c r="K123" t="n">
-        <v>994858.0</v>
+        <v>19961.758261648996</v>
       </c>
       <c r="L123" t="n">
-        <v>1009006.0</v>
+        <v>19964.758261648996</v>
       </c>
       <c r="M123" t="n">
-        <v>1115293.0</v>
+        <v>20018.058261649</v>
       </c>
       <c r="N123" t="n">
-        <v>1155578.0</v>
+        <v>20018.1</v>
       </c>
       <c r="O123" t="n">
-        <v>813941.0</v>
+        <v>20018.1</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="B124" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="C124" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D124" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="E124" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F124" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>409840.0</v>
+        <v>52</v>
+      </c>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>40</v>
+      </c>
+      <c r="I124" t="s">
+        <v>40</v>
+      </c>
+      <c r="J124" t="s">
+        <v>40</v>
+      </c>
+      <c r="K124" t="s">
+        <v>40</v>
       </c>
       <c r="L124" t="n">
-        <v>441279.0</v>
+        <v>11160.0</v>
       </c>
       <c r="M124" t="n">
-        <v>464980.0</v>
+        <v>11484.0</v>
       </c>
       <c r="N124" t="n">
-        <v>476902.0</v>
+        <v>11790.0</v>
       </c>
       <c r="O124" t="n">
-        <v>358137.0</v>
+        <v>12811.0</v>
+      </c>
+      <c r="P124" t="n">
+        <v>13003.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="B125" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="C125" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="D125" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="E125" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="F125" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>126029.0</v>
+        <v>116</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>40</v>
+      </c>
+      <c r="I125" t="s">
+        <v>40</v>
+      </c>
+      <c r="J125" t="s">
+        <v>40</v>
+      </c>
+      <c r="K125" t="s">
+        <v>40</v>
       </c>
       <c r="L125" t="n">
-        <v>131080.0</v>
+        <v>0.26874290094968767</v>
       </c>
       <c r="M125" t="n">
-        <v>135385.0</v>
+        <v>0.30314640637557244</v>
       </c>
       <c r="N125" t="n">
-        <v>150565.0</v>
+        <v>0.26859737095184555</v>
       </c>
       <c r="O125" t="n">
-        <v>106972.0</v>
+        <v>0.24615357384882341</v>
+      </c>
+      <c r="P125" t="n">
+        <v>0.2515123179776904</v>
+      </c>
+      <c r="Q125" t="n">
+        <v>0.2455033651296923</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="B126" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="C126" t="s">
-        <v>30</v>
+        <v>113</v>
       </c>
       <c r="D126" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="E126" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="F126" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>8325.0</v>
+        <v>116</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>40</v>
+      </c>
+      <c r="I126" t="s">
+        <v>40</v>
+      </c>
+      <c r="J126" t="s">
+        <v>40</v>
+      </c>
+      <c r="K126" t="s">
+        <v>40</v>
       </c>
       <c r="L126" t="n">
-        <v>9731.0</v>
+        <v>1.994695336828461</v>
       </c>
       <c r="M126" t="n">
-        <v>10936.0</v>
+        <v>2.469339635728869</v>
       </c>
       <c r="N126" t="n">
-        <v>12467.0</v>
+        <v>2.3922025081810605</v>
       </c>
       <c r="O126" t="n">
-        <v>18430.0</v>
+        <v>2.1082132770567363</v>
+      </c>
+      <c r="P126" t="n">
+        <v>2.4481577218727235</v>
+      </c>
+      <c r="Q126" t="n">
+        <v>2.602865399528448</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B127" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C127" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="D127" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="E127" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F127" t="s">
-        <v>37</v>
-[...14 lines deleted...]
-        <v>2309.0</v>
+        <v>116</v>
+      </c>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>40</v>
+      </c>
+      <c r="I127" t="s">
+        <v>40</v>
+      </c>
+      <c r="J127" t="s">
+        <v>40</v>
+      </c>
+      <c r="K127" t="s">
+        <v>40</v>
       </c>
       <c r="L127" t="n">
-        <v>1011.0</v>
+        <v>1.5744654673095322</v>
       </c>
       <c r="M127" t="n">
-        <v>1502.6</v>
+        <v>1.9539141361876813</v>
       </c>
       <c r="N127" t="n">
-        <v>3305.6</v>
+        <v>1.679130766372083</v>
       </c>
       <c r="O127" t="n">
-        <v>1194.0</v>
+        <v>1.504939893158918</v>
+      </c>
+      <c r="P127" t="n">
+        <v>1.6717919326754698</v>
+      </c>
+      <c r="Q127" t="n">
+        <v>1.7202674184958486</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="B128" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="C128" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="D128" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="E128" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F128" t="s">
-        <v>37</v>
-[...14 lines deleted...]
-        <v>264.0</v>
+        <v>116</v>
+      </c>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>40</v>
+      </c>
+      <c r="I128" t="s">
+        <v>40</v>
+      </c>
+      <c r="J128" t="s">
+        <v>40</v>
+      </c>
+      <c r="K128" t="s">
+        <v>40</v>
       </c>
       <c r="L128" t="n">
-        <v>557.0</v>
+        <v>0.7346004797585728</v>
       </c>
       <c r="M128" t="n">
-        <v>306.7999999999993</v>
+        <v>0.9629729125711102</v>
       </c>
       <c r="N128" t="n">
-        <v>1216.7</v>
+        <v>0.890366137304479</v>
       </c>
       <c r="O128" t="n">
-        <v>1066.0</v>
+        <v>0.7409073786020233</v>
+      </c>
+      <c r="P128" t="n">
+        <v>0.7640714179129817</v>
+      </c>
+      <c r="Q128" t="n">
+        <v>0.7694437525809211</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="B129" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="C129" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="D129" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="E129" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F129" t="s">
-        <v>37</v>
-[...14 lines deleted...]
-        <v>44092.0</v>
+        <v>116</v>
+      </c>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>40</v>
+      </c>
+      <c r="I129" t="s">
+        <v>40</v>
+      </c>
+      <c r="J129" t="s">
+        <v>40</v>
+      </c>
+      <c r="K129" t="s">
+        <v>40</v>
       </c>
       <c r="L129" t="n">
-        <v>40244.0</v>
+        <v>0.37059124211961153</v>
       </c>
       <c r="M129" t="n">
-        <v>42924.0</v>
+        <v>0.49584248227205646</v>
       </c>
       <c r="N129" t="n">
-        <v>34618.49999999999</v>
+        <v>0.4732052578361982</v>
       </c>
       <c r="O129" t="n">
-        <v>32512.0</v>
+        <v>0.40208999624062197</v>
+      </c>
+      <c r="P129" t="n">
+        <v>0.4686403986164526</v>
+      </c>
+      <c r="Q129" t="n">
+        <v>0.49306587110384337</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B130" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C130" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="D130" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="E130" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F130" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G130" t="n">
-        <v>27482.0</v>
-[...14 lines deleted...]
-        <v>25843.0</v>
+        <v>13001.0</v>
+      </c>
+      <c r="H130" t="s">
+        <v>40</v>
+      </c>
+      <c r="I130" t="s">
+        <v>40</v>
+      </c>
+      <c r="J130" t="s">
+        <v>40</v>
+      </c>
+      <c r="K130" t="s">
+        <v>40</v>
+      </c>
+      <c r="L130" t="s">
+        <v>40</v>
       </c>
       <c r="M130" t="n">
-        <v>26607.3</v>
+        <v>17167.0</v>
       </c>
       <c r="N130" t="n">
-        <v>28716.7</v>
+        <v>17946.0</v>
       </c>
       <c r="O130" t="n">
-        <v>33886.0</v>
+        <v>4200.0</v>
+      </c>
+      <c r="P130" t="n">
+        <v>60000.0</v>
+      </c>
+      <c r="Q130" t="n">
+        <v>61519.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B131" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C131" t="s">
         <v>43</v>
       </c>
       <c r="D131" t="s">
         <v>44</v>
       </c>
       <c r="E131" t="s">
         <v>45</v>
       </c>
       <c r="F131" t="s">
         <v>46</v>
       </c>
-      <c r="G131"/>
+      <c r="G131" t="n">
+        <v>351.0</v>
+      </c>
       <c r="H131" t="n">
-        <v>35.0</v>
+        <v>436.0</v>
       </c>
       <c r="I131" t="n">
-        <v>29.0</v>
-[...8 lines deleted...]
-        <v>41.0</v>
+        <v>436.0</v>
+      </c>
+      <c r="J131" t="s">
+        <v>40</v>
+      </c>
+      <c r="K131" t="s">
+        <v>40</v>
+      </c>
+      <c r="L131" t="s">
+        <v>40</v>
       </c>
       <c r="M131" t="n">
-        <v>39.0</v>
+        <v>392.0</v>
+      </c>
+      <c r="N131" t="n">
+        <v>398.0</v>
+      </c>
+      <c r="O131" t="n">
+        <v>415.0</v>
+      </c>
+      <c r="P131" t="n">
+        <v>467.0</v>
+      </c>
+      <c r="Q131" t="n">
+        <v>487.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B132" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C132" t="s">
         <v>47</v>
       </c>
       <c r="D132" t="s">
         <v>48</v>
       </c>
       <c r="E132" t="s">
         <v>45</v>
       </c>
       <c r="F132" t="s">
         <v>46</v>
       </c>
-      <c r="G132"/>
+      <c r="G132" t="n">
+        <v>129.0</v>
+      </c>
       <c r="H132" t="n">
-        <v>186.0</v>
+        <v>102.0</v>
       </c>
       <c r="I132" t="n">
-        <v>171.0</v>
-[...8 lines deleted...]
-        <v>196.0</v>
+        <v>102.0</v>
+      </c>
+      <c r="J132" t="s">
+        <v>40</v>
+      </c>
+      <c r="K132" t="s">
+        <v>40</v>
+      </c>
+      <c r="L132" t="s">
+        <v>40</v>
       </c>
       <c r="M132" t="n">
-        <v>199.0</v>
+        <v>138.0</v>
+      </c>
+      <c r="N132" t="n">
+        <v>140.0</v>
+      </c>
+      <c r="O132" t="n">
+        <v>188.0</v>
+      </c>
+      <c r="P132" t="n">
+        <v>155.0</v>
+      </c>
+      <c r="Q132" t="n">
+        <v>188.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B133" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C133" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D133" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="E133" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="F133" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="G133" t="n">
-        <v>6.72</v>
+        <v>2771.1</v>
       </c>
       <c r="H133" t="n">
-        <v>8.014</v>
+        <v>100799.0</v>
       </c>
       <c r="I133" t="n">
-        <v>8.406</v>
+        <v>99639.0</v>
       </c>
       <c r="J133" t="n">
-        <v>9.599</v>
+        <v>99639.0</v>
       </c>
       <c r="K133" t="n">
-        <v>9.828</v>
+        <v>319645.0</v>
       </c>
       <c r="L133" t="n">
-        <v>10.093</v>
+        <v>332492.0</v>
       </c>
       <c r="M133" t="n">
-        <v>10.857</v>
+        <v>336367.0</v>
       </c>
       <c r="N133" t="n">
-        <v>11.069</v>
+        <v>336367.0</v>
       </c>
       <c r="O133" t="n">
-        <v>11.2</v>
+        <v>349329.0</v>
+      </c>
+      <c r="P133" t="n">
+        <v>375528.42</v>
+      </c>
+      <c r="Q133" t="n">
+        <v>375528.42</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B134" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C134" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="D134" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="E134" t="s">
-        <v>51</v>
+        <v>87</v>
       </c>
       <c r="F134" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="G134" t="n">
-        <v>8.006</v>
+        <v>925.555</v>
       </c>
       <c r="H134" t="n">
-        <v>8.527</v>
+        <v>1038.115</v>
       </c>
       <c r="I134" t="n">
-        <v>17.582</v>
+        <v>1026.9</v>
       </c>
       <c r="J134" t="n">
-        <v>15.2</v>
+        <v>900.0637896728537</v>
       </c>
       <c r="K134" t="n">
-        <v>26.2</v>
+        <v>995.938882523765</v>
       </c>
       <c r="L134" t="n">
-        <v>26.8</v>
+        <v>857.7592190303586</v>
       </c>
       <c r="M134" t="n">
-        <v>35.267</v>
+        <v>771.92</v>
       </c>
       <c r="N134" t="n">
-        <v>27.667</v>
+        <v>710.7</v>
       </c>
       <c r="O134" t="n">
-        <v>28.5</v>
+        <v>534.5</v>
+      </c>
+      <c r="P134" t="n">
+        <v>1676.642</v>
+      </c>
+      <c r="Q134" t="n">
+        <v>704.7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B135" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C135" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D135" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="E135" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="F135" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G135" t="n">
-        <v>4.338</v>
+        <v>354276.0</v>
       </c>
       <c r="H135" t="n">
-        <v>4.522</v>
+        <v>357801.0</v>
       </c>
       <c r="I135" t="n">
-        <v>4.962</v>
+        <v>361362.0</v>
       </c>
       <c r="J135" t="n">
-        <v>5.8</v>
+        <v>364958.0</v>
       </c>
       <c r="K135" t="n">
-        <v>8.4</v>
+        <v>368428.0</v>
       </c>
       <c r="L135" t="n">
-        <v>7.9</v>
+        <v>700000.0</v>
       </c>
       <c r="M135" t="n">
-        <v>9.358</v>
+        <v>448730.0</v>
       </c>
       <c r="N135" t="n">
-        <v>11.134</v>
+        <v>453603.0</v>
       </c>
       <c r="O135" t="n">
-        <v>12.4</v>
+        <v>312060.0</v>
+      </c>
+      <c r="P135" t="n">
+        <v>501975.0</v>
+      </c>
+      <c r="Q135" t="n">
+        <v>516323.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B136" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="D136" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="E136" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="F136" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G136" t="n">
-        <v>68.856</v>
+        <v>9055438.0</v>
       </c>
       <c r="H136" t="n">
-        <v>79.804</v>
+        <v>9145544.0</v>
       </c>
       <c r="I136" t="n">
-        <v>62.061</v>
+        <v>9236547.0</v>
       </c>
       <c r="J136" t="n">
-        <v>56.2</v>
+        <v>9328455.0</v>
       </c>
       <c r="K136" t="n">
-        <v>226.4</v>
+        <v>9408766.0</v>
       </c>
       <c r="L136" t="n">
-        <v>199.9</v>
+        <v>1.75E7</v>
       </c>
       <c r="M136" t="n">
-        <v>206.683</v>
+        <v>9765894.0</v>
       </c>
       <c r="N136" t="n">
-        <v>194.71</v>
+        <v>9976332.0</v>
       </c>
       <c r="O136" t="n">
-        <v>206.2</v>
+        <v>2.1804724E7</v>
+      </c>
+      <c r="P136" t="n">
+        <v>2.0577359E7</v>
+      </c>
+      <c r="Q136" t="n">
+        <v>2.2055779E7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B137" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C137" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D137" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="E137" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F137" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G137" t="n">
-        <v>2900.0</v>
+        <v>3563017.0</v>
       </c>
       <c r="H137" t="n">
-        <v>3011.0</v>
+        <v>3598471.0</v>
       </c>
       <c r="I137" t="n">
-        <v>3193.0</v>
+        <v>3364277.0</v>
       </c>
       <c r="J137" t="n">
-        <v>3664.0</v>
+        <v>3670440.0</v>
       </c>
       <c r="K137" t="n">
-        <v>3816.0</v>
+        <v>3706798.0</v>
       </c>
       <c r="L137" t="n">
-        <v>3769.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="M137" t="n">
-        <v>2774.0</v>
+        <v>3801654.0</v>
       </c>
       <c r="N137" t="n">
-        <v>2828.0</v>
+        <v>3845216.0</v>
       </c>
       <c r="O137" t="n">
-        <v>3207.0</v>
+        <v>6779154.0</v>
+      </c>
+      <c r="P137" t="n">
+        <v>7417684.0</v>
+      </c>
+      <c r="Q137" t="n">
+        <v>7339749.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B138" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C138" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="D138" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="E138" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F138" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G138" t="n">
-        <v>464.0</v>
+        <v>471704.0</v>
       </c>
       <c r="H138" t="n">
-        <v>475.0</v>
+        <v>476398.0</v>
       </c>
       <c r="I138" t="n">
-        <v>480.0</v>
+        <v>481138.0</v>
       </c>
       <c r="J138" t="n">
-        <v>478.0</v>
+        <v>485926.0</v>
       </c>
       <c r="K138" t="n">
-        <v>471.0</v>
+        <v>490672.0</v>
       </c>
       <c r="L138" t="n">
-        <v>472.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="M138" t="n">
-        <v>457.0</v>
+        <v>498763.0</v>
       </c>
       <c r="N138" t="n">
-        <v>465.0</v>
+        <v>502232.0</v>
       </c>
       <c r="O138" t="n">
-        <v>470.0</v>
+        <v>2000242.0</v>
+      </c>
+      <c r="P138" t="n">
+        <v>2210197.0</v>
+      </c>
+      <c r="Q138" t="n">
+        <v>2235296.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="B139" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="C139" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="D139" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E139" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F139" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G139" t="n">
-        <v>9036.740431</v>
+        <v>1595114.0</v>
       </c>
       <c r="H139" t="n">
-        <v>9137.682522</v>
+        <v>1630083.0</v>
       </c>
       <c r="I139" t="n">
-        <v>10168.132868679222</v>
+        <v>1524832.0</v>
       </c>
       <c r="J139" t="n">
-        <v>8572.055194708446</v>
+        <v>1170550.2876345057</v>
       </c>
       <c r="K139" t="n">
-        <v>7922.273498189258</v>
+        <v>1063013.3138861682</v>
       </c>
       <c r="L139" t="n">
-        <v>8121.622802279356</v>
+        <v>966516.227990843</v>
       </c>
       <c r="M139" t="n">
-        <v>8046.258798200124</v>
+        <v>1158770.9742977642</v>
       </c>
       <c r="N139" t="n">
-        <v>8859.921678055798</v>
+        <v>890683.8618824045</v>
       </c>
       <c r="O139" t="n">
-        <v>11106.350789383261</v>
+        <v>1072847.0</v>
+      </c>
+      <c r="P139" t="n">
+        <v>1749598.7143022567</v>
+      </c>
+      <c r="Q139" t="n">
+        <v>1650749.095944959</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="B140" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="C140" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="D140" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="E140" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F140" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G140" t="n">
-        <v>2541.033752</v>
+        <v>930969.0</v>
       </c>
       <c r="H140" t="n">
-        <v>2932.326737</v>
+        <v>967857.0</v>
       </c>
       <c r="I140" t="n">
-        <v>2697.2673736454726</v>
+        <v>1005661.0</v>
       </c>
       <c r="J140" t="n">
-        <v>2484.6869512029934</v>
+        <v>1050066.0</v>
       </c>
       <c r="K140" t="n">
-        <v>2585.1570547897613</v>
+        <v>1067688.886029345</v>
       </c>
       <c r="L140" t="n">
-        <v>3003.57379514227</v>
+        <v>211998.36935564922</v>
       </c>
       <c r="M140" t="n">
-        <v>3053.728456392109</v>
+        <v>865440.9130498528</v>
       </c>
       <c r="N140" t="n">
-        <v>3614.1390415983587</v>
+        <v>942941.4670736191</v>
       </c>
       <c r="O140" t="n">
-        <v>4806.211200865865</v>
+        <v>944267.719</v>
+      </c>
+      <c r="P140" t="n">
+        <v>972797.3661998338</v>
+      </c>
+      <c r="Q140" t="n">
+        <v>998863.8174920063</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="C141" t="s">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="D141" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="E141" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F141" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G141" t="n">
-        <v>325.0697702</v>
+        <v>1802207.0</v>
       </c>
       <c r="H141" t="n">
-        <v>382.5089349</v>
+        <v>1847094.0</v>
       </c>
       <c r="I141" t="n">
-        <v>377.2398638284547</v>
+        <v>1924592.0</v>
       </c>
       <c r="J141" t="n">
-        <v>306.4370199673246</v>
+        <v>1656523.4072311008</v>
       </c>
       <c r="K141" t="n">
-        <v>794.2651594227366</v>
+        <v>2022817.2439066335</v>
       </c>
       <c r="L141" t="n">
-        <v>862.9801684465625</v>
+        <v>2082479.0945055718</v>
       </c>
       <c r="M141" t="n">
-        <v>1053.858470927163</v>
+        <v>2648602.0407178476</v>
       </c>
       <c r="N141" t="n">
-        <v>1081.1619341701844</v>
+        <v>2823254.948525604</v>
       </c>
       <c r="O141" t="n">
-        <v>1316.0397144996589</v>
+        <v>3050330.0</v>
+      </c>
+      <c r="P141" t="n">
+        <v>3251752.1761876266</v>
+      </c>
+      <c r="Q141" t="n">
+        <v>3541886.5438832063</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="B142" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="C142" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="D142" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="E142" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F142" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G142" t="n">
-        <v>2578.144332</v>
+        <v>656807.0</v>
       </c>
       <c r="H142" t="n">
-        <v>2653.872837</v>
+        <v>687571.0</v>
       </c>
       <c r="I142" t="n">
-        <v>2770.8160717214073</v>
+        <v>696834.0</v>
       </c>
       <c r="J142" t="n">
-        <v>2974.7914403411646</v>
+        <v>1427506.4290249306</v>
       </c>
       <c r="K142" t="n">
-        <v>3038.31</v>
+        <v>1539755.84816637</v>
       </c>
       <c r="L142" t="n">
-        <v>3121.17</v>
+        <v>1521706.0</v>
       </c>
       <c r="M142" t="n">
-        <v>3368.55</v>
+        <v>1581768.9999999856</v>
       </c>
       <c r="N142" t="n">
-        <v>3916.87</v>
+        <v>1617829.9375927662</v>
       </c>
       <c r="O142" t="n">
-        <v>4176.88</v>
+        <v>1610731.0</v>
+      </c>
+      <c r="P142" t="n">
+        <v>1903102.083367404</v>
+      </c>
+      <c r="Q142" t="n">
+        <v>1922932.5300000003</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="B143" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="C143" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="D143" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E143" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="F143" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="G143"/>
       <c r="H143" t="n">
-        <v>534.8589417</v>
+        <v>781.0</v>
       </c>
       <c r="I143" t="n">
-        <v>530.9440241423977</v>
+        <v>770.5</v>
       </c>
       <c r="J143" t="n">
-        <v>595.7549848166459</v>
+        <v>755.4</v>
       </c>
       <c r="K143" t="n">
-        <v>622.6791968420553</v>
-[...2 lines deleted...]
-        <v>586.8255215948925</v>
+        <v>740.6</v>
+      </c>
+      <c r="L143" t="s">
+        <v>40</v>
       </c>
       <c r="M143" t="n">
-        <v>628.5337903469934</v>
+        <v>900.0</v>
       </c>
       <c r="N143" t="n">
-        <v>611.8635994092729</v>
+        <v>930.0</v>
       </c>
       <c r="O143" t="n">
-        <v>703.3526260836454</v>
+        <v>1130.0</v>
+      </c>
+      <c r="P143" t="n">
+        <v>1107.08757395</v>
+      </c>
+      <c r="Q143" t="n">
+        <v>1250.3662947100001</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="B144" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="C144" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
       <c r="D144" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="E144" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="F144" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="G144" t="n">
-        <v>3.11689578</v>
+        <v>4946.0</v>
       </c>
       <c r="H144" t="n">
-        <v>4.986144032</v>
+        <v>4995.0</v>
       </c>
       <c r="I144" t="n">
-        <v>9.267191171427658</v>
+        <v>5095.0</v>
       </c>
       <c r="J144" t="n">
-        <v>9.743894667127659</v>
+        <v>5145.0</v>
       </c>
       <c r="K144" t="n">
-        <v>31.064803155510646</v>
+        <v>5197.0</v>
       </c>
       <c r="L144" t="n">
-        <v>22.967995212334355</v>
+        <v>5197.0</v>
       </c>
       <c r="M144" t="n">
-        <v>35.94875782733682</v>
+        <v>5247.0</v>
       </c>
       <c r="N144" t="n">
-        <v>32.89391065953697</v>
+        <v>5382.0</v>
       </c>
       <c r="O144" t="n">
-        <v>30.858579249999984</v>
+        <v>6825.0</v>
+      </c>
+      <c r="P144" t="n">
+        <v>7911.0</v>
+      </c>
+      <c r="Q144" t="n">
+        <v>8420.841886</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="B145" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="C145" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="D145" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="E145" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="F145" t="s">
-        <v>108</v>
+        <v>46</v>
       </c>
       <c r="G145" t="n">
-        <v>33.20460284</v>
+        <v>27458.0</v>
       </c>
       <c r="H145" t="n">
-        <v>19.09446786</v>
+        <v>29715.0</v>
       </c>
       <c r="I145" t="n">
-        <v>19.791123568385643</v>
+        <v>24466.0</v>
       </c>
       <c r="J145" t="n">
-        <v>34.73901511284575</v>
+        <v>28043.0</v>
       </c>
       <c r="K145" t="n">
-        <v>83.24884024044678</v>
+        <v>30370.0</v>
       </c>
       <c r="L145" t="n">
-        <v>101.3435386640525</v>
+        <v>30332.0</v>
       </c>
       <c r="M145" t="n">
-        <v>119.03023620367932</v>
+        <v>30257.0</v>
       </c>
       <c r="N145" t="n">
-        <v>118.529198888676</v>
+        <v>30019.0</v>
       </c>
       <c r="O145" t="n">
-        <v>131.7574289574469</v>
+        <v>30099.0</v>
+      </c>
+      <c r="P145" t="n">
+        <v>30117.0</v>
+      </c>
+      <c r="Q145" t="n">
+        <v>30277.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="B146" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="C146" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="D146" t="s">
-        <v>114</v>
+        <v>64</v>
       </c>
       <c r="E146" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="F146" t="s">
-        <v>108</v>
+        <v>46</v>
       </c>
       <c r="G146" t="n">
-        <v>100.1310312</v>
+        <v>9338.0</v>
       </c>
       <c r="H146" t="n">
-        <v>98.19539775</v>
+        <v>9595.0</v>
       </c>
       <c r="I146" t="n">
-        <v>107.07833498325087</v>
+        <v>10054.0</v>
       </c>
       <c r="J146" t="n">
-        <v>103.10779715003082</v>
+        <v>9224.0</v>
       </c>
       <c r="K146" t="n">
-        <v>108.89</v>
+        <v>10944.0</v>
       </c>
       <c r="L146" t="n">
-        <v>108.7</v>
+        <v>10929.0</v>
       </c>
       <c r="M146" t="n">
-        <v>108.64</v>
+        <v>10697.0</v>
       </c>
       <c r="N146" t="n">
-        <v>109.7</v>
+        <v>10764.0</v>
       </c>
       <c r="O146" t="n">
-        <v>114.36</v>
+        <v>10737.0</v>
+      </c>
+      <c r="P146" t="n">
+        <v>10775.0</v>
+      </c>
+      <c r="Q146" t="n">
+        <v>10815.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="B147" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="C147" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="D147" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E147" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="F147" t="s">
-        <v>108</v>
-[...17 lines deleted...]
-        <v>1505.5770533159944</v>
+        <v>56</v>
+      </c>
+      <c r="G147"/>
+      <c r="H147" t="s">
+        <v>40</v>
+      </c>
+      <c r="I147" t="s">
+        <v>40</v>
+      </c>
+      <c r="J147" t="s">
+        <v>40</v>
+      </c>
+      <c r="K147" t="s">
+        <v>40</v>
+      </c>
+      <c r="L147" t="s">
+        <v>40</v>
       </c>
       <c r="M147" t="n">
-        <v>1990.2009050715183</v>
+        <v>165.0</v>
       </c>
       <c r="N147" t="n">
-        <v>2426.4169518855683</v>
+        <v>178.0</v>
       </c>
       <c r="O147" t="n">
-        <v>2424.476894668399</v>
+        <v>265.0</v>
+      </c>
+      <c r="P147" t="n">
+        <v>270.0</v>
+      </c>
+      <c r="Q147" t="n">
+        <v>274.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="B148" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="C148" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D148" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="E148" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="F148" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="G148" t="n">
-        <v>239.3077529</v>
+        <v>12214.76862</v>
       </c>
       <c r="H148" t="n">
-        <v>264.9976411</v>
+        <v>12153.84155</v>
       </c>
       <c r="I148" t="n">
-        <v>237.80419765929759</v>
+        <v>11271.818624266667</v>
       </c>
       <c r="J148" t="n">
-        <v>232.71687906371912</v>
+        <v>11575.103135200012</v>
       </c>
       <c r="K148" t="n">
-        <v>274.7161534460338</v>
+        <v>12050.840950399994</v>
       </c>
       <c r="L148" t="n">
-        <v>298.9544837451235</v>
+        <v>11669.972767466652</v>
       </c>
       <c r="M148" t="n">
-        <v>375.5947048114436</v>
+        <v>12819.822876799988</v>
       </c>
       <c r="N148" t="n">
-        <v>455.4615448634587</v>
+        <v>13039.023359466682</v>
       </c>
       <c r="O148" t="n">
-        <v>501.53457737321276</v>
+        <v>17367.08328053335</v>
+      </c>
+      <c r="P148" t="n">
+        <v>15911.008812266677</v>
+      </c>
+      <c r="Q148" t="n">
+        <v>16999.398465066697</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="B149" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="C149" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="D149" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E149" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="F149" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="G149" t="n">
-        <v>352.4296697</v>
+        <v>746.0705989</v>
       </c>
       <c r="H149" t="n">
-        <v>357.8046372</v>
+        <v>705.9466235</v>
       </c>
       <c r="I149" t="n">
-        <v>346.5341716514953</v>
+        <v>652.3769818666667</v>
       </c>
       <c r="J149" t="n">
-        <v>366.08401040312094</v>
+        <v>629.7288103999995</v>
       </c>
       <c r="K149" t="n">
-        <v>338.9525175552666</v>
+        <v>698.0635869333338</v>
       </c>
       <c r="L149" t="n">
-        <v>344.21752405721713</v>
+        <v>784.9182746666671</v>
       </c>
       <c r="M149" t="n">
-        <v>339.2082392717815</v>
+        <v>826.6530589333335</v>
       </c>
       <c r="N149" t="n">
-        <v>365.2779479843954</v>
+        <v>1058.0156978666669</v>
       </c>
       <c r="O149" t="n">
-        <v>446.6909076723016</v>
+        <v>1211.7571722666676</v>
+      </c>
+      <c r="P149" t="n">
+        <v>1449.0258834666665</v>
+      </c>
+      <c r="Q149" t="n">
+        <v>1602.5975229333324</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="B150" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="C150" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="D150" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="E150" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="F150" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="G150" t="n">
-        <v>1031.497858</v>
+        <v>746.2105581</v>
       </c>
       <c r="H150" t="n">
-        <v>1361.431268</v>
+        <v>847.8313571</v>
       </c>
       <c r="I150" t="n">
-        <v>1491.6070203149175</v>
+        <v>876.9063795</v>
       </c>
       <c r="J150" t="n">
-        <v>1604.571270598849</v>
+        <v>815.9636381333332</v>
       </c>
       <c r="K150" t="n">
-        <v>1692.43</v>
+        <v>692.1615442666666</v>
       </c>
       <c r="L150" t="n">
-        <v>1756.55</v>
+        <v>748.6791296000001</v>
       </c>
       <c r="M150" t="n">
-        <v>1874.46</v>
+        <v>705.6219597333331</v>
       </c>
       <c r="N150" t="n">
-        <v>2088.96</v>
+        <v>805.1563970666666</v>
       </c>
       <c r="O150" t="n">
-        <v>2346.97</v>
+        <v>975.9600416000001</v>
+      </c>
+      <c r="P150" t="n">
+        <v>945.5264562666662</v>
+      </c>
+      <c r="Q150" t="n">
+        <v>1011.6929245333333</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="B151" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C151" t="s">
         <v>105</v>
       </c>
       <c r="D151" t="s">
         <v>106</v>
       </c>
       <c r="E151" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="F151" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="G151" t="n">
-        <v>2139.494199</v>
+        <v>16843.73333</v>
       </c>
       <c r="H151" t="n">
-        <v>2203.776516</v>
+        <v>17137.86667</v>
       </c>
       <c r="I151" t="n">
-        <v>1961.6948735769126</v>
+        <v>17320.595986872</v>
       </c>
       <c r="J151" t="n">
-        <v>2115.2636591396094</v>
+        <v>17410.713878025534</v>
       </c>
       <c r="K151" t="n">
-        <v>2303.8472454974776</v>
+        <v>21009.01</v>
       </c>
       <c r="L151" t="n">
-        <v>1771.071429</v>
+        <v>21812.0</v>
       </c>
       <c r="M151" t="n">
-        <v>2360.3487868775933</v>
+        <v>22697.0</v>
       </c>
       <c r="N151" t="n">
-        <v>2338.1686513725</v>
+        <v>24057.0</v>
       </c>
       <c r="O151" t="n">
-        <v>2584.4461387755146</v>
+        <v>27443.0</v>
+      </c>
+      <c r="P151" t="n">
+        <v>29949.0</v>
+      </c>
+      <c r="Q151" t="n">
+        <v>31438.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="B152" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C152" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D152" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E152" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F152" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G152" t="n">
-        <v>76.94866557</v>
+        <v>23870.0</v>
       </c>
       <c r="H152" t="n">
-        <v>73.9234472</v>
+        <v>38770.0</v>
       </c>
       <c r="I152" t="n">
-        <v>59.854335451416446</v>
+        <v>40280.0</v>
       </c>
       <c r="J152" t="n">
-        <v>138.48063293225644</v>
+        <v>55000.0</v>
       </c>
       <c r="K152" t="n">
-        <v>136.75161454848944</v>
+        <v>72312.0</v>
       </c>
       <c r="L152" t="n">
-        <v>146.570382</v>
+        <v>75330.0</v>
       </c>
       <c r="M152" t="n">
-        <v>28.93136320849835</v>
+        <v>100000.0</v>
       </c>
       <c r="N152" t="n">
-        <v>22.308085797639556</v>
+        <v>113902.0</v>
       </c>
       <c r="O152" t="n">
-        <v>31.54269387755101</v>
+        <v>120495.0</v>
+      </c>
+      <c r="P152" t="n">
+        <v>139949.0</v>
+      </c>
+      <c r="Q152" t="n">
+        <v>161583.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="B153" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C153" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D153" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E153" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="F153" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="G153" t="n">
-        <v>120.7204712</v>
+        <v>67.995</v>
       </c>
       <c r="H153" t="n">
-        <v>129.2085194</v>
+        <v>64.882</v>
       </c>
       <c r="I153" t="n">
-        <v>140.45324662430502</v>
+        <v>66.538</v>
       </c>
       <c r="J153" t="n">
-        <v>149.78319762650412</v>
+        <v>66.401</v>
       </c>
       <c r="K153" t="n">
-        <v>145.17462956461847</v>
+        <v>68.003</v>
       </c>
       <c r="L153" t="n">
-        <v>142.98513223747258</v>
+        <v>66.2</v>
       </c>
       <c r="M153" t="n">
-        <v>114.35616219159654</v>
+        <v>64.7</v>
       </c>
       <c r="N153" t="n">
-        <v>103.26820381912208</v>
+        <v>63.4</v>
       </c>
       <c r="O153" t="n">
-        <v>127.42452244897962</v>
+        <v>64.3</v>
+      </c>
+      <c r="P153" t="n">
+        <v>74.7</v>
+      </c>
+      <c r="Q153" t="n">
+        <v>85.3</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="B154" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C154" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D154" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E154" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F154" t="s">
-        <v>108</v>
-[...17 lines deleted...]
-        <v>521.77</v>
+        <v>52</v>
+      </c>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>40</v>
+      </c>
+      <c r="I154" t="s">
+        <v>40</v>
+      </c>
+      <c r="J154" t="s">
+        <v>40</v>
+      </c>
+      <c r="K154" t="s">
+        <v>40</v>
+      </c>
+      <c r="L154" t="s">
+        <v>40</v>
       </c>
       <c r="M154" t="n">
-        <v>551.11</v>
+        <v>584125.3676949369</v>
       </c>
       <c r="N154" t="n">
-        <v>701.74</v>
+        <v>613106.4012364878</v>
       </c>
       <c r="O154" t="n">
-        <v>738.52</v>
+        <v>677551.0</v>
+      </c>
+      <c r="P154" t="n">
+        <v>720780.151735928</v>
+      </c>
+      <c r="Q154" t="n">
+        <v>797096.7148478061</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="B155" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C155" t="s">
         <v>113</v>
       </c>
       <c r="D155" t="s">
         <v>114</v>
       </c>
       <c r="E155" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="F155" t="s">
-        <v>108</v>
-[...14 lines deleted...]
-        <v>26867.04</v>
+        <v>116</v>
+      </c>
+      <c r="G155"/>
+      <c r="H155" t="s">
+        <v>40</v>
+      </c>
+      <c r="I155" t="s">
+        <v>40</v>
+      </c>
+      <c r="J155" t="s">
+        <v>40</v>
+      </c>
+      <c r="K155" t="s">
+        <v>40</v>
       </c>
       <c r="L155" t="n">
-        <v>27430.12</v>
+        <v>2.4538473007679693</v>
       </c>
       <c r="M155" t="n">
-        <v>28128.3</v>
+        <v>2.9555687199677196</v>
       </c>
       <c r="N155" t="n">
-        <v>30738.43</v>
+        <v>2.448129255623577</v>
       </c>
       <c r="O155" t="n">
-        <v>34641.75</v>
+        <v>2.214793020768836</v>
+      </c>
+      <c r="P155" t="n">
+        <v>2.45769137765212</v>
+      </c>
+      <c r="Q155" t="n">
+        <v>2.5357319613040237</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="B156" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="C156" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="D156" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="E156" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="F156" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="G156" t="n">
-        <v>3608.54904773</v>
+        <v>65.0</v>
       </c>
       <c r="H156" t="n">
-        <v>3984.504279791</v>
+        <v>65.0</v>
       </c>
       <c r="I156" t="n">
-        <v>3661.2533688780727</v>
+        <v>65.0</v>
       </c>
       <c r="J156" t="n">
-        <v>3499.9841531845027</v>
+        <v>65.0</v>
       </c>
       <c r="K156" t="n">
-        <v>3732.6801188302716</v>
+        <v>65.0</v>
       </c>
       <c r="L156" t="n">
-        <v>4263.598107326834</v>
+        <v>65.0</v>
       </c>
       <c r="M156" t="n">
-        <v>4329.551976551568</v>
+        <v>65.0</v>
       </c>
       <c r="N156" t="n">
-        <v>5196.8281038351115</v>
+        <v>65.0</v>
       </c>
       <c r="O156" t="n">
-        <v>6596.989580099505</v>
+        <v>65.0</v>
+      </c>
+      <c r="P156" t="n">
+        <v>65.0</v>
+      </c>
+      <c r="Q156" t="n">
+        <v>65.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="B157" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="C157" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="D157" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="E157" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="F157" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="G157" t="n">
-        <v>26354.4052918</v>
+        <v>11.38</v>
       </c>
       <c r="H157" t="n">
-        <v>26486.120562699994</v>
+        <v>11.81</v>
       </c>
       <c r="I157" t="n">
-        <v>26476.241295112293</v>
+        <v>11.0</v>
       </c>
       <c r="J157" t="n">
-        <v>25427.93370708506</v>
+        <v>11.59</v>
       </c>
       <c r="K157" t="n">
-        <v>25875.778787989428</v>
+        <v>13.2</v>
       </c>
       <c r="L157" t="n">
-        <v>25131.367343059097</v>
+        <v>12.9</v>
       </c>
       <c r="M157" t="n">
-        <v>27310.604731865446</v>
+        <v>13.6</v>
       </c>
       <c r="N157" t="n">
-        <v>28675.4503899857</v>
+        <v>13.430200000000001</v>
       </c>
       <c r="O157" t="n">
-        <v>35982.29018064197</v>
+        <v>12.1</v>
+      </c>
+      <c r="P157" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="Q157" t="n">
+        <v>11.6</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="B158" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="C158" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="D158" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="E158" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="F158" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="G158" t="n">
-        <v>1585.181538463</v>
+        <v>3464.74</v>
       </c>
       <c r="H158" t="n">
-        <v>1746.86168279</v>
+        <v>3464.74</v>
       </c>
       <c r="I158" t="n">
-        <v>1773.1563579253877</v>
+        <v>3464.9199999999996</v>
       </c>
       <c r="J158" t="n">
-        <v>1679.9756144299415</v>
+        <v>3464.9199999999996</v>
       </c>
       <c r="K158" t="n">
-        <v>2054.3160888574275</v>
+        <v>3463.8</v>
       </c>
       <c r="L158" t="n">
-        <v>2176.3289144448654</v>
+        <v>3463.62</v>
       </c>
       <c r="M158" t="n">
-        <v>2311.588952083231</v>
+        <v>3463.62</v>
       </c>
       <c r="N158" t="n">
-        <v>2454.523740904502</v>
+        <v>3866.17</v>
       </c>
       <c r="O158" t="n">
-        <v>2974.1402910852553</v>
+        <v>3866.17</v>
+      </c>
+      <c r="P158" t="n">
+        <v>3866.5</v>
+      </c>
+      <c r="Q158" t="n">
+        <v>3702.36</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B159" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="C159" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D159" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="E159" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="F159" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="G159" t="n">
-        <v>12214.76862</v>
+        <v>22277.0</v>
       </c>
       <c r="H159" t="n">
-        <v>12153.84155</v>
+        <v>26067.0</v>
       </c>
       <c r="I159" t="n">
-        <v>11271.818624266667</v>
+        <v>27909.0</v>
       </c>
       <c r="J159" t="n">
-        <v>11575.103135200012</v>
+        <v>24985.0</v>
       </c>
       <c r="K159" t="n">
-        <v>12050.840950399994</v>
+        <v>38165.0</v>
       </c>
       <c r="L159" t="n">
-        <v>11669.972767466652</v>
+        <v>43061.0</v>
       </c>
       <c r="M159" t="n">
-        <v>12819.822876799988</v>
+        <v>45958.0</v>
       </c>
       <c r="N159" t="n">
-        <v>13039.023359466682</v>
+        <v>46594.0</v>
       </c>
       <c r="O159" t="n">
-        <v>17367.08328053335</v>
+        <v>41575.0</v>
+      </c>
+      <c r="P159" t="n">
+        <v>48663.0</v>
+      </c>
+      <c r="Q159" t="n">
+        <v>46404.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B160" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="C160" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="D160" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="E160" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="F160" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="G160" t="n">
-        <v>746.0705989</v>
+        <v>545446.0</v>
       </c>
       <c r="H160" t="n">
-        <v>705.9466235</v>
+        <v>685418.0</v>
       </c>
       <c r="I160" t="n">
-        <v>652.3769818666667</v>
+        <v>822831.0</v>
       </c>
       <c r="J160" t="n">
-        <v>629.7288103999995</v>
+        <v>932472.0</v>
       </c>
       <c r="K160" t="n">
-        <v>698.0635869333338</v>
+        <v>994858.0</v>
       </c>
       <c r="L160" t="n">
-        <v>784.9182746666671</v>
+        <v>1009006.0</v>
       </c>
       <c r="M160" t="n">
-        <v>825.9585245333336</v>
+        <v>1115293.0</v>
       </c>
       <c r="N160" t="n">
-        <v>1058.0156978666669</v>
+        <v>1155578.0</v>
       </c>
       <c r="O160" t="n">
-        <v>1211.7571722666676</v>
+        <v>813941.0</v>
+      </c>
+      <c r="P160" t="n">
+        <v>198626.0</v>
+      </c>
+      <c r="Q160" t="n">
+        <v>158692.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B161" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="C161" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D161" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="E161" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="F161" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="G161" t="n">
-        <v>746.2105581</v>
+        <v>267202.0</v>
       </c>
       <c r="H161" t="n">
-        <v>847.8313571</v>
+        <v>324461.0</v>
       </c>
       <c r="I161" t="n">
-        <v>876.9063795</v>
+        <v>363568.0</v>
       </c>
       <c r="J161" t="n">
-        <v>815.9636381333332</v>
+        <v>382423.0</v>
       </c>
       <c r="K161" t="n">
-        <v>692.1615442666666</v>
+        <v>409840.0</v>
       </c>
       <c r="L161" t="n">
-        <v>724.5144656000001</v>
+        <v>441279.0</v>
       </c>
       <c r="M161" t="n">
-        <v>683.9193639999999</v>
+        <v>464980.0</v>
       </c>
       <c r="N161" t="n">
-        <v>785.6524373333333</v>
+        <v>476902.0</v>
       </c>
       <c r="O161" t="n">
-        <v>951.9899232</v>
+        <v>358137.0</v>
+      </c>
+      <c r="P161" t="n">
+        <v>84329.0</v>
+      </c>
+      <c r="Q161" t="n">
+        <v>79413.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B162" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="C162" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="D162" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="E162" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="F162" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="G162" t="n">
-        <v>16843.73333</v>
+        <v>77417.0</v>
       </c>
       <c r="H162" t="n">
-        <v>17137.86667</v>
+        <v>84825.0</v>
       </c>
       <c r="I162" t="n">
-        <v>17320.595986872</v>
+        <v>91195.0</v>
       </c>
       <c r="J162" t="n">
-        <v>17410.713878025534</v>
+        <v>105387.0</v>
       </c>
       <c r="K162" t="n">
-        <v>21009.01</v>
+        <v>126029.0</v>
       </c>
       <c r="L162" t="n">
-        <v>21463.36</v>
+        <v>131080.0</v>
       </c>
       <c r="M162" t="n">
-        <v>21736.35</v>
+        <v>135385.0</v>
       </c>
       <c r="N162" t="n">
-        <v>23385.13</v>
+        <v>150565.0</v>
       </c>
       <c r="O162" t="n">
-        <v>26660.29</v>
+        <v>106972.0</v>
+      </c>
+      <c r="P162" t="n">
+        <v>10402.0</v>
+      </c>
+      <c r="Q162" t="n">
+        <v>11205.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="B163" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C163" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="D163" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="E163" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="F163" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="G163" t="n">
-        <v>998.1785502</v>
+        <v>2006.0</v>
       </c>
       <c r="H163" t="n">
-        <v>1045.2278</v>
+        <v>8349.0</v>
       </c>
       <c r="I163" t="n">
-        <v>1091.127773107694</v>
+        <v>8697.0</v>
       </c>
       <c r="J163" t="n">
-        <v>1241.6815472645603</v>
+        <v>7333.0</v>
       </c>
       <c r="K163" t="n">
-        <v>1556.0484458252731</v>
+        <v>8325.0</v>
       </c>
       <c r="L163" t="n">
-        <v>1476.2977694022</v>
+        <v>9731.0</v>
       </c>
       <c r="M163" t="n">
-        <v>1465.4395745692307</v>
+        <v>10936.0</v>
       </c>
       <c r="N163" t="n">
-        <v>1400.0561497958788</v>
+        <v>12467.0</v>
       </c>
       <c r="O163" t="n">
-        <v>1796.5804511978017</v>
+        <v>18430.0</v>
+      </c>
+      <c r="P163" t="n">
+        <v>3443.0</v>
+      </c>
+      <c r="Q163" t="n">
+        <v>2959.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="B164" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C164" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="D164" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="E164" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F164" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G164" t="n">
-        <v>2.07138258</v>
+        <v>2455.0</v>
       </c>
       <c r="H164" t="n">
-        <v>2.323686959</v>
+        <v>1614.0</v>
       </c>
       <c r="I164" t="n">
-        <v>4.68328908379121</v>
+        <v>1377.0</v>
       </c>
       <c r="J164" t="n">
-        <v>4.626984918406593</v>
+        <v>1377.0</v>
       </c>
       <c r="K164" t="n">
-        <v>6.926905957142859</v>
+        <v>2309.0</v>
       </c>
       <c r="L164" t="n">
-        <v>6.6131765604395625</v>
+        <v>1011.0</v>
       </c>
       <c r="M164" t="n">
-        <v>8.695635378846152</v>
+        <v>1503.0</v>
       </c>
       <c r="N164" t="n">
-        <v>14.009823049450546</v>
+        <v>3305.6</v>
       </c>
       <c r="O164" t="n">
-        <v>15.08535646620879</v>
+        <v>1194.0</v>
+      </c>
+      <c r="P164" t="n">
+        <v>2209.1</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="B165" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C165" t="s">
-        <v>111</v>
+        <v>75</v>
       </c>
       <c r="D165" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="E165" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F165" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G165" t="n">
-        <v>7.546466423</v>
+        <v>762.0</v>
       </c>
       <c r="H165" t="n">
-        <v>10.41376633</v>
+        <v>744.0</v>
       </c>
       <c r="I165" t="n">
-        <v>12.231572752747253</v>
+        <v>971.0</v>
       </c>
       <c r="J165" t="n">
-        <v>6.968733186813187</v>
+        <v>862.0</v>
       </c>
       <c r="K165" t="n">
-        <v>0.5133978076923077</v>
+        <v>264.0</v>
       </c>
       <c r="L165" t="n">
-        <v>0.2880854395604395</v>
+        <v>557.0</v>
       </c>
       <c r="M165" t="n">
-        <v>1.2164794890109891</v>
+        <v>307.0</v>
       </c>
       <c r="N165" t="n">
-        <v>0.6340187087912087</v>
+        <v>1216.7400000000052</v>
       </c>
       <c r="O165" t="n">
-        <v>0.23779430686813186</v>
+        <v>1066.0</v>
+      </c>
+      <c r="P165" t="n">
+        <v>1777.3</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="B166" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C166" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="D166" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="E166" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="F166" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="G166" t="n">
-        <v>241.6301786</v>
+        <v>33836.0</v>
       </c>
       <c r="H166" t="n">
-        <v>260.9162967</v>
+        <v>36840.0</v>
       </c>
       <c r="I166" t="n">
-        <v>278.99340115287663</v>
+        <v>31733.0</v>
       </c>
       <c r="J166" t="n">
-        <v>345.9467217032967</v>
+        <v>33109.0</v>
       </c>
       <c r="K166" t="n">
-        <v>400.14</v>
+        <v>44092.0</v>
       </c>
       <c r="L166" t="n">
-        <v>458.57</v>
+        <v>40244.0</v>
       </c>
       <c r="M166" t="n">
-        <v>489.19</v>
+        <v>42924.0</v>
       </c>
       <c r="N166" t="n">
-        <v>536.03</v>
+        <v>34618.49999999999</v>
       </c>
       <c r="O166" t="n">
-        <v>604.73</v>
+        <v>32512.0</v>
+      </c>
+      <c r="P166" t="n">
+        <v>19463.3</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="B167" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="C167" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="D167" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
       <c r="E167" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F167" t="s">
-        <v>37</v>
-[...15 lines deleted...]
-        <v>38</v>
+        <v>52</v>
+      </c>
+      <c r="G167" t="n">
+        <v>27482.0</v>
+      </c>
+      <c r="H167" t="n">
+        <v>27596.0</v>
+      </c>
+      <c r="I167" t="n">
+        <v>28877.0</v>
+      </c>
+      <c r="J167" t="n">
+        <v>28096.0</v>
+      </c>
+      <c r="K167" t="n">
+        <v>29012.0</v>
+      </c>
+      <c r="L167" t="n">
+        <v>25843.0</v>
       </c>
       <c r="M167" t="n">
-        <v>3048.0</v>
+        <v>26607.0</v>
       </c>
       <c r="N167" t="n">
-        <v>2627.5</v>
+        <v>28716.7</v>
       </c>
       <c r="O167" t="n">
-        <v>3526.5</v>
+        <v>33886.0</v>
+      </c>
+      <c r="P167" t="n">
+        <v>35546.8</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="B168" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="C168" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="D168" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="E168" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F168" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G168"/>
       <c r="H168" t="n">
-        <v>15.0</v>
+        <v>35.0</v>
       </c>
       <c r="I168" t="n">
-        <v>17.5</v>
+        <v>29.0</v>
       </c>
       <c r="J168" t="n">
-        <v>23.0</v>
+        <v>27.0</v>
       </c>
       <c r="K168" t="n">
-        <v>27.0</v>
+        <v>33.0</v>
       </c>
       <c r="L168" t="n">
-        <v>54.5</v>
+        <v>41.0</v>
       </c>
       <c r="M168" t="n">
-        <v>31.0</v>
-[...5 lines deleted...]
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B169" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="C169" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="D169" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="E169" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F169" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G169"/>
       <c r="H169" t="n">
-        <v>38770.0</v>
+        <v>186.0</v>
       </c>
       <c r="I169" t="n">
-        <v>40280.0</v>
+        <v>171.0</v>
       </c>
       <c r="J169" t="n">
-        <v>55000.0</v>
+        <v>190.0</v>
       </c>
       <c r="K169" t="n">
-        <v>72312.0</v>
+        <v>194.0</v>
       </c>
       <c r="L169" t="n">
-        <v>75330.0</v>
+        <v>196.0</v>
       </c>
       <c r="M169" t="n">
-        <v>100000.0</v>
-[...5 lines deleted...]
-        <v>120495.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="B170" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="C170" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="D170" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="E170" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F170" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="G170" t="n">
-        <v>282.0</v>
+        <v>6.72</v>
       </c>
       <c r="H170" t="n">
-        <v>170.0</v>
+        <v>8.014</v>
       </c>
       <c r="I170" t="n">
-        <v>103.0</v>
+        <v>8.406</v>
       </c>
       <c r="J170" t="n">
-        <v>77.0</v>
+        <v>9.599</v>
       </c>
       <c r="K170" t="n">
-        <v>451.0</v>
+        <v>9.828</v>
       </c>
       <c r="L170" t="n">
-        <v>1054.0</v>
+        <v>10.093</v>
       </c>
       <c r="M170" t="n">
-        <v>1307.0</v>
+        <v>10.857</v>
       </c>
       <c r="N170" t="n">
-        <v>1703.0</v>
+        <v>11.069</v>
       </c>
       <c r="O170" t="n">
-        <v>3468.0</v>
+        <v>11.227</v>
+      </c>
+      <c r="P170" t="n">
+        <v>10.615</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="B171" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C171" t="s">
-        <v>115</v>
+        <v>53</v>
       </c>
       <c r="D171" t="s">
-        <v>116</v>
+        <v>54</v>
       </c>
       <c r="E171" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F171" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="G171" t="n">
-        <v>10.0</v>
+        <v>8.006</v>
       </c>
       <c r="H171" t="n">
-        <v>10.0</v>
+        <v>8.527</v>
       </c>
       <c r="I171" t="n">
-        <v>10.0</v>
+        <v>17.582</v>
       </c>
       <c r="J171" t="n">
-        <v>10.0</v>
+        <v>15.2</v>
       </c>
       <c r="K171" t="n">
-        <v>10.0</v>
+        <v>26.2</v>
       </c>
       <c r="L171" t="n">
-        <v>22.0</v>
+        <v>26.8</v>
       </c>
       <c r="M171" t="n">
-        <v>67.0</v>
+        <v>35.267</v>
       </c>
       <c r="N171" t="n">
-        <v>113.0</v>
+        <v>27.667</v>
       </c>
       <c r="O171" t="n">
-        <v>98.0</v>
+        <v>28.482</v>
+      </c>
+      <c r="P171" t="n">
+        <v>23.047</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="B172" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="C172" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="D172" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="E172" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="F172" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G172" t="n">
-        <v>300.0</v>
+        <v>4.338</v>
       </c>
       <c r="H172" t="n">
-        <v>262.0</v>
+        <v>4.522</v>
       </c>
       <c r="I172" t="n">
-        <v>196.0</v>
+        <v>4.962</v>
       </c>
       <c r="J172" t="n">
-        <v>192.0</v>
+        <v>5.8</v>
       </c>
       <c r="K172" t="n">
-        <v>197.0</v>
+        <v>8.4</v>
       </c>
       <c r="L172" t="n">
-        <v>458.1</v>
+        <v>7.9</v>
+      </c>
+      <c r="M172" t="n">
+        <v>9.358</v>
+      </c>
+      <c r="N172" t="n">
+        <v>11.134</v>
+      </c>
+      <c r="O172" t="n">
+        <v>12.453</v>
+      </c>
+      <c r="P172" t="n">
+        <v>12.798</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="B173" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="C173" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="D173" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="E173" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="F173" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="G173" t="n">
-        <v>73.0</v>
+        <v>68.856</v>
       </c>
       <c r="H173" t="n">
-        <v>74.1</v>
+        <v>79.804</v>
       </c>
       <c r="I173" t="n">
-        <v>73.3</v>
+        <v>62.061</v>
       </c>
       <c r="J173" t="n">
-        <v>75.3</v>
+        <v>56.2</v>
       </c>
       <c r="K173" t="n">
-        <v>75.6</v>
+        <v>226.4</v>
       </c>
       <c r="L173" t="n">
-        <v>72.117</v>
+        <v>199.9</v>
       </c>
       <c r="M173" t="n">
-        <v>71.4</v>
+        <v>206.683</v>
       </c>
       <c r="N173" t="n">
-        <v>67.9441</v>
+        <v>194.71</v>
       </c>
       <c r="O173" t="n">
-        <v>65.5099</v>
+        <v>206.214</v>
+      </c>
+      <c r="P173" t="n">
+        <v>197.526</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="B174" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="C174" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="D174" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="E174" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F174" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G174" t="n">
-        <v>15.9</v>
+        <v>2900.0</v>
       </c>
       <c r="H174" t="n">
-        <v>17.0</v>
+        <v>3011.0</v>
       </c>
       <c r="I174" t="n">
-        <v>15.0</v>
+        <v>3193.0</v>
       </c>
       <c r="J174" t="n">
-        <v>20.0</v>
+        <v>3664.0</v>
       </c>
       <c r="K174" t="n">
-        <v>21.0</v>
+        <v>3816.0</v>
       </c>
       <c r="L174" t="n">
-        <v>18.28013649</v>
+        <v>3769.0</v>
       </c>
       <c r="M174" t="n">
-        <v>17.2</v>
+        <v>2774.0</v>
       </c>
       <c r="N174" t="n">
-        <v>13.0</v>
+        <v>2828.0</v>
       </c>
       <c r="O174" t="n">
-        <v>20.0</v>
+        <v>3207.0</v>
+      </c>
+      <c r="P174" t="n">
+        <v>3185.0</v>
+      </c>
+      <c r="Q174" t="n">
+        <v>3256.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B175" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="C175" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="D175" t="s">
-        <v>118</v>
+        <v>64</v>
       </c>
       <c r="E175" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F175" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G175" t="n">
-        <v>67.995</v>
+        <v>464.0</v>
       </c>
       <c r="H175" t="n">
-        <v>64.882</v>
+        <v>475.0</v>
       </c>
       <c r="I175" t="n">
-        <v>66.538</v>
+        <v>480.0</v>
       </c>
       <c r="J175" t="n">
-        <v>66.401</v>
+        <v>478.0</v>
       </c>
       <c r="K175" t="n">
-        <v>68.003</v>
+        <v>471.0</v>
       </c>
       <c r="L175" t="n">
-        <v>66.2</v>
+        <v>472.0</v>
       </c>
       <c r="M175" t="n">
-        <v>65.6</v>
+        <v>457.0</v>
       </c>
       <c r="N175" t="n">
-        <v>63.3</v>
+        <v>465.0</v>
       </c>
       <c r="O175" t="n">
-        <v>64.26371981927288</v>
+        <v>470.0</v>
+      </c>
+      <c r="P175" t="n">
+        <v>467.0</v>
+      </c>
+      <c r="Q175" t="n">
+        <v>473.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="B176" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="C176" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D176" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="E176" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F176" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="G176" t="n">
-        <v>211.033</v>
+        <v>998.1785502</v>
       </c>
       <c r="H176" t="n">
-        <v>257.001</v>
+        <v>1045.2278</v>
       </c>
       <c r="I176" t="n">
-        <v>279.507</v>
+        <v>1091.127773107694</v>
       </c>
       <c r="J176" t="n">
-        <v>347.464</v>
+        <v>1241.6815472645603</v>
       </c>
       <c r="K176" t="n">
-        <v>553.4</v>
+        <v>1556.0484458252731</v>
       </c>
       <c r="L176" t="n">
-        <v>580.2</v>
+        <v>1476.2977694022</v>
       </c>
       <c r="M176" t="n">
-        <v>840.4</v>
+        <v>1465.4395745692307</v>
       </c>
       <c r="N176" t="n">
-        <v>922.1</v>
+        <v>1400.0561497958788</v>
       </c>
       <c r="O176" t="n">
-        <v>745.178</v>
+        <v>1796.5804511978017</v>
+      </c>
+      <c r="P176" t="n">
+        <v>1676.3994463799465</v>
+      </c>
+      <c r="Q176" t="n">
+        <v>1782.557536464835</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="B177" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C177" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D177" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="E177" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F177" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="G177" t="n">
-        <v>16.2</v>
+        <v>2.07138258</v>
       </c>
       <c r="H177" t="n">
-        <v>15.2</v>
+        <v>2.323686959</v>
       </c>
       <c r="I177" t="n">
-        <v>14.5</v>
+        <v>4.68328908379121</v>
       </c>
       <c r="J177" t="n">
-        <v>15.4</v>
+        <v>4.626984918406593</v>
       </c>
       <c r="K177" t="n">
-        <v>14.7</v>
+        <v>6.926905957142859</v>
       </c>
       <c r="L177" t="n">
-        <v>17.1</v>
+        <v>6.6131765604395625</v>
       </c>
       <c r="M177" t="n">
-        <v>15.1</v>
+        <v>8.695635378846152</v>
       </c>
       <c r="N177" t="n">
-        <v>16.6</v>
+        <v>14.009823049450546</v>
       </c>
       <c r="O177" t="n">
-        <v>18.4</v>
+        <v>15.08535646620879</v>
+      </c>
+      <c r="P177" t="n">
+        <v>13.901282008791211</v>
+      </c>
+      <c r="Q177" t="n">
+        <v>15.454755526373626</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="B178" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="C178" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="D178" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="E178" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F178" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="G178" t="n">
-        <v>4.2</v>
+        <v>7.546466423</v>
       </c>
       <c r="H178" t="n">
-        <v>4.3</v>
+        <v>10.41376633</v>
       </c>
       <c r="I178" t="n">
-        <v>5.5</v>
+        <v>12.231572752747253</v>
       </c>
       <c r="J178" t="n">
-        <v>3.9</v>
+        <v>6.968733186813187</v>
       </c>
       <c r="K178" t="n">
-        <v>2.9</v>
+        <v>0.5133978076923077</v>
       </c>
       <c r="L178" t="n">
-        <v>3.0</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>0.2880854395604395</v>
+      </c>
+      <c r="M178" t="n">
+        <v>1.2164794890109891</v>
+      </c>
+      <c r="N178" t="n">
+        <v>0.6340187087912087</v>
       </c>
       <c r="O178" t="n">
-        <v>2.0</v>
+        <v>0.3967978096153846</v>
+      </c>
+      <c r="P178" t="n">
+        <v>2.021881541208791</v>
+      </c>
+      <c r="Q178" t="n">
+        <v>4.138272162087913</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
+        <v>119</v>
+      </c>
+      <c r="B179" t="s">
+        <v>120</v>
+      </c>
+      <c r="C179" t="s">
+        <v>105</v>
+      </c>
+      <c r="D179" t="s">
+        <v>106</v>
+      </c>
+      <c r="E179" t="s">
         <v>99</v>
       </c>
-      <c r="B179" t="s">
+      <c r="F179" t="s">
         <v>100</v>
       </c>
-      <c r="C179" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G179" t="n">
-        <v>388.328</v>
+        <v>241.6301786</v>
       </c>
       <c r="H179" t="n">
-        <v>432.48299999999995</v>
+        <v>260.9162967</v>
       </c>
       <c r="I179" t="n">
-        <v>454.345</v>
+        <v>278.99340115287663</v>
       </c>
       <c r="J179" t="n">
-        <v>528.4649999999999</v>
+        <v>345.9467217032967</v>
       </c>
       <c r="K179" t="n">
-        <v>735.603</v>
+        <v>400.14</v>
       </c>
       <c r="L179" t="n">
-        <v>756.8971364900001</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>459.0</v>
+      </c>
+      <c r="M179" t="n">
+        <v>489.0</v>
+      </c>
+      <c r="N179" t="n">
+        <v>536.0</v>
       </c>
       <c r="O179" t="n">
-        <v>915.3516198192729</v>
+        <v>605.0</v>
+      </c>
+      <c r="P179" t="n">
+        <v>624.0</v>
+      </c>
+      <c r="Q179" t="n">
+        <v>630.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="B180" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="C180" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="D180" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="E180" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F180" t="s">
-        <v>37</v>
-[...9 lines deleted...]
-        <v>38</v>
+        <v>52</v>
+      </c>
+      <c r="G180" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H180" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I180" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="J180" t="n">
+        <v>10.0</v>
       </c>
       <c r="K180" t="n">
-        <v>345119.25800000003</v>
+        <v>10.0</v>
       </c>
       <c r="L180" t="n">
-        <v>341245.8</v>
+        <v>22.0</v>
       </c>
       <c r="M180" t="n">
-        <v>351461.9</v>
+        <v>67.0</v>
       </c>
       <c r="N180" t="n">
-        <v>382988.3</v>
+        <v>113.0</v>
       </c>
       <c r="O180" t="n">
-        <v>351426.0</v>
+        <v>98.0</v>
+      </c>
+      <c r="P180" t="n">
+        <v>69.0</v>
+      </c>
+      <c r="Q180" t="n">
+        <v>64.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="B181" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="C181" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="D181" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E181" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="F181" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="G181" t="n">
-        <v>82.48</v>
+        <v>16.2</v>
       </c>
       <c r="H181" t="n">
-        <v>82.74</v>
+        <v>15.2</v>
       </c>
       <c r="I181" t="n">
-        <v>83.84</v>
+        <v>14.5</v>
       </c>
       <c r="J181" t="n">
-        <v>83.8</v>
+        <v>15.4</v>
       </c>
       <c r="K181" t="n">
-        <v>83.8</v>
+        <v>14.7</v>
       </c>
       <c r="L181" t="n">
-        <v>112.2</v>
+        <v>17.1</v>
       </c>
       <c r="M181" t="n">
-        <v>112.2</v>
+        <v>15.1</v>
       </c>
       <c r="N181" t="n">
-        <v>114.49820201932837</v>
+        <v>16.6</v>
       </c>
       <c r="O181" t="n">
-        <v>112.74052</v>
+        <v>18.4</v>
+      </c>
+      <c r="P181" t="n">
+        <v>18.9</v>
+      </c>
+      <c r="Q181" t="n">
+        <v>20.4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="B182" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="C182" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="D182" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="E182" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="F182" t="s">
-        <v>88</v>
-[...14 lines deleted...]
-        <v>52.5</v>
+        <v>116</v>
+      </c>
+      <c r="G182"/>
+      <c r="H182" t="s">
+        <v>40</v>
+      </c>
+      <c r="I182" t="s">
+        <v>40</v>
+      </c>
+      <c r="J182" t="s">
+        <v>40</v>
+      </c>
+      <c r="K182" t="s">
+        <v>40</v>
       </c>
       <c r="L182" t="n">
-        <v>58.2</v>
+        <v>0.26000531122220133</v>
       </c>
       <c r="M182" t="n">
-        <v>57.9</v>
+        <v>0.33875039378898775</v>
       </c>
       <c r="N182" t="n">
-        <v>61.15969454828494</v>
+        <v>0.2982401209733565</v>
       </c>
       <c r="O182" t="n">
-        <v>57.77551999999999</v>
+        <v>0.25655965127787433</v>
+      </c>
+      <c r="P182" t="n">
+        <v>0.28695160567280326</v>
+      </c>
+      <c r="Q182" t="n">
+        <v>0.28741353995243074</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>28</v>
       </c>
       <c r="B183" t="s">
         <v>29</v>
       </c>
       <c r="C183" t="s">
+        <v>121</v>
+      </c>
+      <c r="D183" t="s">
+        <v>122</v>
+      </c>
+      <c r="E183" t="s">
+        <v>123</v>
+      </c>
+      <c r="F183" t="s">
+        <v>124</v>
+      </c>
+      <c r="G183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="H183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="I183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="J183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="K183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="L183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="M183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="N183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="O183" t="n">
+        <v>71.024</v>
+      </c>
+      <c r="P183" t="n">
+        <v>71.024</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>79</v>
+      </c>
+      <c r="B184" t="s">
+        <v>80</v>
+      </c>
+      <c r="C184" t="s">
+        <v>121</v>
+      </c>
+      <c r="D184" t="s">
+        <v>122</v>
+      </c>
+      <c r="E184" t="s">
+        <v>123</v>
+      </c>
+      <c r="F184" t="s">
+        <v>124</v>
+      </c>
+      <c r="G184" t="n">
+        <v>0.774</v>
+      </c>
+      <c r="H184" t="n">
+        <v>0.778</v>
+      </c>
+      <c r="I184" t="n">
+        <v>0.779</v>
+      </c>
+      <c r="J184" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="K184" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="L184" t="n">
+        <v>0.783</v>
+      </c>
+      <c r="M184" t="n">
+        <v>0.785</v>
+      </c>
+      <c r="N184" t="n">
+        <v>0.787</v>
+      </c>
+      <c r="O184" t="n">
+        <v>0.787</v>
+      </c>
+      <c r="P184" t="n">
+        <v>0.788</v>
+      </c>
+      <c r="Q184" t="n">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>38</v>
+      </c>
+      <c r="B185" t="s">
+        <v>39</v>
+      </c>
+      <c r="C185" t="s">
+        <v>121</v>
+      </c>
+      <c r="D185" t="s">
+        <v>122</v>
+      </c>
+      <c r="E185" t="s">
+        <v>123</v>
+      </c>
+      <c r="F185" t="s">
+        <v>124</v>
+      </c>
+      <c r="G185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="H185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="I185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="J185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="K185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="L185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="M185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="N185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="O185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="P185" t="n">
+        <v>309.5</v>
+      </c>
+      <c r="Q185" t="n">
+        <v>309.5</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>41</v>
+      </c>
+      <c r="B186" t="s">
+        <v>42</v>
+      </c>
+      <c r="C186" t="s">
+        <v>121</v>
+      </c>
+      <c r="D186" t="s">
+        <v>122</v>
+      </c>
+      <c r="E186" t="s">
+        <v>123</v>
+      </c>
+      <c r="F186" t="s">
+        <v>124</v>
+      </c>
+      <c r="G186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="H186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="I186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="J186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="K186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="L186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="M186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="N186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="O186" t="n">
+        <v>17.818</v>
+      </c>
+      <c r="P186" t="n">
+        <v>17.818</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
         <v>95</v>
       </c>
-      <c r="D183" t="s">
+      <c r="B187" t="s">
         <v>96</v>
       </c>
-      <c r="E183" t="s">
-[...30 lines deleted...]
-        <v>20018.1</v>
+      <c r="C187" t="s">
+        <v>121</v>
+      </c>
+      <c r="D187" t="s">
+        <v>122</v>
+      </c>
+      <c r="E187" t="s">
+        <v>123</v>
+      </c>
+      <c r="F187" t="s">
+        <v>124</v>
+      </c>
+      <c r="G187" t="n">
+        <v>2410.743</v>
+      </c>
+      <c r="H187" t="n">
+        <v>2410.747</v>
+      </c>
+      <c r="I187" t="n">
+        <v>2410.748</v>
+      </c>
+      <c r="J187" t="n">
+        <v>2410.749</v>
+      </c>
+      <c r="K187" t="n">
+        <v>2410.749</v>
+      </c>
+      <c r="L187" t="n">
+        <v>2410.752</v>
+      </c>
+      <c r="M187" t="n">
+        <v>2410.754</v>
+      </c>
+      <c r="N187" t="n">
+        <v>2410.766</v>
+      </c>
+      <c r="O187" t="n">
+        <v>2410.766</v>
+      </c>
+      <c r="P187" t="n">
+        <v>2410.767</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>117</v>
+      </c>
+      <c r="B188" t="s">
+        <v>118</v>
+      </c>
+      <c r="C188" t="s">
+        <v>121</v>
+      </c>
+      <c r="D188" t="s">
+        <v>122</v>
+      </c>
+      <c r="E188" t="s">
+        <v>123</v>
+      </c>
+      <c r="F188" t="s">
+        <v>124</v>
+      </c>
+      <c r="G188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="H188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="I188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="J188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="K188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="L188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="M188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="N188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="O188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="P188" t="n">
+        <v>2000.0</v>
+      </c>
+      <c r="Q188" t="n">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>119</v>
+      </c>
+      <c r="B189" t="s">
+        <v>120</v>
+      </c>
+      <c r="C189" t="s">
+        <v>121</v>
+      </c>
+      <c r="D189" t="s">
+        <v>122</v>
+      </c>
+      <c r="E189" t="s">
+        <v>123</v>
+      </c>
+      <c r="F189" t="s">
+        <v>124</v>
+      </c>
+      <c r="G189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="H189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="I189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="J189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="K189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="L189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="M189" t="n">
+        <v>11.627</v>
+      </c>
+      <c r="N189" t="n">
+        <v>11.637</v>
+      </c>
+      <c r="O189" t="n">
+        <v>11.637</v>
+      </c>
+      <c r="P189" t="n">
+        <v>11.637</v>
+      </c>
+      <c r="Q189" t="n">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>41</v>
+      </c>
+      <c r="B190" t="s">
+        <v>42</v>
+      </c>
+      <c r="C190" t="s">
+        <v>109</v>
+      </c>
+      <c r="D190" t="s">
+        <v>110</v>
+      </c>
+      <c r="E190" t="s">
+        <v>55</v>
+      </c>
+      <c r="F190" t="s">
+        <v>56</v>
+      </c>
+      <c r="G190" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="H190" t="n">
+        <v>4.3</v>
+      </c>
+      <c r="I190" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="J190" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="K190" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="L190" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M190" t="s">
+        <v>40</v>
+      </c>
+      <c r="N190" t="s">
+        <v>40</v>
+      </c>
+      <c r="O190" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="P190" t="n">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>117</v>
+      </c>
+      <c r="B191" t="s">
+        <v>118</v>
+      </c>
+      <c r="C191" t="s">
+        <v>85</v>
+      </c>
+      <c r="D191" t="s">
+        <v>86</v>
+      </c>
+      <c r="E191" t="s">
+        <v>87</v>
+      </c>
+      <c r="F191" t="s">
+        <v>88</v>
+      </c>
+      <c r="G191" t="n">
+        <v>890.2</v>
+      </c>
+      <c r="H191" t="s">
+        <v>40</v>
+      </c>
+      <c r="I191" t="s">
+        <v>40</v>
+      </c>
+      <c r="J191" t="n">
+        <v>900.9352</v>
+      </c>
+      <c r="K191" t="n">
+        <v>900.7344705827</v>
+      </c>
+      <c r="L191" t="s">
+        <v>40</v>
+      </c>
+      <c r="M191" t="s">
+        <v>40</v>
+      </c>
+      <c r="N191" t="s">
+        <v>40</v>
+      </c>
+      <c r="O191" t="s">
+        <v>40</v>
+      </c>
+      <c r="P191" t="n">
+        <v>5699.626</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A9:F183"/>
+  <autoFilter ref="A8:F191"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>