--- v0 (2025-10-23)
+++ v1 (2026-08-07)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Dataset" r:id="rId3" sheetId="1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">Dataset!$A$10:$H$430</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4361" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4367" uniqueCount="107">
   <si>
     <t>Dataflow</t>
   </si>
   <si>
     <t>GCCSTAT.PSS:DF_PSS_HLT_SUBJECTS(1.0)</t>
   </si>
   <si>
     <t>Dataflow Name</t>
   </si>
   <si>
     <t>Health Services</t>
   </si>
   <si>
     <t>DataStructure</t>
   </si>
   <si>
     <t>GCCSTAT.PSS:DSD_PSS_HLT_SUBJECTS(1.0)</t>
   </si>
   <si>
     <t>DataStructure Name</t>
   </si>
   <si>
     <t>NATIONALITY</t>
   </si>
   <si>
@@ -122,249 +122,252 @@
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
+    <t>2024</t>
+  </si>
+  <si>
     <t>OMN</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>02_02_01</t>
   </si>
   <si>
     <t>Surgical Procedures</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>All Sectors</t>
   </si>
   <si>
-    <t>ARE</t>
+    <t>BHR</t>
   </si>
   <si>
-    <t>Emirates</t>
-[...5 lines deleted...]
-    <t>Governmental</t>
+    <t>Bahrain</t>
   </si>
   <si>
     <t>02_02_02</t>
   </si>
   <si>
     <t>Radiological Procedures</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bahrain</t>
   </si>
   <si>
     <t>03_01</t>
   </si>
   <si>
     <t>Ministry of Health</t>
   </si>
   <si>
     <t>02_02_03</t>
   </si>
   <si>
     <t>Labortory Procedures</t>
-  </si>
-[...7 lines deleted...]
-    <t>Other Governmental Entities</t>
   </si>
   <si>
     <t>QAT</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>01_01</t>
   </si>
   <si>
     <t>Physicians</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>Governmental</t>
+  </si>
+  <si>
     <t>01_02</t>
   </si>
   <si>
     <t>Dentists</t>
+  </si>
+  <si>
+    <t>ARE</t>
+  </si>
+  <si>
+    <t>Emirates</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>01_03</t>
   </si>
   <si>
     <t>Nursing Staff</t>
   </si>
   <si>
     <t>01_04</t>
   </si>
   <si>
     <t>Pharmasists</t>
   </si>
   <si>
     <t>01_05</t>
   </si>
   <si>
     <t>Other Para- Medical Staff</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Health Manpower</t>
-  </si>
-[...10 lines deleted...]
-    <t>Inpatients</t>
   </si>
   <si>
     <t>02_03</t>
   </si>
   <si>
     <t>Notifiable Infectious Diseases</t>
   </si>
   <si>
     <t>03_01_01</t>
   </si>
   <si>
     <t>First Visits</t>
   </si>
   <si>
     <t>03_01_02</t>
   </si>
   <si>
     <t>Follow-up Visits</t>
   </si>
   <si>
     <t>03_01_03</t>
   </si>
   <si>
     <t>Average No. Antenatal Visits</t>
   </si>
   <si>
     <t>03_02_01</t>
   </si>
   <si>
     <t>01_06</t>
   </si>
   <si>
     <t>Other Workers</t>
   </si>
   <si>
+    <t>02_01_02</t>
+  </si>
+  <si>
+    <t>Inpatients</t>
+  </si>
+  <si>
     <t>02_01_03</t>
   </si>
   <si>
     <t>Discharged Patients</t>
   </si>
   <si>
     <t>02_03_01_01</t>
   </si>
   <si>
     <t>1st Dose</t>
   </si>
   <si>
     <t>02_03_01_02</t>
   </si>
   <si>
     <t>2nd Dose</t>
   </si>
   <si>
     <t>03_02_02</t>
   </si>
   <si>
     <t>Birth Spacing Visits</t>
   </si>
   <si>
+    <t>KWT</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
+    <t>02_01_01</t>
+  </si>
+  <si>
+    <t>Outpatients</t>
+  </si>
+  <si>
+    <t>03_99</t>
+  </si>
+  <si>
+    <t>Other Governmental Entities</t>
+  </si>
+  <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kuwait</t>
   </si>
   <si>
     <t>GCC</t>
   </si>
   <si>
     <t>Gulf Cooperation Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
@@ -412,51 +415,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="true" applyFill="true">
       <protection locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
       <protection locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V430"/>
+  <dimension ref="A1:W430"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="23.4375" customWidth="true"/>
     <col min="2" max="2" width="23.4375" customWidth="true"/>
     <col min="3" max="3" width="23.4375" customWidth="true"/>
     <col min="4" max="4" width="23.4375" customWidth="true"/>
     <col min="5" max="5" width="23.4375" customWidth="true"/>
     <col min="6" max="6" width="23.4375" customWidth="true"/>
     <col min="7" max="7" width="23.4375" customWidth="true"/>
     <col min="8" max="8" width="23.4375" customWidth="true"/>
     <col min="9" max="9" width="23.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
@@ -561,26170 +564,26698 @@
       </c>
       <c r="O10" t="s" s="1">
         <v>29</v>
       </c>
       <c r="P10" t="s" s="1">
         <v>30</v>
       </c>
       <c r="Q10" t="s" s="1">
         <v>31</v>
       </c>
       <c r="R10" t="s" s="1">
         <v>32</v>
       </c>
       <c r="S10" t="s" s="1">
         <v>33</v>
       </c>
       <c r="T10" t="s" s="1">
         <v>34</v>
       </c>
       <c r="U10" t="s" s="1">
         <v>35</v>
       </c>
       <c r="V10" t="s" s="1">
         <v>36</v>
       </c>
+      <c r="W10" t="s" s="1">
+        <v>37</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I11" t="n">
         <v>3698132.0</v>
       </c>
       <c r="J11" t="n">
         <v>4190432.0</v>
       </c>
       <c r="K11" t="n">
         <v>4367563.0</v>
       </c>
       <c r="L11" t="n">
         <v>1871487.0</v>
       </c>
       <c r="M11" t="n">
         <v>2770079.0</v>
       </c>
       <c r="N11" t="n">
         <v>3127609.0</v>
       </c>
       <c r="O11" t="n">
         <v>4014257.0</v>
       </c>
       <c r="P11" t="n">
         <v>3868742.0</v>
       </c>
       <c r="Q11" t="n">
         <v>3943286.0</v>
       </c>
       <c r="R11" t="n">
         <v>4345865.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I12" t="n">
         <v>1.742104E7</v>
       </c>
       <c r="J12" t="n">
         <v>1.8648776E7</v>
       </c>
       <c r="K12" t="n">
         <v>1.9031078E7</v>
       </c>
       <c r="L12" t="n">
         <v>1.7538486E7</v>
       </c>
       <c r="M12" t="n">
         <v>1.9559432E7</v>
       </c>
       <c r="N12" t="n">
         <v>2.0427526E7</v>
       </c>
       <c r="O12" t="n">
         <v>2.155418E7</v>
       </c>
       <c r="P12" t="n">
         <v>2.1163937E7</v>
       </c>
       <c r="Q12" t="n">
         <v>1.5513138E7</v>
       </c>
       <c r="R12" t="n">
         <v>1.5660209E7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I13" t="n">
-        <v>36355.0</v>
+        <v>605022.0</v>
       </c>
       <c r="J13" t="n">
-        <v>35607.0</v>
+        <v>492367.0</v>
       </c>
       <c r="K13" t="n">
-        <v>36365.0</v>
+        <v>599579.0</v>
       </c>
       <c r="L13" t="n">
-        <v>38682.0</v>
+        <v>606850.0</v>
       </c>
       <c r="M13" t="n">
-        <v>35195.0</v>
+        <v>508032.0</v>
       </c>
       <c r="N13" t="n">
-        <v>32614.0</v>
+        <v>532528.0</v>
       </c>
       <c r="O13" t="n">
-        <v>28869.0</v>
+        <v>517098.0</v>
       </c>
       <c r="P13" t="n">
-        <v>24800.0</v>
+        <v>531147.0</v>
       </c>
       <c r="Q13" t="n">
-        <v>24247.0</v>
-[...8 lines deleted...]
-        <v>19926.0</v>
+        <v>487838.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I14" t="n">
-        <v>736851.0</v>
+        <v>1.2718222E7</v>
       </c>
       <c r="J14" t="n">
-        <v>679822.0</v>
+        <v>1.1570743E7</v>
       </c>
       <c r="K14" t="n">
-        <v>726885.0</v>
+        <v>1.2978641E7</v>
       </c>
       <c r="L14" t="n">
-        <v>712061.0</v>
+        <v>1.4117512E7</v>
       </c>
       <c r="M14" t="n">
-        <v>599627.0</v>
+        <v>1.3073896E7</v>
       </c>
       <c r="N14" t="n">
-        <v>715440.0</v>
+        <v>1.4835925E7</v>
       </c>
       <c r="O14" t="n">
-        <v>903187.0</v>
+        <v>1.6194004E7</v>
       </c>
       <c r="P14" t="n">
-        <v>1007217.0</v>
+        <v>1.6194004E7</v>
       </c>
       <c r="Q14" t="n">
-        <v>1014838.0</v>
-[...8 lines deleted...]
-        <v>588885.0</v>
+        <v>1.1853377E7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H15" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I15" t="n">
-        <v>605022.0</v>
+        <v>3553.0</v>
       </c>
       <c r="J15" t="n">
-        <v>492367.0</v>
+        <v>3059.0</v>
       </c>
       <c r="K15" t="n">
-        <v>599579.0</v>
+        <v>3182.0</v>
       </c>
       <c r="L15" t="n">
-        <v>606850.0</v>
+        <v>2446.0</v>
       </c>
       <c r="M15" t="n">
-        <v>508032.0</v>
+        <v>3744.0</v>
       </c>
       <c r="N15" t="n">
-        <v>532528.0</v>
+        <v>3608.0</v>
       </c>
       <c r="O15" t="n">
-        <v>517098.0</v>
+        <v>4685.0</v>
       </c>
       <c r="P15" t="n">
-        <v>531147.0</v>
+        <v>4805.0</v>
       </c>
       <c r="Q15" t="n">
-        <v>487838.0</v>
+        <v>5382.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H16" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I16" t="n">
-        <v>1.2718222E7</v>
+        <v>2431.0</v>
       </c>
       <c r="J16" t="n">
-        <v>1.1570743E7</v>
+        <v>1173.0</v>
       </c>
       <c r="K16" t="n">
-        <v>1.2978641E7</v>
+        <v>1455.0</v>
       </c>
       <c r="L16" t="n">
-        <v>1.4117512E7</v>
+        <v>1821.0</v>
       </c>
       <c r="M16" t="n">
-        <v>1.3073896E7</v>
+        <v>1756.0</v>
       </c>
       <c r="N16" t="n">
-        <v>1.4835925E7</v>
+        <v>2050.0</v>
       </c>
       <c r="O16" t="n">
-        <v>1.6194004E7</v>
+        <v>2467.0</v>
       </c>
       <c r="P16" t="n">
-        <v>1.6194004E7</v>
+        <v>1787.0</v>
       </c>
       <c r="Q16" t="n">
-        <v>1.1853377E7</v>
+        <v>1878.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G17" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I17" t="n">
-        <v>102056.0</v>
+        <v>296.0</v>
       </c>
       <c r="J17" t="n">
-        <v>98035.0</v>
+        <v>282.0</v>
       </c>
       <c r="K17" t="n">
-        <v>101947.0</v>
+        <v>250.0</v>
       </c>
       <c r="L17" t="n">
-        <v>105867.0</v>
+        <v>292.0</v>
       </c>
       <c r="M17" t="n">
-        <v>109915.0</v>
+        <v>291.0</v>
       </c>
       <c r="N17" t="n">
-        <v>118603.0</v>
+        <v>468.0</v>
       </c>
       <c r="O17" t="n">
-        <v>126951.0</v>
+        <v>502.0</v>
       </c>
       <c r="P17" t="n">
-        <v>123820.0</v>
+        <v>398.0</v>
       </c>
       <c r="Q17" t="n">
-        <v>131749.0</v>
-[...14 lines deleted...]
-        <v>116373.0</v>
+        <v>427.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E18" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G18" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I18" t="n">
+        <v>639.0</v>
+      </c>
+      <c r="J18" t="n">
+        <v>611.0</v>
+      </c>
+      <c r="K18" t="n">
+        <v>902.0</v>
+      </c>
+      <c r="L18" t="n">
+        <v>959.0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>1156.0</v>
       </c>
       <c r="N18" t="n">
-        <v>102965.0</v>
+        <v>1430.0</v>
       </c>
       <c r="O18" t="n">
-        <v>111313.0</v>
+        <v>1653.0</v>
       </c>
       <c r="P18" t="n">
-        <v>114077.0</v>
+        <v>1193.0</v>
       </c>
       <c r="Q18" t="n">
-        <v>121812.0</v>
-[...11 lines deleted...]
-        <v>79414.0</v>
+        <v>1277.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E19" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G19" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I19" t="n">
+        <v>8436.0</v>
+      </c>
+      <c r="J19" t="n">
+        <v>8113.0</v>
+      </c>
+      <c r="K19" t="n">
+        <v>8464.0</v>
+      </c>
+      <c r="L19" t="n">
+        <v>9239.0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>9823.0</v>
       </c>
       <c r="N19" t="n">
-        <v>15638.0</v>
+        <v>11205.0</v>
       </c>
       <c r="O19" t="n">
-        <v>15638.0</v>
+        <v>12141.0</v>
       </c>
       <c r="P19" t="n">
-        <v>9743.0</v>
+        <v>13686.0</v>
       </c>
       <c r="Q19" t="n">
-        <v>9937.0</v>
-[...11 lines deleted...]
-        <v>10728.0</v>
+        <v>15620.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
         <v>59</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
         <v>60</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H20" t="s">
         <v>43</v>
       </c>
       <c r="I20" t="n">
-        <v>5984.0</v>
+        <v>2180.0</v>
       </c>
       <c r="J20" t="n">
-        <v>4232.0</v>
+        <v>1609.0</v>
       </c>
       <c r="K20" t="n">
-        <v>4637.0</v>
+        <v>2185.0</v>
       </c>
       <c r="L20" t="n">
-        <v>4267.0</v>
+        <v>3149.0</v>
       </c>
       <c r="M20" t="n">
-        <v>5500.0</v>
+        <v>2945.0</v>
       </c>
       <c r="N20" t="n">
-        <v>5658.0</v>
+        <v>3746.0</v>
       </c>
       <c r="O20" t="n">
-        <v>7152.0</v>
+        <v>4827.0</v>
       </c>
       <c r="P20" t="n">
-        <v>6592.0</v>
+        <v>4332.0</v>
       </c>
       <c r="Q20" t="n">
-        <v>7260.0</v>
-[...11 lines deleted...]
-        <v>8365.0</v>
+        <v>5147.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" t="s">
         <v>59</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
         <v>60</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I21" t="n">
-        <v>3553.0</v>
+        <v>1137.0</v>
       </c>
       <c r="J21" t="n">
-        <v>3059.0</v>
+        <v>766.0</v>
       </c>
       <c r="K21" t="n">
-        <v>3182.0</v>
+        <v>918.0</v>
       </c>
       <c r="L21" t="n">
-        <v>2446.0</v>
+        <v>991.0</v>
       </c>
       <c r="M21" t="n">
-        <v>3744.0</v>
+        <v>1097.0</v>
       </c>
       <c r="N21" t="n">
-        <v>3608.0</v>
+        <v>1312.0</v>
       </c>
       <c r="O21" t="n">
-        <v>4685.0</v>
+        <v>1556.0</v>
       </c>
       <c r="P21" t="n">
-        <v>4805.0</v>
+        <v>1184.0</v>
       </c>
       <c r="Q21" t="n">
-        <v>5382.0</v>
+        <v>1310.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" t="s">
         <v>61</v>
       </c>
-      <c r="D22" t="s">
+      <c r="H22" t="s">
         <v>62</v>
       </c>
-      <c r="E22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I22" t="n">
-        <v>2431.0</v>
+        <v>2822.0</v>
       </c>
       <c r="J22" t="n">
-        <v>1173.0</v>
+        <v>2677.0</v>
       </c>
       <c r="K22" t="n">
-        <v>1455.0</v>
+        <v>2609.0</v>
       </c>
       <c r="L22" t="n">
-        <v>1821.0</v>
+        <v>6687.0</v>
       </c>
       <c r="M22" t="n">
-        <v>1756.0</v>
+        <v>5817.0</v>
       </c>
       <c r="N22" t="n">
-        <v>2050.0</v>
+        <v>5786.0</v>
       </c>
       <c r="O22" t="n">
-        <v>2467.0</v>
+        <v>6068.0</v>
       </c>
       <c r="P22" t="n">
-        <v>1787.0</v>
+        <v>7275.0</v>
       </c>
       <c r="Q22" t="n">
-        <v>1878.0</v>
+        <v>7971.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" t="s">
         <v>59</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23" t="s">
         <v>60</v>
       </c>
-      <c r="C23" t="s">
+      <c r="G23" t="s">
         <v>61</v>
       </c>
-      <c r="D23" t="s">
+      <c r="H23" t="s">
         <v>62</v>
       </c>
-      <c r="E23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I23" t="n">
-        <v>3553.0</v>
+        <v>1791.0</v>
       </c>
       <c r="J23" t="n">
-        <v>3059.0</v>
+        <v>1504.0</v>
       </c>
       <c r="K23" t="n">
-        <v>3182.0</v>
+        <v>1632.0</v>
       </c>
       <c r="L23" t="n">
-        <v>2446.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M23" t="n">
-        <v>3744.0</v>
+        <v>2066.0</v>
       </c>
       <c r="N23" t="n">
-        <v>3608.0</v>
+        <v>2359.0</v>
       </c>
       <c r="O23" t="n">
-        <v>4685.0</v>
+        <v>2746.0</v>
       </c>
       <c r="P23" t="n">
-        <v>4805.0</v>
+        <v>1608.0</v>
       </c>
       <c r="Q23" t="n">
-        <v>5382.0</v>
-[...11 lines deleted...]
-        <v>6164.0</v>
+        <v>1661.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" t="s">
+        <v>58</v>
+      </c>
+      <c r="G24" t="s">
         <v>61</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>62</v>
       </c>
-      <c r="E24" t="s">
-[...21 lines deleted...]
-        <v>292.0</v>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>67</v>
+      </c>
+      <c r="K24" t="s">
+        <v>67</v>
+      </c>
+      <c r="L24" t="s">
+        <v>67</v>
       </c>
       <c r="M24" t="n">
-        <v>291.0</v>
+        <v>4222.0</v>
       </c>
       <c r="N24" t="n">
-        <v>468.0</v>
+        <v>3860.0</v>
       </c>
       <c r="O24" t="n">
-        <v>502.0</v>
+        <v>4049.0</v>
       </c>
       <c r="P24" t="n">
-        <v>398.0</v>
+        <v>4653.0</v>
       </c>
       <c r="Q24" t="n">
-        <v>427.0</v>
+        <v>4643.0</v>
+      </c>
+      <c r="R24" t="n">
+        <v>4841.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
         <v>59</v>
       </c>
-      <c r="B25" t="s">
+      <c r="F25" t="s">
         <v>60</v>
       </c>
-      <c r="C25" t="s">
+      <c r="G25" t="s">
         <v>61</v>
       </c>
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>62</v>
       </c>
-      <c r="E25" t="s">
-[...21 lines deleted...]
-        <v>959.0</v>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>67</v>
+      </c>
+      <c r="K25" t="s">
+        <v>67</v>
+      </c>
+      <c r="L25" t="s">
+        <v>67</v>
       </c>
       <c r="M25" t="n">
-        <v>1156.0</v>
+        <v>3231.0</v>
       </c>
       <c r="N25" t="n">
-        <v>1430.0</v>
+        <v>5894.0</v>
       </c>
       <c r="O25" t="n">
-        <v>1653.0</v>
+        <v>2969.0</v>
       </c>
       <c r="P25" t="n">
-        <v>1193.0</v>
+        <v>3669.0</v>
       </c>
       <c r="Q25" t="n">
-        <v>1277.0</v>
+        <v>3781.0</v>
+      </c>
+      <c r="R25" t="n">
+        <v>4038.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E26" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H26" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>1821.0</v>
+        <v>43</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>67</v>
+      </c>
+      <c r="K26" t="s">
+        <v>67</v>
+      </c>
+      <c r="L26" t="s">
+        <v>67</v>
       </c>
       <c r="M26" t="n">
-        <v>1756.0</v>
+        <v>7036.0</v>
       </c>
       <c r="N26" t="n">
-        <v>2050.0</v>
+        <v>8626.0</v>
       </c>
       <c r="O26" t="n">
-        <v>2467.0</v>
+        <v>9271.0</v>
       </c>
       <c r="P26" t="n">
-        <v>1787.0</v>
+        <v>9100.0</v>
       </c>
       <c r="Q26" t="n">
-        <v>1878.0</v>
+        <v>9642.0</v>
       </c>
       <c r="R26" t="n">
-        <v>2086.0</v>
-[...8 lines deleted...]
-        <v>6164.0</v>
+        <v>9975.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" t="s">
         <v>59</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
         <v>60</v>
       </c>
-      <c r="C27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H27" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>9239.0</v>
+        <v>43</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>67</v>
+      </c>
+      <c r="K27" t="s">
+        <v>67</v>
+      </c>
+      <c r="L27" t="s">
+        <v>67</v>
       </c>
       <c r="M27" t="n">
-        <v>9823.0</v>
+        <v>3896.0</v>
       </c>
       <c r="N27" t="n">
-        <v>11205.0</v>
+        <v>4903.0</v>
       </c>
       <c r="O27" t="n">
-        <v>12141.0</v>
+        <v>5906.0</v>
       </c>
       <c r="P27" t="n">
-        <v>13686.0</v>
+        <v>5685.0</v>
       </c>
       <c r="Q27" t="n">
-        <v>15620.0</v>
+        <v>6279.0</v>
+      </c>
+      <c r="R27" t="n">
+        <v>6560.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F28" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G28" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H28" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>3149.0</v>
+        <v>44</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>67</v>
+      </c>
+      <c r="K28" t="s">
+        <v>67</v>
+      </c>
+      <c r="L28" t="s">
+        <v>67</v>
       </c>
       <c r="M28" t="n">
-        <v>2945.0</v>
+        <v>1984.0</v>
       </c>
       <c r="N28" t="n">
-        <v>3746.0</v>
+        <v>2479.0</v>
       </c>
       <c r="O28" t="n">
-        <v>4827.0</v>
+        <v>2535.0</v>
       </c>
       <c r="P28" t="n">
-        <v>4332.0</v>
+        <v>2711.0</v>
       </c>
       <c r="Q28" t="n">
-        <v>5147.0</v>
+        <v>2987.0</v>
+      </c>
+      <c r="R28" t="n">
+        <v>3112.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" t="s">
         <v>59</v>
       </c>
-      <c r="B29" t="s">
+      <c r="F29" t="s">
         <v>60</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G29" t="s">
         <v>8</v>
       </c>
       <c r="H29" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>1251.0</v>
+        <v>44</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>67</v>
+      </c>
+      <c r="K29" t="s">
+        <v>67</v>
+      </c>
+      <c r="L29" t="s">
+        <v>67</v>
       </c>
       <c r="M29" t="n">
-        <v>1447.0</v>
+        <v>2025.0</v>
       </c>
       <c r="N29" t="n">
-        <v>1892.0</v>
+        <v>2437.0</v>
       </c>
       <c r="O29" t="n">
-        <v>2155.0</v>
+        <v>2630.0</v>
       </c>
       <c r="P29" t="n">
-        <v>1591.0</v>
+        <v>2900.0</v>
       </c>
       <c r="Q29" t="n">
-        <v>1704.0</v>
+        <v>3286.0</v>
       </c>
       <c r="R29" t="n">
-        <v>1827.0</v>
-[...8 lines deleted...]
-        <v>2064.0</v>
+        <v>3464.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C30" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F30" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G30" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H30" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>1023.0</v>
+        <v>62</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>67</v>
+      </c>
+      <c r="K30" t="s">
+        <v>67</v>
+      </c>
+      <c r="L30" t="s">
+        <v>67</v>
       </c>
       <c r="M30" t="n">
-        <v>992.0</v>
+        <v>284.0</v>
       </c>
       <c r="N30" t="n">
-        <v>1184.0</v>
+        <v>239.0</v>
       </c>
       <c r="O30" t="n">
-        <v>1201.0</v>
+        <v>228.0</v>
       </c>
       <c r="P30" t="n">
-        <v>1287.0</v>
+        <v>275.0</v>
       </c>
       <c r="Q30" t="n">
-        <v>1419.0</v>
-[...11 lines deleted...]
-        <v>527.0</v>
+        <v>260.0</v>
+      </c>
+      <c r="R30" t="n">
+        <v>276.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" t="s">
         <v>59</v>
       </c>
-      <c r="B31" t="s">
+      <c r="F31" t="s">
         <v>60</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H31" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>991.0</v>
+        <v>62</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>67</v>
+      </c>
+      <c r="K31" t="s">
+        <v>67</v>
+      </c>
+      <c r="L31" t="s">
+        <v>67</v>
       </c>
       <c r="M31" t="n">
-        <v>1097.0</v>
+        <v>503.0</v>
       </c>
       <c r="N31" t="n">
-        <v>1312.0</v>
+        <v>498.0</v>
       </c>
       <c r="O31" t="n">
-        <v>1556.0</v>
+        <v>523.0</v>
       </c>
       <c r="P31" t="n">
-        <v>1184.0</v>
+        <v>566.0</v>
       </c>
       <c r="Q31" t="n">
-        <v>1310.0</v>
+        <v>585.0</v>
+      </c>
+      <c r="R31" t="n">
+        <v>609.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C32" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E32" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G32" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H32" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>292.0</v>
+        <v>43</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>67</v>
+      </c>
+      <c r="K32" t="s">
+        <v>67</v>
+      </c>
+      <c r="L32" t="s">
+        <v>67</v>
       </c>
       <c r="M32" t="n">
-        <v>291.0</v>
+        <v>1700.0</v>
       </c>
       <c r="N32" t="n">
-        <v>468.0</v>
+        <v>2240.0</v>
       </c>
       <c r="O32" t="n">
-        <v>502.0</v>
+        <v>2307.0</v>
       </c>
       <c r="P32" t="n">
-        <v>398.0</v>
+        <v>2436.0</v>
       </c>
       <c r="Q32" t="n">
-        <v>427.0</v>
+        <v>2727.0</v>
       </c>
       <c r="R32" t="n">
-        <v>489.0</v>
-[...8 lines deleted...]
-        <v>527.0</v>
+        <v>2836.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" t="s">
         <v>59</v>
       </c>
-      <c r="B33" t="s">
+      <c r="F33" t="s">
         <v>60</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H33" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>6687.0</v>
+        <v>43</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>67</v>
+      </c>
+      <c r="K33" t="s">
+        <v>67</v>
+      </c>
+      <c r="L33" t="s">
+        <v>67</v>
       </c>
       <c r="M33" t="n">
-        <v>5817.0</v>
+        <v>1522.0</v>
       </c>
       <c r="N33" t="n">
-        <v>5786.0</v>
+        <v>1939.0</v>
       </c>
       <c r="O33" t="n">
-        <v>6068.0</v>
+        <v>2107.0</v>
       </c>
       <c r="P33" t="n">
-        <v>7275.0</v>
+        <v>2334.0</v>
       </c>
       <c r="Q33" t="n">
-        <v>7971.0</v>
+        <v>2701.0</v>
+      </c>
+      <c r="R33" t="n">
+        <v>2855.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B34" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C34" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E34" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G34" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H34" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>1979.0</v>
+        <v>44</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>67</v>
+      </c>
+      <c r="K34" t="s">
+        <v>67</v>
+      </c>
+      <c r="L34" t="s">
+        <v>67</v>
       </c>
       <c r="M34" t="n">
-        <v>2066.0</v>
+        <v>6405.0</v>
       </c>
       <c r="N34" t="n">
-        <v>2359.0</v>
+        <v>8917.0</v>
       </c>
       <c r="O34" t="n">
-        <v>2746.0</v>
+        <v>10106.0</v>
       </c>
       <c r="P34" t="n">
-        <v>1608.0</v>
+        <v>10428.0</v>
       </c>
       <c r="Q34" t="n">
-        <v>1661.0</v>
+        <v>10419.0</v>
+      </c>
+      <c r="R34" t="n">
+        <v>10371.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" t="s">
+        <v>69</v>
+      </c>
+      <c r="E35" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" t="s">
+        <v>60</v>
+      </c>
+      <c r="G35" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" t="s">
         <v>44</v>
       </c>
-      <c r="B35" t="s">
-[...30 lines deleted...]
-        <v>16016.0</v>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>67</v>
+      </c>
+      <c r="K35" t="s">
+        <v>67</v>
+      </c>
+      <c r="L35" t="s">
+        <v>67</v>
       </c>
       <c r="M35" t="n">
-        <v>18385.0</v>
+        <v>30073.0</v>
       </c>
       <c r="N35" t="n">
-        <v>23283.0</v>
+        <v>37238.0</v>
       </c>
       <c r="O35" t="n">
-        <v>22195.0</v>
+        <v>41671.0</v>
       </c>
       <c r="P35" t="n">
-        <v>23107.0</v>
+        <v>43487.0</v>
       </c>
       <c r="Q35" t="n">
-        <v>24345.0</v>
+        <v>44739.0</v>
       </c>
       <c r="R35" t="n">
-        <v>25414.0</v>
-[...8 lines deleted...]
-        <v>27268.0</v>
+        <v>45771.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C36" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" t="s">
+        <v>69</v>
+      </c>
+      <c r="E36" t="s">
+        <v>57</v>
+      </c>
+      <c r="F36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" t="s">
         <v>61</v>
       </c>
-      <c r="D36" t="s">
+      <c r="H36" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K36" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L36" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M36" t="n">
-        <v>11258.0</v>
+        <v>2973.0</v>
       </c>
       <c r="N36" t="n">
-        <v>12486.0</v>
+        <v>2726.0</v>
       </c>
       <c r="O36" t="n">
-        <v>13320.0</v>
+        <v>2723.0</v>
       </c>
       <c r="P36" t="n">
-        <v>13753.0</v>
+        <v>3943.0</v>
       </c>
       <c r="Q36" t="n">
-        <v>14285.0</v>
+        <v>3697.0</v>
       </c>
       <c r="R36" t="n">
-        <v>14816.0</v>
-[...8 lines deleted...]
-        <v>9184.0</v>
+        <v>3904.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B37" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" t="s">
+        <v>69</v>
+      </c>
+      <c r="E37" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" t="s">
+        <v>60</v>
+      </c>
+      <c r="G37" t="s">
         <v>61</v>
       </c>
-      <c r="D37" t="s">
+      <c r="H37" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K37" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L37" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M37" t="n">
-        <v>7127.0</v>
+        <v>14491.0</v>
       </c>
       <c r="N37" t="n">
-        <v>10797.0</v>
+        <v>14106.0</v>
       </c>
       <c r="O37" t="n">
-        <v>8875.0</v>
+        <v>13730.0</v>
       </c>
       <c r="P37" t="n">
-        <v>9354.0</v>
+        <v>16537.0</v>
       </c>
       <c r="Q37" t="n">
-        <v>10060.0</v>
+        <v>16401.0</v>
       </c>
       <c r="R37" t="n">
-        <v>10598.0</v>
-[...8 lines deleted...]
-        <v>18084.0</v>
+        <v>17144.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B38" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D38" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E38" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F38" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G38" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H38" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>6770.0</v>
+        <v>43</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>67</v>
+      </c>
+      <c r="K38" t="s">
+        <v>67</v>
+      </c>
+      <c r="L38" t="s">
+        <v>67</v>
       </c>
       <c r="M38" t="n">
-        <v>7453.0</v>
+        <v>3432.0</v>
       </c>
       <c r="N38" t="n">
-        <v>9754.0</v>
+        <v>6191.0</v>
       </c>
       <c r="O38" t="n">
-        <v>7018.0</v>
+        <v>7383.0</v>
       </c>
       <c r="P38" t="n">
-        <v>8322.0</v>
+        <v>6485.0</v>
       </c>
       <c r="Q38" t="n">
-        <v>8424.0</v>
+        <v>6722.0</v>
       </c>
       <c r="R38" t="n">
-        <v>8879.0</v>
-[...8 lines deleted...]
-        <v>9184.0</v>
+        <v>6467.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B39" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C39" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E39" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G39" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H39" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K39" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L39" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M39" t="n">
-        <v>4222.0</v>
+        <v>15582.0</v>
       </c>
       <c r="N39" t="n">
-        <v>3860.0</v>
+        <v>23132.0</v>
       </c>
       <c r="O39" t="n">
-        <v>4049.0</v>
+        <v>27941.0</v>
       </c>
       <c r="P39" t="n">
-        <v>4653.0</v>
+        <v>26950.0</v>
       </c>
       <c r="Q39" t="n">
-        <v>4643.0</v>
+        <v>28338.0</v>
       </c>
       <c r="R39" t="n">
-        <v>4841.0</v>
+        <v>28627.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" t="s">
+        <v>57</v>
+      </c>
+      <c r="F40" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K40" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L40" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M40" t="n">
-        <v>3231.0</v>
+        <v>2878.0</v>
       </c>
       <c r="N40" t="n">
-        <v>5894.0</v>
+        <v>2672.0</v>
       </c>
       <c r="O40" t="n">
-        <v>2969.0</v>
+        <v>3451.0</v>
       </c>
       <c r="P40" t="n">
-        <v>3669.0</v>
+        <v>3916.0</v>
       </c>
       <c r="Q40" t="n">
-        <v>3781.0</v>
+        <v>4139.0</v>
       </c>
       <c r="R40" t="n">
-        <v>4038.0</v>
+        <v>5959.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" t="s">
+        <v>70</v>
+      </c>
+      <c r="D41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" t="s">
+        <v>60</v>
+      </c>
+      <c r="G41" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41" t="s">
         <v>44</v>
       </c>
-      <c r="B41" t="s">
-[...30 lines deleted...]
-        <v>9246.0</v>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>67</v>
+      </c>
+      <c r="K41" t="s">
+        <v>67</v>
+      </c>
+      <c r="L41" t="s">
+        <v>67</v>
       </c>
       <c r="M41" t="n">
-        <v>10932.0</v>
+        <v>2730.0</v>
       </c>
       <c r="N41" t="n">
-        <v>13529.0</v>
+        <v>2575.0</v>
       </c>
       <c r="O41" t="n">
-        <v>15177.0</v>
+        <v>3420.0</v>
       </c>
       <c r="P41" t="n">
-        <v>14785.0</v>
+        <v>4014.0</v>
       </c>
       <c r="Q41" t="n">
-        <v>15921.0</v>
+        <v>4330.0</v>
       </c>
       <c r="R41" t="n">
-        <v>16535.0</v>
-[...8 lines deleted...]
-        <v>18084.0</v>
+        <v>5868.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B42" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C42" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42" t="s">
+        <v>57</v>
+      </c>
+      <c r="F42" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" t="s">
         <v>61</v>
       </c>
-      <c r="D42" t="s">
+      <c r="H42" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K42" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L42" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M42" t="n">
-        <v>7036.0</v>
+        <v>682.0</v>
       </c>
       <c r="N42" t="n">
-        <v>8626.0</v>
+        <v>518.0</v>
       </c>
       <c r="O42" t="n">
-        <v>9271.0</v>
+        <v>549.0</v>
       </c>
       <c r="P42" t="n">
-        <v>9100.0</v>
+        <v>806.0</v>
       </c>
       <c r="Q42" t="n">
-        <v>9642.0</v>
+        <v>798.0</v>
       </c>
       <c r="R42" t="n">
-        <v>9975.0</v>
+        <v>786.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B43" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C43" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" t="s">
+        <v>71</v>
+      </c>
+      <c r="E43" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" t="s">
+        <v>60</v>
+      </c>
+      <c r="G43" t="s">
         <v>61</v>
       </c>
-      <c r="D43" t="s">
+      <c r="H43" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K43" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L43" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M43" t="n">
-        <v>3896.0</v>
+        <v>841.0</v>
       </c>
       <c r="N43" t="n">
-        <v>4903.0</v>
+        <v>641.0</v>
       </c>
       <c r="O43" t="n">
-        <v>5906.0</v>
+        <v>573.0</v>
       </c>
       <c r="P43" t="n">
-        <v>5685.0</v>
+        <v>1008.0</v>
       </c>
       <c r="Q43" t="n">
-        <v>6279.0</v>
+        <v>1007.0</v>
       </c>
       <c r="R43" t="n">
-        <v>6560.0</v>
+        <v>1076.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B44" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C44" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D44" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E44" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F44" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G44" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H44" t="s">
         <v>43</v>
       </c>
-      <c r="I44" t="n">
-[...9 lines deleted...]
-        <v>3181.0</v>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>67</v>
+      </c>
+      <c r="K44" t="s">
+        <v>67</v>
+      </c>
+      <c r="L44" t="s">
+        <v>67</v>
       </c>
       <c r="M44" t="n">
-        <v>4009.0</v>
+        <v>2196.0</v>
       </c>
       <c r="N44" t="n">
-        <v>4916.0</v>
+        <v>2154.0</v>
       </c>
       <c r="O44" t="n">
-        <v>5165.0</v>
+        <v>2902.0</v>
       </c>
       <c r="P44" t="n">
-        <v>5611.0</v>
+        <v>3110.0</v>
       </c>
       <c r="Q44" t="n">
-        <v>6273.0</v>
+        <v>3341.0</v>
       </c>
       <c r="R44" t="n">
-        <v>6576.0</v>
-[...8 lines deleted...]
-        <v>7476.0</v>
+        <v>5173.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B45" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C45" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D45" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E45" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F45" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G45" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H45" t="s">
         <v>43</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K45" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L45" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M45" t="n">
-        <v>1984.0</v>
+        <v>1889.0</v>
       </c>
       <c r="N45" t="n">
-        <v>2479.0</v>
+        <v>1934.0</v>
       </c>
       <c r="O45" t="n">
-        <v>2535.0</v>
+        <v>2847.0</v>
       </c>
       <c r="P45" t="n">
-        <v>2711.0</v>
+        <v>3006.0</v>
       </c>
       <c r="Q45" t="n">
-        <v>2987.0</v>
+        <v>3323.0</v>
       </c>
       <c r="R45" t="n">
-        <v>3112.0</v>
+        <v>4792.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" t="s">
+        <v>72</v>
+      </c>
+      <c r="D46" t="s">
+        <v>73</v>
+      </c>
+      <c r="E46" t="s">
+        <v>57</v>
+      </c>
+      <c r="F46" t="s">
+        <v>58</v>
+      </c>
+      <c r="G46" t="s">
+        <v>8</v>
+      </c>
+      <c r="H46" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K46" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L46" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M46" t="n">
-        <v>2025.0</v>
+        <v>6358.0</v>
       </c>
       <c r="N46" t="n">
-        <v>2437.0</v>
+        <v>7447.0</v>
       </c>
       <c r="O46" t="n">
-        <v>2630.0</v>
+        <v>9018.0</v>
       </c>
       <c r="P46" t="n">
-        <v>2900.0</v>
+        <v>9546.0</v>
       </c>
       <c r="Q46" t="n">
-        <v>3286.0</v>
+        <v>10360.0</v>
       </c>
       <c r="R46" t="n">
-        <v>3464.0</v>
+        <v>10793.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" t="s">
+        <v>72</v>
+      </c>
+      <c r="D47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E47" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" t="s">
+        <v>60</v>
+      </c>
+      <c r="G47" t="s">
+        <v>8</v>
+      </c>
+      <c r="H47" t="s">
         <v>44</v>
       </c>
-      <c r="B47" t="s">
-[...30 lines deleted...]
-        <v>634.0</v>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>67</v>
+      </c>
+      <c r="K47" t="s">
+        <v>67</v>
+      </c>
+      <c r="L47" t="s">
+        <v>67</v>
       </c>
       <c r="M47" t="n">
-        <v>787.0</v>
+        <v>9404.0</v>
       </c>
       <c r="N47" t="n">
-        <v>737.0</v>
+        <v>10371.0</v>
       </c>
       <c r="O47" t="n">
-        <v>751.0</v>
+        <v>12437.0</v>
       </c>
       <c r="P47" t="n">
-        <v>841.0</v>
+        <v>12706.0</v>
       </c>
       <c r="Q47" t="n">
-        <v>845.0</v>
+        <v>13516.0</v>
       </c>
       <c r="R47" t="n">
-        <v>885.0</v>
-[...8 lines deleted...]
-        <v>993.0</v>
+        <v>15135.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B48" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C48" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D48" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E48" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F48" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G48" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H48" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K48" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L48" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M48" t="n">
-        <v>284.0</v>
+        <v>3478.0</v>
       </c>
       <c r="N48" t="n">
-        <v>239.0</v>
+        <v>2768.0</v>
       </c>
       <c r="O48" t="n">
-        <v>228.0</v>
+        <v>2691.0</v>
       </c>
       <c r="P48" t="n">
-        <v>275.0</v>
+        <v>4209.0</v>
       </c>
       <c r="Q48" t="n">
-        <v>260.0</v>
+        <v>4258.0</v>
       </c>
       <c r="R48" t="n">
-        <v>276.0</v>
+        <v>4417.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B49" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C49" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D49" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E49" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F49" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G49" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H49" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K49" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L49" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M49" t="n">
-        <v>503.0</v>
+        <v>4796.0</v>
       </c>
       <c r="N49" t="n">
-        <v>498.0</v>
+        <v>4291.0</v>
       </c>
       <c r="O49" t="n">
-        <v>523.0</v>
+        <v>4529.0</v>
       </c>
       <c r="P49" t="n">
-        <v>566.0</v>
+        <v>5331.0</v>
       </c>
       <c r="Q49" t="n">
-        <v>585.0</v>
+        <v>5435.0</v>
       </c>
       <c r="R49" t="n">
-        <v>609.0</v>
+        <v>5907.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B50" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C50" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E50" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F50" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G50" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H50" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>2547.0</v>
+        <v>43</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>67</v>
+      </c>
+      <c r="K50" t="s">
+        <v>67</v>
+      </c>
+      <c r="L50" t="s">
+        <v>67</v>
       </c>
       <c r="M50" t="n">
-        <v>3222.0</v>
+        <v>2880.0</v>
       </c>
       <c r="N50" t="n">
-        <v>4179.0</v>
+        <v>4679.0</v>
       </c>
       <c r="O50" t="n">
-        <v>4414.0</v>
+        <v>6327.0</v>
       </c>
       <c r="P50" t="n">
-        <v>4770.0</v>
+        <v>5337.0</v>
       </c>
       <c r="Q50" t="n">
-        <v>5428.0</v>
+        <v>6102.0</v>
       </c>
       <c r="R50" t="n">
-        <v>5691.0</v>
-[...8 lines deleted...]
-        <v>6483.0</v>
+        <v>6376.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B51" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C51" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D51" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E51" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F51" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G51" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H51" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K51" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L51" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M51" t="n">
-        <v>1700.0</v>
+        <v>4608.0</v>
       </c>
       <c r="N51" t="n">
-        <v>2240.0</v>
+        <v>6080.0</v>
       </c>
       <c r="O51" t="n">
-        <v>2307.0</v>
+        <v>7908.0</v>
       </c>
       <c r="P51" t="n">
-        <v>2436.0</v>
+        <v>7375.0</v>
       </c>
       <c r="Q51" t="n">
-        <v>2727.0</v>
+        <v>8081.0</v>
       </c>
       <c r="R51" t="n">
-        <v>2836.0</v>
+        <v>9228.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" t="s">
+        <v>74</v>
+      </c>
+      <c r="D52" t="s">
+        <v>75</v>
+      </c>
+      <c r="E52" t="s">
+        <v>57</v>
+      </c>
+      <c r="F52" t="s">
+        <v>58</v>
+      </c>
+      <c r="G52" t="s">
+        <v>8</v>
+      </c>
+      <c r="H52" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K52" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L52" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1522.0</v>
+        <v>67</v>
+      </c>
+      <c r="M52" t="s">
+        <v>67</v>
       </c>
       <c r="N52" t="n">
-        <v>1939.0</v>
+        <v>34001.0</v>
       </c>
       <c r="O52" t="n">
-        <v>2107.0</v>
+        <v>38430.0</v>
       </c>
       <c r="P52" t="n">
-        <v>2334.0</v>
+        <v>40354.0</v>
       </c>
       <c r="Q52" t="n">
-        <v>2701.0</v>
+        <v>42190.0</v>
       </c>
       <c r="R52" t="n">
-        <v>2855.0</v>
+        <v>19442.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" t="s">
+        <v>75</v>
+      </c>
+      <c r="E53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G53" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53" t="s">
         <v>44</v>
       </c>
-      <c r="B53" t="s">
-[...33 lines deleted...]
-        <v>36478.0</v>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>67</v>
+      </c>
+      <c r="K53" t="s">
+        <v>67</v>
+      </c>
+      <c r="L53" t="s">
+        <v>67</v>
+      </c>
+      <c r="M53" t="s">
+        <v>67</v>
       </c>
       <c r="N53" t="n">
-        <v>46155.0</v>
+        <v>63418.0</v>
       </c>
       <c r="O53" t="n">
-        <v>51777.0</v>
+        <v>69033.0</v>
       </c>
       <c r="P53" t="n">
-        <v>53915.0</v>
+        <v>72461.0</v>
       </c>
       <c r="Q53" t="n">
-        <v>55158.0</v>
+        <v>75931.0</v>
       </c>
       <c r="R53" t="n">
-        <v>56142.0</v>
-[...8 lines deleted...]
-        <v>59798.0</v>
+        <v>55103.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B54" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D54" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="E54" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G54" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H54" t="s">
-        <v>43</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I54" t="n">
+        <v>1.0304323E7</v>
+      </c>
+      <c r="J54" t="n">
+        <v>8644008.0</v>
+      </c>
+      <c r="K54" t="n">
+        <v>7478310.0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>7701395.0</v>
       </c>
       <c r="M54" t="n">
-        <v>6405.0</v>
+        <v>8481700.0</v>
       </c>
       <c r="N54" t="n">
-        <v>8917.0</v>
+        <v>9040948.0</v>
       </c>
       <c r="O54" t="n">
-        <v>10106.0</v>
+        <v>9474847.0</v>
       </c>
       <c r="P54" t="n">
-        <v>10428.0</v>
+        <v>8513366.0</v>
       </c>
       <c r="Q54" t="n">
-        <v>10419.0</v>
-[...2 lines deleted...]
-        <v>10371.0</v>
+        <v>5132178.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C55" t="s">
+        <v>76</v>
+      </c>
+      <c r="D55" t="s">
+        <v>77</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" t="s">
         <v>44</v>
       </c>
-      <c r="B55" t="s">
-[...28 lines deleted...]
-        <v>56</v>
+      <c r="I55" t="n">
+        <v>32910.0</v>
+      </c>
+      <c r="J55" t="n">
+        <v>38937.0</v>
+      </c>
+      <c r="K55" t="n">
+        <v>36057.0</v>
+      </c>
+      <c r="L55" t="n">
+        <v>28029.0</v>
       </c>
       <c r="M55" t="n">
-        <v>30073.0</v>
+        <v>30865.0</v>
       </c>
       <c r="N55" t="n">
-        <v>37238.0</v>
+        <v>36784.0</v>
       </c>
       <c r="O55" t="n">
-        <v>41671.0</v>
+        <v>41701.0</v>
       </c>
       <c r="P55" t="n">
-        <v>43487.0</v>
+        <v>49941.0</v>
       </c>
       <c r="Q55" t="n">
-        <v>44739.0</v>
+        <v>76641.0</v>
       </c>
       <c r="R55" t="n">
-        <v>45771.0</v>
+        <v>14532.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B56" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C56" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E56" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G56" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H56" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I56" t="n">
-        <v>13250.0</v>
+        <v>21347.0</v>
       </c>
       <c r="J56" t="n">
-        <v>13554.0</v>
+        <v>21362.0</v>
       </c>
       <c r="K56" t="n">
-        <v>13974.0</v>
+        <v>23891.0</v>
       </c>
       <c r="L56" t="n">
-        <v>15442.0</v>
+        <v>24308.0</v>
       </c>
       <c r="M56" t="n">
-        <v>17464.0</v>
+        <v>18922.0</v>
       </c>
       <c r="N56" t="n">
-        <v>16832.0</v>
+        <v>17038.0</v>
       </c>
       <c r="O56" t="n">
-        <v>16453.0</v>
+        <v>17440.0</v>
       </c>
       <c r="P56" t="n">
-        <v>20480.0</v>
+        <v>13238.0</v>
       </c>
       <c r="Q56" t="n">
-        <v>20098.0</v>
-[...11 lines deleted...]
-        <v>21856.0</v>
+        <v>10631.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B57" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C57" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="E57" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F57" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G57" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H57" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I57" t="n">
+        <v>62602.0</v>
+      </c>
+      <c r="J57" t="n">
+        <v>57650.0</v>
+      </c>
+      <c r="K57" t="n">
+        <v>60310.0</v>
+      </c>
+      <c r="L57" t="n">
+        <v>64522.0</v>
       </c>
       <c r="M57" t="n">
-        <v>2973.0</v>
+        <v>52135.0</v>
       </c>
       <c r="N57" t="n">
-        <v>2726.0</v>
+        <v>50235.0</v>
       </c>
       <c r="O57" t="n">
-        <v>2723.0</v>
+        <v>52126.0</v>
       </c>
       <c r="P57" t="n">
-        <v>3943.0</v>
+        <v>24912.0</v>
       </c>
       <c r="Q57" t="n">
-        <v>3697.0</v>
-[...2 lines deleted...]
-        <v>3904.0</v>
+        <v>19742.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B58" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C58" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="E58" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F58" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G58" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H58" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I58" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="J58" t="n">
+        <v>3.7</v>
+      </c>
+      <c r="K58" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="L58" t="n">
+        <v>3.65</v>
       </c>
       <c r="M58" t="n">
-        <v>14491.0</v>
+        <v>3.76</v>
       </c>
       <c r="N58" t="n">
-        <v>14106.0</v>
+        <v>3.95</v>
       </c>
       <c r="O58" t="n">
-        <v>13730.0</v>
+        <v>2.99</v>
       </c>
       <c r="P58" t="n">
-        <v>16537.0</v>
+        <v>3.0</v>
       </c>
       <c r="Q58" t="n">
-        <v>16401.0</v>
-[...2 lines deleted...]
-        <v>17144.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B59" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D59" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E59" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F59" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G59" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H59" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I59" t="n">
-        <v>9432.0</v>
+        <v>3169.0</v>
       </c>
       <c r="J59" t="n">
-        <v>11996.0</v>
+        <v>3136.0</v>
       </c>
       <c r="K59" t="n">
-        <v>13541.0</v>
+        <v>3528.0</v>
       </c>
       <c r="L59" t="n">
-        <v>15281.0</v>
+        <v>3487.0</v>
       </c>
       <c r="M59" t="n">
-        <v>19014.0</v>
+        <v>2597.0</v>
       </c>
       <c r="N59" t="n">
-        <v>29323.0</v>
+        <v>2153.0</v>
       </c>
       <c r="O59" t="n">
-        <v>35324.0</v>
+        <v>1209.0</v>
       </c>
       <c r="P59" t="n">
-        <v>33435.0</v>
+        <v>4277.0</v>
       </c>
       <c r="Q59" t="n">
-        <v>35060.0</v>
-[...11 lines deleted...]
-        <v>37942.0</v>
+        <v>1905.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B60" t="s">
+        <v>46</v>
+      </c>
+      <c r="C60" t="s">
+        <v>85</v>
+      </c>
+      <c r="D60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" t="s">
+        <v>8</v>
+      </c>
+      <c r="H60" t="s">
         <v>44</v>
       </c>
-      <c r="B60" t="s">
-[...28 lines deleted...]
-        <v>56</v>
+      <c r="I60" t="n">
+        <v>5879.0</v>
+      </c>
+      <c r="J60" t="n">
+        <v>6211.0</v>
+      </c>
+      <c r="K60" t="n">
+        <v>6444.0</v>
+      </c>
+      <c r="L60" t="n">
+        <v>6363.0</v>
       </c>
       <c r="M60" t="n">
-        <v>3432.0</v>
+        <v>6375.0</v>
       </c>
       <c r="N60" t="n">
-        <v>6191.0</v>
+        <v>6134.0</v>
       </c>
       <c r="O60" t="n">
-        <v>7383.0</v>
+        <v>5886.0</v>
       </c>
       <c r="P60" t="n">
-        <v>6485.0</v>
+        <v>5696.0</v>
       </c>
       <c r="Q60" t="n">
-        <v>6722.0</v>
-[...2 lines deleted...]
-        <v>6467.0</v>
+        <v>3706.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B61" t="s">
+        <v>46</v>
+      </c>
+      <c r="C61" t="s">
+        <v>85</v>
+      </c>
+      <c r="D61" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61" t="s">
+        <v>57</v>
+      </c>
+      <c r="F61" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" t="s">
+        <v>8</v>
+      </c>
+      <c r="H61" t="s">
         <v>44</v>
       </c>
-      <c r="B61" t="s">
-[...28 lines deleted...]
-        <v>56</v>
+      <c r="I61" t="n">
+        <v>3479.0</v>
+      </c>
+      <c r="J61" t="n">
+        <v>3566.0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>3617.0</v>
+      </c>
+      <c r="L61" t="n">
+        <v>3559.0</v>
       </c>
       <c r="M61" t="n">
-        <v>15582.0</v>
+        <v>3598.0</v>
       </c>
       <c r="N61" t="n">
-        <v>23132.0</v>
+        <v>3375.0</v>
       </c>
       <c r="O61" t="n">
-        <v>27941.0</v>
+        <v>3214.0</v>
       </c>
       <c r="P61" t="n">
-        <v>26950.0</v>
+        <v>3093.0</v>
       </c>
       <c r="Q61" t="n">
-        <v>28338.0</v>
-[...2 lines deleted...]
-        <v>28627.0</v>
+        <v>828.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>45</v>
+      </c>
+      <c r="B62" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" t="s">
+        <v>85</v>
+      </c>
+      <c r="D62" t="s">
+        <v>86</v>
+      </c>
+      <c r="E62" t="s">
+        <v>59</v>
+      </c>
+      <c r="F62" t="s">
+        <v>60</v>
+      </c>
+      <c r="G62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H62" t="s">
         <v>44</v>
       </c>
-      <c r="B62" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I62" t="n">
-        <v>1528.0</v>
+        <v>2400.0</v>
       </c>
       <c r="J62" t="n">
-        <v>500.0</v>
+        <v>2645.0</v>
       </c>
       <c r="K62" t="n">
-        <v>1764.0</v>
+        <v>2827.0</v>
       </c>
       <c r="L62" t="n">
-        <v>3781.0</v>
+        <v>2804.0</v>
       </c>
       <c r="M62" t="n">
-        <v>5608.0</v>
+        <v>2777.0</v>
       </c>
       <c r="N62" t="n">
-        <v>5247.0</v>
+        <v>2759.0</v>
       </c>
       <c r="O62" t="n">
-        <v>6871.0</v>
+        <v>2672.0</v>
       </c>
       <c r="P62" t="n">
-        <v>7930.0</v>
+        <v>2603.0</v>
       </c>
       <c r="Q62" t="n">
-        <v>8469.0</v>
-[...11 lines deleted...]
-        <v>12481.0</v>
+        <v>2878.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B63" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C63" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D63" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E63" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F63" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G63" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H63" t="s">
-        <v>43</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I63" t="n">
+        <v>5079.0</v>
+      </c>
+      <c r="J63" t="n">
+        <v>5237.0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>5417.0</v>
+      </c>
+      <c r="L63" t="n">
+        <v>5281.0</v>
       </c>
       <c r="M63" t="n">
-        <v>2878.0</v>
+        <v>5173.0</v>
       </c>
       <c r="N63" t="n">
-        <v>2672.0</v>
+        <v>4902.0</v>
       </c>
       <c r="O63" t="n">
-        <v>3451.0</v>
+        <v>4617.0</v>
       </c>
       <c r="P63" t="n">
-        <v>3916.0</v>
+        <v>4346.0</v>
       </c>
       <c r="Q63" t="n">
-        <v>4139.0</v>
-[...2 lines deleted...]
-        <v>5959.0</v>
+        <v>3706.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B64" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C64" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D64" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E64" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F64" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G64" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H64" t="s">
-        <v>43</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I64" t="n">
+        <v>3033.0</v>
+      </c>
+      <c r="J64" t="n">
+        <v>3045.0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>3088.0</v>
+      </c>
+      <c r="L64" t="n">
+        <v>3018.0</v>
       </c>
       <c r="M64" t="n">
-        <v>2730.0</v>
+        <v>2942.0</v>
       </c>
       <c r="N64" t="n">
-        <v>2575.0</v>
+        <v>2681.0</v>
       </c>
       <c r="O64" t="n">
-        <v>3420.0</v>
+        <v>2511.0</v>
       </c>
       <c r="P64" t="n">
-        <v>4014.0</v>
+        <v>2388.0</v>
       </c>
       <c r="Q64" t="n">
-        <v>4330.0</v>
-[...2 lines deleted...]
-        <v>5868.0</v>
+        <v>828.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B65" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C65" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D65" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E65" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F65" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G65" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H65" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I65" t="n">
-        <v>316.0</v>
+        <v>2046.0</v>
       </c>
       <c r="J65" t="n">
-        <v>327.0</v>
+        <v>2192.0</v>
       </c>
       <c r="K65" t="n">
-        <v>369.0</v>
+        <v>2329.0</v>
       </c>
       <c r="L65" t="n">
-        <v>1027.0</v>
+        <v>2263.0</v>
       </c>
       <c r="M65" t="n">
-        <v>1523.0</v>
+        <v>2231.0</v>
       </c>
       <c r="N65" t="n">
-        <v>1159.0</v>
+        <v>2221.0</v>
       </c>
       <c r="O65" t="n">
-        <v>1122.0</v>
+        <v>2106.0</v>
       </c>
       <c r="P65" t="n">
-        <v>1814.0</v>
+        <v>1958.0</v>
       </c>
       <c r="Q65" t="n">
-        <v>1805.0</v>
-[...11 lines deleted...]
-        <v>1996.0</v>
+        <v>2878.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B66" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D66" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E66" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F66" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G66" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H66" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I66" t="n">
+        <v>800.0</v>
+      </c>
+      <c r="J66" t="n">
+        <v>974.0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>1027.0</v>
+      </c>
+      <c r="L66" t="n">
+        <v>1082.0</v>
       </c>
       <c r="M66" t="n">
-        <v>682.0</v>
+        <v>1202.0</v>
       </c>
       <c r="N66" t="n">
-        <v>518.0</v>
+        <v>1232.0</v>
       </c>
       <c r="O66" t="n">
-        <v>549.0</v>
+        <v>1269.0</v>
       </c>
       <c r="P66" t="n">
-        <v>806.0</v>
-[...5 lines deleted...]
-        <v>786.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B67" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C67" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D67" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E67" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F67" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G67" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H67" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I67" t="n">
+        <v>446.0</v>
+      </c>
+      <c r="J67" t="n">
+        <v>521.0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>529.0</v>
+      </c>
+      <c r="L67" t="n">
+        <v>541.0</v>
       </c>
       <c r="M67" t="n">
-        <v>841.0</v>
+        <v>656.0</v>
       </c>
       <c r="N67" t="n">
-        <v>641.0</v>
+        <v>694.0</v>
       </c>
       <c r="O67" t="n">
-        <v>573.0</v>
+        <v>703.0</v>
       </c>
       <c r="P67" t="n">
-        <v>1008.0</v>
-[...5 lines deleted...]
-        <v>1076.0</v>
+        <v>705.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B68" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C68" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D68" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E68" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G68" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H68" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I68" t="n">
-        <v>1212.0</v>
+        <v>354.0</v>
       </c>
       <c r="J68" t="n">
-        <v>173.0</v>
+        <v>453.0</v>
       </c>
       <c r="K68" t="n">
-        <v>1395.0</v>
+        <v>498.0</v>
       </c>
       <c r="L68" t="n">
-        <v>2754.0</v>
+        <v>541.0</v>
       </c>
       <c r="M68" t="n">
-        <v>4085.0</v>
+        <v>546.0</v>
       </c>
       <c r="N68" t="n">
-        <v>4088.0</v>
+        <v>538.0</v>
       </c>
       <c r="O68" t="n">
-        <v>5749.0</v>
+        <v>566.0</v>
       </c>
       <c r="P68" t="n">
-        <v>6116.0</v>
-[...14 lines deleted...]
-        <v>10485.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B69" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C69" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D69" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E69" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F69" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G69" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H69" t="s">
-        <v>42</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>50</v>
+      </c>
+      <c r="I69" t="n">
+        <v>51541.0</v>
+      </c>
+      <c r="J69" t="n">
+        <v>46395.0</v>
+      </c>
+      <c r="K69" t="n">
+        <v>50799.0</v>
+      </c>
+      <c r="L69" t="n">
+        <v>47891.0</v>
       </c>
       <c r="M69" t="n">
-        <v>2196.0</v>
+        <v>50087.0</v>
       </c>
       <c r="N69" t="n">
-        <v>2154.0</v>
+        <v>50778.0</v>
       </c>
       <c r="O69" t="n">
-        <v>2902.0</v>
+        <v>50971.0</v>
       </c>
       <c r="P69" t="n">
-        <v>3110.0</v>
+        <v>52411.0</v>
       </c>
       <c r="Q69" t="n">
-        <v>3341.0</v>
-[...2 lines deleted...]
-        <v>5173.0</v>
+        <v>52567.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B70" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C70" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="D70" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="E70" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F70" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G70" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H70" t="s">
-        <v>42</v>
-[...9 lines deleted...]
-        <v>56</v>
+        <v>50</v>
+      </c>
+      <c r="I70" t="n">
+        <v>45939.0</v>
+      </c>
+      <c r="J70" t="n">
+        <v>38487.0</v>
+      </c>
+      <c r="K70" t="n">
+        <v>41943.0</v>
+      </c>
+      <c r="L70" t="n">
+        <v>42280.0</v>
       </c>
       <c r="M70" t="n">
-        <v>1889.0</v>
+        <v>50066.0</v>
       </c>
       <c r="N70" t="n">
-        <v>1934.0</v>
+        <v>50778.0</v>
       </c>
       <c r="O70" t="n">
-        <v>2847.0</v>
+        <v>50971.0</v>
       </c>
       <c r="P70" t="n">
-        <v>3006.0</v>
+        <v>52411.0</v>
       </c>
       <c r="Q70" t="n">
-        <v>3323.0</v>
-[...2 lines deleted...]
-        <v>4792.0</v>
+        <v>52352.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B71" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C71" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D71" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H71" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I71" t="n">
-        <v>11133.0</v>
+        <v>20593.0</v>
       </c>
       <c r="J71" t="n">
-        <v>11519.0</v>
+        <v>16600.0</v>
       </c>
       <c r="K71" t="n">
-        <v>13144.0</v>
+        <v>18970.0</v>
       </c>
       <c r="L71" t="n">
-        <v>15086.0</v>
+        <v>18602.0</v>
       </c>
       <c r="M71" t="n">
-        <v>15762.0</v>
+        <v>18725.0</v>
       </c>
       <c r="N71" t="n">
-        <v>17818.0</v>
+        <v>18822.0</v>
       </c>
       <c r="O71" t="n">
-        <v>21455.0</v>
+        <v>41384.0</v>
       </c>
       <c r="P71" t="n">
-        <v>22252.0</v>
+        <v>18110.0</v>
       </c>
       <c r="Q71" t="n">
-        <v>23876.0</v>
+        <v>18622.0</v>
       </c>
       <c r="R71" t="n">
-        <v>25928.0</v>
-[...8 lines deleted...]
-        <v>28906.0</v>
+        <v>17762.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B72" t="s">
+        <v>46</v>
+      </c>
+      <c r="C72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D72" t="s">
+        <v>48</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K72" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L72" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>6358.0</v>
+        <v>67</v>
+      </c>
+      <c r="M72" t="s">
+        <v>67</v>
       </c>
       <c r="N72" t="n">
-        <v>7447.0</v>
+        <v>814471.0</v>
       </c>
       <c r="O72" t="n">
-        <v>9018.0</v>
+        <v>796274.0</v>
       </c>
       <c r="P72" t="n">
-        <v>9546.0</v>
-[...5 lines deleted...]
-        <v>10793.0</v>
+        <v>822237.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B73" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C73" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D73" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E73" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F73" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G73" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H73" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K73" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L73" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>9404.0</v>
+        <v>67</v>
+      </c>
+      <c r="M73" t="s">
+        <v>67</v>
       </c>
       <c r="N73" t="n">
-        <v>10371.0</v>
+        <v>695917.0</v>
       </c>
       <c r="O73" t="n">
-        <v>12437.0</v>
+        <v>685562.0</v>
       </c>
       <c r="P73" t="n">
-        <v>12706.0</v>
+        <v>699611.0</v>
       </c>
       <c r="Q73" t="n">
-        <v>13516.0</v>
-[...2 lines deleted...]
-        <v>15135.0</v>
+        <v>487838.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B74" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D74" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="G74" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H74" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>8274.0</v>
+        <v>43</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>67</v>
+      </c>
+      <c r="K74" t="s">
+        <v>67</v>
+      </c>
+      <c r="L74" t="s">
+        <v>67</v>
+      </c>
+      <c r="M74" t="s">
+        <v>67</v>
       </c>
       <c r="N74" t="n">
-        <v>1280.0</v>
+        <v>118554.0</v>
       </c>
       <c r="O74" t="n">
-        <v>1307.0</v>
+        <v>110712.0</v>
       </c>
       <c r="P74" t="n">
-        <v>1553.0</v>
-[...14 lines deleted...]
-        <v>10306.0</v>
+        <v>122626.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>45</v>
+      </c>
+      <c r="B75" t="s">
+        <v>46</v>
+      </c>
+      <c r="C75" t="s">
+        <v>51</v>
+      </c>
+      <c r="D75" t="s">
+        <v>52</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K75" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L75" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>3478.0</v>
+        <v>67</v>
+      </c>
+      <c r="M75" t="s">
+        <v>67</v>
       </c>
       <c r="N75" t="n">
-        <v>2768.0</v>
+        <v>1.6920852E7</v>
       </c>
       <c r="O75" t="n">
-        <v>2691.0</v>
+        <v>2.017821E7</v>
       </c>
       <c r="P75" t="n">
-        <v>4209.0</v>
-[...5 lines deleted...]
-        <v>4417.0</v>
+        <v>2.104994E7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B76" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C76" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="D76" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E76" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F76" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G76" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H76" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K76" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L76" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>4796.0</v>
+        <v>67</v>
+      </c>
+      <c r="M76" t="s">
+        <v>67</v>
       </c>
       <c r="N76" t="n">
-        <v>4291.0</v>
+        <v>1.559145E7</v>
       </c>
       <c r="O76" t="n">
-        <v>4529.0</v>
+        <v>1.9327425E7</v>
       </c>
       <c r="P76" t="n">
-        <v>5331.0</v>
+        <v>1.9327425E7</v>
       </c>
       <c r="Q76" t="n">
-        <v>5435.0</v>
+        <v>2.2288483E7</v>
       </c>
       <c r="R76" t="n">
-        <v>5907.0</v>
+        <v>2.3725759E7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B77" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C77" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="D77" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H77" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>7488.0</v>
+        <v>43</v>
+      </c>
+      <c r="I77"/>
+      <c r="J77" t="s">
+        <v>67</v>
+      </c>
+      <c r="K77" t="s">
+        <v>67</v>
+      </c>
+      <c r="L77" t="s">
+        <v>67</v>
+      </c>
+      <c r="M77" t="s">
+        <v>67</v>
       </c>
       <c r="N77" t="n">
-        <v>10759.0</v>
+        <v>1329402.0</v>
       </c>
       <c r="O77" t="n">
-        <v>14235.0</v>
+        <v>850785.0</v>
       </c>
       <c r="P77" t="n">
-        <v>12712.0</v>
-[...14 lines deleted...]
-        <v>18600.0</v>
+        <v>1722515.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>45</v>
+      </c>
+      <c r="B78" t="s">
+        <v>46</v>
+      </c>
+      <c r="C78" t="s">
+        <v>91</v>
+      </c>
+      <c r="D78" t="s">
+        <v>92</v>
+      </c>
+      <c r="E78" t="s">
+        <v>59</v>
+      </c>
+      <c r="F78" t="s">
+        <v>60</v>
+      </c>
+      <c r="G78" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" t="s">
         <v>44</v>
       </c>
-      <c r="B78" t="s">
-[...28 lines deleted...]
-        <v>56</v>
+      <c r="I78" t="n">
+        <v>20.2</v>
+      </c>
+      <c r="J78" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="K78" t="n">
+        <v>14.3</v>
+      </c>
+      <c r="L78" t="n">
+        <v>13.6</v>
       </c>
       <c r="M78" t="n">
-        <v>2880.0</v>
+        <v>12.4</v>
       </c>
       <c r="N78" t="n">
-        <v>4679.0</v>
+        <v>18.6</v>
       </c>
       <c r="O78" t="n">
-        <v>6327.0</v>
+        <v>21.1</v>
       </c>
       <c r="P78" t="n">
-        <v>5337.0</v>
+        <v>6.8</v>
       </c>
       <c r="Q78" t="n">
-        <v>6102.0</v>
-[...2 lines deleted...]
-        <v>6376.0</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>45</v>
+      </c>
+      <c r="B79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C79" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" t="s">
+        <v>94</v>
+      </c>
+      <c r="E79" t="s">
+        <v>59</v>
+      </c>
+      <c r="F79" t="s">
+        <v>60</v>
+      </c>
+      <c r="G79" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" t="s">
         <v>44</v>
       </c>
-      <c r="B79" t="s">
-[...28 lines deleted...]
-        <v>56</v>
+      <c r="I79" t="n">
+        <v>15.8</v>
+      </c>
+      <c r="J79" t="n">
+        <v>15.2</v>
+      </c>
+      <c r="K79" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="L79" t="n">
+        <v>9.3</v>
       </c>
       <c r="M79" t="n">
-        <v>4608.0</v>
+        <v>8.7</v>
       </c>
       <c r="N79" t="n">
-        <v>6080.0</v>
+        <v>12.8</v>
       </c>
       <c r="O79" t="n">
-        <v>7908.0</v>
+        <v>13.7</v>
       </c>
       <c r="P79" t="n">
-        <v>7375.0</v>
+        <v>5.3</v>
       </c>
       <c r="Q79" t="n">
-        <v>8081.0</v>
-[...2 lines deleted...]
-        <v>9228.0</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B80" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C80" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D80" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E80" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F80" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G80" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H80" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>50</v>
+      </c>
+      <c r="I80" t="n">
+        <v>12670.0</v>
+      </c>
+      <c r="J80" t="n">
+        <v>11849.0</v>
+      </c>
+      <c r="K80" t="n">
+        <v>12750.0</v>
+      </c>
+      <c r="L80" t="n">
+        <v>12294.0</v>
+      </c>
+      <c r="M80" t="n">
+        <v>13977.0</v>
       </c>
       <c r="N80" t="n">
-        <v>34001.0</v>
+        <v>13133.0</v>
       </c>
       <c r="O80" t="n">
-        <v>38430.0</v>
+        <v>13116.0</v>
       </c>
       <c r="P80" t="n">
-        <v>40354.0</v>
+        <v>12827.0</v>
       </c>
       <c r="Q80" t="n">
-        <v>42190.0</v>
-[...2 lines deleted...]
-        <v>19442.0</v>
+        <v>13589.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B81" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C81" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D81" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E81" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F81" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G81" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H81" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>50</v>
+      </c>
+      <c r="I81" t="n">
+        <v>56987.0</v>
+      </c>
+      <c r="J81" t="n">
+        <v>53005.0</v>
+      </c>
+      <c r="K81" t="n">
+        <v>52585.0</v>
+      </c>
+      <c r="L81" t="n">
+        <v>45694.0</v>
+      </c>
+      <c r="M81" t="n">
+        <v>51320.0</v>
       </c>
       <c r="N81" t="n">
-        <v>63418.0</v>
+        <v>46151.0</v>
       </c>
       <c r="O81" t="n">
-        <v>69033.0</v>
+        <v>42286.0</v>
       </c>
       <c r="P81" t="n">
-        <v>72461.0</v>
+        <v>56638.0</v>
       </c>
       <c r="Q81" t="n">
-        <v>75931.0</v>
-[...2 lines deleted...]
-        <v>55103.0</v>
+        <v>49829.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B82" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C82" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D82" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E82" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F82" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G82" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H82" t="s">
-        <v>43</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>50</v>
+      </c>
+      <c r="I82" t="n">
+        <v>4056.0</v>
+      </c>
+      <c r="J82" t="n">
+        <v>3653.0</v>
+      </c>
+      <c r="K82" t="n">
+        <v>4126.0</v>
+      </c>
+      <c r="L82" t="n">
+        <v>3679.0</v>
+      </c>
+      <c r="M82" t="n">
+        <v>4023.0</v>
+      </c>
+      <c r="N82" t="n">
+        <v>4023.0</v>
+      </c>
+      <c r="O82" t="n">
+        <v>3759.0</v>
+      </c>
+      <c r="P82" t="n">
+        <v>3267.0</v>
       </c>
       <c r="Q82" t="n">
-        <v>1.8301798E7</v>
-[...11 lines deleted...]
-        <v>2.4839535E7</v>
+        <v>3613.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B83" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C83" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="D83" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="E83" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F83" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G83" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H83" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I83" t="n">
-        <v>1194909.0</v>
+        <v>5269.0</v>
       </c>
       <c r="J83" t="n">
-        <v>1114392.0</v>
+        <v>4116.0</v>
       </c>
       <c r="K83" t="n">
-        <v>1031135.0</v>
+        <v>4275.0</v>
       </c>
       <c r="L83" t="n">
-        <v>1115900.0</v>
+        <v>4540.0</v>
       </c>
       <c r="M83" t="n">
-        <v>0.0</v>
+        <v>5978.0</v>
       </c>
       <c r="N83" t="n">
-        <v>1092150.0</v>
+        <v>5189.0</v>
       </c>
       <c r="O83" t="n">
-        <v>1747743.0</v>
+        <v>4742.0</v>
       </c>
       <c r="P83" t="n">
-        <v>1508284.0</v>
-[...14 lines deleted...]
-        <v>7053760.0</v>
+        <v>4742.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B84" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C84" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="D84" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="E84" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G84" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H84" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K84" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L84" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M84" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N84" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="O84" t="n">
+        <v>5307.0</v>
+      </c>
+      <c r="P84" t="n">
+        <v>5521.0</v>
       </c>
       <c r="Q84" t="n">
-        <v>1.2518076E7</v>
-[...11 lines deleted...]
-        <v>1.7785775E7</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B85" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="D85" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E85" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F85" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G85" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H85" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K85" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L85" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M85" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>625783.0</v>
+        <v>67</v>
+      </c>
+      <c r="N85" t="s">
+        <v>67</v>
       </c>
       <c r="O85" t="n">
-        <v>685367.0</v>
+        <v>3127.0</v>
       </c>
       <c r="P85" t="n">
-        <v>711990.0</v>
+        <v>3227.0</v>
       </c>
       <c r="Q85" t="n">
-        <v>757175.0</v>
-[...11 lines deleted...]
-        <v>746876.0</v>
+        <v>3278.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B86" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C86" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D86" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E86" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F86" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G86" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H86" t="s">
-        <v>47</v>
-[...17 lines deleted...]
-        <v>299417.0</v>
+        <v>62</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>67</v>
+      </c>
+      <c r="K86" t="s">
+        <v>67</v>
+      </c>
+      <c r="L86" t="s">
+        <v>67</v>
+      </c>
+      <c r="M86" t="s">
+        <v>67</v>
+      </c>
+      <c r="N86" t="s">
+        <v>67</v>
       </c>
       <c r="O86" t="n">
-        <v>306315.0</v>
+        <v>1080.0</v>
       </c>
       <c r="P86" t="n">
-        <v>301917.0</v>
+        <v>1118.0</v>
       </c>
       <c r="Q86" t="n">
-        <v>299964.0</v>
-[...11 lines deleted...]
-        <v>262467.0</v>
+        <v>1154.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B87" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C87" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D87" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E87" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F87" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G87" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H87" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K87" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L87" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M87" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>326366.0</v>
+        <v>67</v>
+      </c>
+      <c r="N87" t="s">
+        <v>67</v>
       </c>
       <c r="O87" t="n">
-        <v>379052.0</v>
+        <v>779.0</v>
       </c>
       <c r="P87" t="n">
-        <v>410073.0</v>
+        <v>825.0</v>
       </c>
       <c r="Q87" t="n">
-        <v>457211.0</v>
-[...11 lines deleted...]
-        <v>484409.0</v>
+        <v>886.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B88" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C88" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="D88" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E88" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G88" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H88" t="s">
-        <v>47</v>
-[...17 lines deleted...]
-        <v>9040948.0</v>
+        <v>62</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>67</v>
+      </c>
+      <c r="K88" t="s">
+        <v>67</v>
+      </c>
+      <c r="L88" t="s">
+        <v>67</v>
+      </c>
+      <c r="M88" t="s">
+        <v>67</v>
+      </c>
+      <c r="N88" t="s">
+        <v>67</v>
       </c>
       <c r="O88" t="n">
-        <v>9474847.0</v>
+        <v>6068.0</v>
       </c>
       <c r="P88" t="n">
-        <v>8513366.0</v>
+        <v>6293.0</v>
       </c>
       <c r="Q88" t="n">
-        <v>5132178.0</v>
+        <v>6197.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B89" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C89" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D89" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="E89" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G89" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H89" t="s">
-        <v>43</v>
-[...17 lines deleted...]
-        <v>36784.0</v>
+        <v>62</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89" t="s">
+        <v>67</v>
+      </c>
+      <c r="K89" t="s">
+        <v>67</v>
+      </c>
+      <c r="L89" t="s">
+        <v>67</v>
+      </c>
+      <c r="M89" t="s">
+        <v>67</v>
+      </c>
+      <c r="N89" t="s">
+        <v>67</v>
       </c>
       <c r="O89" t="n">
-        <v>41701.0</v>
+        <v>16401.0</v>
       </c>
       <c r="P89" t="n">
-        <v>49941.0</v>
+        <v>16722.0</v>
       </c>
       <c r="Q89" t="n">
-        <v>76641.0</v>
-[...2 lines deleted...]
-        <v>14532.0</v>
+        <v>16383.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B90" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C90" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D90" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="E90" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F90" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G90" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H90" t="s">
-        <v>47</v>
-[...17 lines deleted...]
-        <v>17038.0</v>
+        <v>62</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90" t="s">
+        <v>67</v>
+      </c>
+      <c r="K90" t="s">
+        <v>67</v>
+      </c>
+      <c r="L90" t="s">
+        <v>67</v>
+      </c>
+      <c r="M90" t="s">
+        <v>67</v>
+      </c>
+      <c r="N90" t="s">
+        <v>67</v>
       </c>
       <c r="O90" t="n">
-        <v>17440.0</v>
+        <v>671.0</v>
       </c>
       <c r="P90" t="n">
-        <v>13238.0</v>
+        <v>691.0</v>
       </c>
       <c r="Q90" t="n">
-        <v>10631.0</v>
+        <v>703.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B91" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C91" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D91" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="E91" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F91" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G91" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H91" t="s">
-        <v>47</v>
-[...17 lines deleted...]
-        <v>50235.0</v>
+        <v>62</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91" t="s">
+        <v>67</v>
+      </c>
+      <c r="K91" t="s">
+        <v>67</v>
+      </c>
+      <c r="L91" t="s">
+        <v>67</v>
+      </c>
+      <c r="M91" t="s">
+        <v>67</v>
+      </c>
+      <c r="N91" t="s">
+        <v>67</v>
       </c>
       <c r="O91" t="n">
-        <v>52126.0</v>
+        <v>791.0</v>
       </c>
       <c r="P91" t="n">
-        <v>24912.0</v>
+        <v>843.0</v>
       </c>
       <c r="Q91" t="n">
-        <v>19742.0</v>
+        <v>873.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B92" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C92" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="D92" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="E92" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F92" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G92" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H92" t="s">
-        <v>47</v>
-[...17 lines deleted...]
-        <v>3.95</v>
+        <v>62</v>
+      </c>
+      <c r="I92"/>
+      <c r="J92" t="s">
+        <v>67</v>
+      </c>
+      <c r="K92" t="s">
+        <v>67</v>
+      </c>
+      <c r="L92" t="s">
+        <v>67</v>
+      </c>
+      <c r="M92" t="s">
+        <v>67</v>
+      </c>
+      <c r="N92" t="s">
+        <v>67</v>
       </c>
       <c r="O92" t="n">
-        <v>2.99</v>
+        <v>3526.0</v>
       </c>
       <c r="P92" t="n">
-        <v>3.0</v>
+        <v>3540.0</v>
       </c>
       <c r="Q92" t="n">
-        <v>3.0</v>
+        <v>3511.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B93" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C93" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D93" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="E93" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F93" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G93" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H93" t="s">
-        <v>47</v>
-[...17 lines deleted...]
-        <v>2153.0</v>
+        <v>62</v>
+      </c>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>67</v>
+      </c>
+      <c r="K93" t="s">
+        <v>67</v>
+      </c>
+      <c r="L93" t="s">
+        <v>67</v>
+      </c>
+      <c r="M93" t="s">
+        <v>67</v>
+      </c>
+      <c r="N93" t="s">
+        <v>67</v>
       </c>
       <c r="O93" t="n">
-        <v>1209.0</v>
+        <v>6225.0</v>
       </c>
       <c r="P93" t="n">
-        <v>4277.0</v>
+        <v>6474.0</v>
       </c>
       <c r="Q93" t="n">
-        <v>1905.0</v>
+        <v>6621.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="B94" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="C94" t="s">
+        <v>74</v>
+      </c>
+      <c r="D94" t="s">
+        <v>75</v>
+      </c>
+      <c r="E94" t="s">
+        <v>57</v>
+      </c>
+      <c r="F94" t="s">
+        <v>58</v>
+      </c>
+      <c r="G94" t="s">
         <v>61</v>
       </c>
-      <c r="D94" t="s">
+      <c r="H94" t="s">
         <v>62</v>
       </c>
-      <c r="E94" t="s">
-[...27 lines deleted...]
-        <v>2155.0</v>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>67</v>
+      </c>
+      <c r="K94" t="s">
+        <v>67</v>
+      </c>
+      <c r="L94" t="s">
+        <v>67</v>
+      </c>
+      <c r="M94" t="s">
+        <v>67</v>
+      </c>
+      <c r="N94" t="s">
+        <v>67</v>
       </c>
       <c r="O94" t="n">
-        <v>2142.0</v>
+        <v>16652.0</v>
       </c>
       <c r="P94" t="n">
-        <v>2151.0</v>
+        <v>17163.0</v>
       </c>
       <c r="Q94" t="n">
-        <v>2501.0</v>
-[...14 lines deleted...]
-        <v>4932.0</v>
+        <v>17065.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="B95" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="C95" t="s">
+        <v>74</v>
+      </c>
+      <c r="D95" t="s">
+        <v>75</v>
+      </c>
+      <c r="E95" t="s">
+        <v>59</v>
+      </c>
+      <c r="F95" t="s">
+        <v>60</v>
+      </c>
+      <c r="G95" t="s">
         <v>61</v>
       </c>
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>62</v>
       </c>
-      <c r="E95" t="s">
-[...27 lines deleted...]
-        <v>1044.0</v>
+      <c r="I95"/>
+      <c r="J95" t="s">
+        <v>67</v>
+      </c>
+      <c r="K95" t="s">
+        <v>67</v>
+      </c>
+      <c r="L95" t="s">
+        <v>67</v>
+      </c>
+      <c r="M95" t="s">
+        <v>67</v>
+      </c>
+      <c r="N95" t="s">
+        <v>67</v>
       </c>
       <c r="O95" t="n">
-        <v>1064.0</v>
+        <v>27323.0</v>
       </c>
       <c r="P95" t="n">
-        <v>1067.0</v>
-[...14 lines deleted...]
-        <v>2401.0</v>
+        <v>28091.0</v>
+      </c>
+      <c r="Q95" t="n">
+        <v>28041.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>38</v>
+      </c>
+      <c r="B96" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" t="s">
+        <v>78</v>
+      </c>
+      <c r="D96" t="s">
+        <v>79</v>
+      </c>
+      <c r="E96" t="s">
+        <v>59</v>
+      </c>
+      <c r="F96" t="s">
+        <v>60</v>
+      </c>
+      <c r="G96" t="s">
+        <v>49</v>
+      </c>
+      <c r="H96" t="s">
         <v>50</v>
       </c>
-      <c r="B96" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I96" t="n">
-        <v>889.0</v>
+        <v>67480.0</v>
       </c>
       <c r="J96" t="n">
-        <v>943.0</v>
+        <v>72783.0</v>
       </c>
       <c r="K96" t="n">
-        <v>1019.0</v>
+        <v>78934.0</v>
       </c>
       <c r="L96" t="n">
-        <v>1056.0</v>
+        <v>83482.0</v>
       </c>
       <c r="M96" t="n">
-        <v>1074.0</v>
+        <v>87658.0</v>
       </c>
       <c r="N96" t="n">
-        <v>1111.0</v>
+        <v>90521.0</v>
       </c>
       <c r="O96" t="n">
-        <v>1078.0</v>
+        <v>91876.0</v>
       </c>
       <c r="P96" t="n">
-        <v>1084.0</v>
-[...14 lines deleted...]
-        <v>2531.0</v>
+        <v>89336.0</v>
+      </c>
+      <c r="Q96" t="n">
+        <v>88990.0</v>
+      </c>
+      <c r="R96" t="n">
+        <v>83159.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>38</v>
+      </c>
+      <c r="B97" t="s">
+        <v>39</v>
+      </c>
+      <c r="C97" t="s">
+        <v>80</v>
+      </c>
+      <c r="D97" t="s">
+        <v>81</v>
+      </c>
+      <c r="E97" t="s">
+        <v>59</v>
+      </c>
+      <c r="F97" t="s">
+        <v>60</v>
+      </c>
+      <c r="G97" t="s">
+        <v>49</v>
+      </c>
+      <c r="H97" t="s">
         <v>50</v>
       </c>
-      <c r="B97" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I97" t="n">
-        <v>1536.0</v>
+        <v>352921.0</v>
       </c>
       <c r="J97" t="n">
-        <v>1575.0</v>
+        <v>363356.0</v>
       </c>
       <c r="K97" t="n">
-        <v>1658.0</v>
+        <v>388884.0</v>
       </c>
       <c r="L97" t="n">
-        <v>1671.0</v>
+        <v>419532.0</v>
       </c>
       <c r="M97" t="n">
-        <v>1696.0</v>
+        <v>423737.0</v>
       </c>
       <c r="N97" t="n">
-        <v>1700.0</v>
+        <v>431362.0</v>
       </c>
       <c r="O97" t="n">
-        <v>1628.0</v>
+        <v>448947.0</v>
       </c>
       <c r="P97" t="n">
-        <v>1610.0</v>
+        <v>432702.0</v>
       </c>
       <c r="Q97" t="n">
-        <v>1395.0</v>
+        <v>443831.0</v>
       </c>
       <c r="R97" t="n">
-        <v>1597.0</v>
-[...11 lines deleted...]
-        <v>2215.0</v>
+        <v>433256.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" t="s">
+        <v>39</v>
+      </c>
+      <c r="C98" t="s">
+        <v>82</v>
+      </c>
+      <c r="D98" t="s">
+        <v>83</v>
+      </c>
+      <c r="E98" t="s">
+        <v>59</v>
+      </c>
+      <c r="F98" t="s">
+        <v>60</v>
+      </c>
+      <c r="G98" t="s">
+        <v>49</v>
+      </c>
+      <c r="H98" t="s">
         <v>50</v>
       </c>
-      <c r="B98" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I98" t="n">
-        <v>783.0</v>
+        <v>6.2</v>
       </c>
       <c r="J98" t="n">
-        <v>792.0</v>
+        <v>6.0</v>
       </c>
       <c r="K98" t="n">
-        <v>801.0</v>
+        <v>6.0</v>
       </c>
       <c r="L98" t="n">
-        <v>795.0</v>
+        <v>6.0</v>
       </c>
       <c r="M98" t="n">
-        <v>788.0</v>
+        <v>5.8</v>
       </c>
       <c r="N98" t="n">
-        <v>755.0</v>
+        <v>5.8</v>
       </c>
       <c r="O98" t="n">
-        <v>739.0</v>
+        <v>5.9</v>
       </c>
       <c r="P98" t="n">
-        <v>743.0</v>
-[...14 lines deleted...]
-        <v>1064.0</v>
+        <v>5.8</v>
+      </c>
+      <c r="Q98" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="R98" t="n">
+        <v>6.2</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>38</v>
+      </c>
+      <c r="B99" t="s">
+        <v>39</v>
+      </c>
+      <c r="C99" t="s">
+        <v>84</v>
+      </c>
+      <c r="D99" t="s">
+        <v>79</v>
+      </c>
+      <c r="E99" t="s">
+        <v>59</v>
+      </c>
+      <c r="F99" t="s">
+        <v>60</v>
+      </c>
+      <c r="G99" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99" t="s">
         <v>50</v>
       </c>
-      <c r="B99" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I99" t="n">
-        <v>753.0</v>
+        <v>67452.0</v>
       </c>
       <c r="J99" t="n">
-        <v>783.0</v>
+        <v>69110.0</v>
       </c>
       <c r="K99" t="n">
-        <v>857.0</v>
+        <v>68445.0</v>
       </c>
       <c r="L99" t="n">
-        <v>876.0</v>
+        <v>72677.0</v>
       </c>
       <c r="M99" t="n">
-        <v>908.0</v>
+        <v>71108.0</v>
       </c>
       <c r="N99" t="n">
-        <v>945.0</v>
+        <v>74754.0</v>
       </c>
       <c r="O99" t="n">
-        <v>889.0</v>
+        <v>75471.0</v>
       </c>
       <c r="P99" t="n">
-        <v>867.0</v>
-[...14 lines deleted...]
-        <v>1151.0</v>
+        <v>73822.0</v>
+      </c>
+      <c r="Q99" t="n">
+        <v>72752.0</v>
+      </c>
+      <c r="R99" t="n">
+        <v>60201.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" t="s">
+        <v>39</v>
+      </c>
+      <c r="C100" t="s">
+        <v>95</v>
+      </c>
+      <c r="D100" t="s">
+        <v>96</v>
+      </c>
+      <c r="E100" t="s">
+        <v>59</v>
+      </c>
+      <c r="F100" t="s">
+        <v>60</v>
+      </c>
+      <c r="G100" t="s">
+        <v>49</v>
+      </c>
+      <c r="H100" t="s">
         <v>50</v>
       </c>
-      <c r="B100" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I100" t="n">
-        <v>413.0</v>
+        <v>18206.0</v>
       </c>
       <c r="J100" t="n">
-        <v>456.0</v>
+        <v>19170.0</v>
       </c>
       <c r="K100" t="n">
-        <v>484.0</v>
+        <v>19138.0</v>
       </c>
       <c r="L100" t="n">
-        <v>506.0</v>
+        <v>19707.0</v>
       </c>
       <c r="M100" t="n">
-        <v>488.0</v>
+        <v>20467.0</v>
       </c>
       <c r="N100" t="n">
-        <v>455.0</v>
+        <v>21011.0</v>
       </c>
       <c r="O100" t="n">
-        <v>514.0</v>
+        <v>20963.0</v>
       </c>
       <c r="P100" t="n">
-        <v>541.0</v>
+        <v>21045.0</v>
       </c>
       <c r="Q100" t="n">
-        <v>1106.0</v>
+        <v>20609.0</v>
       </c>
       <c r="R100" t="n">
-        <v>1267.0</v>
-[...11 lines deleted...]
-        <v>2717.0</v>
+        <v>20293.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B101" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C101" t="s">
+        <v>74</v>
+      </c>
+      <c r="D101" t="s">
+        <v>75</v>
+      </c>
+      <c r="E101" t="s">
+        <v>57</v>
+      </c>
+      <c r="F101" t="s">
+        <v>58</v>
+      </c>
+      <c r="G101" t="s">
         <v>61</v>
       </c>
-      <c r="D101" t="s">
+      <c r="H101" t="s">
         <v>62</v>
       </c>
-      <c r="E101" t="s">
-[...24 lines deleted...]
-        <v>322.0</v>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>67</v>
+      </c>
+      <c r="K101" t="s">
+        <v>67</v>
+      </c>
+      <c r="L101" t="s">
+        <v>67</v>
+      </c>
+      <c r="M101" t="s">
+        <v>67</v>
       </c>
       <c r="N101" t="n">
-        <v>289.0</v>
+        <v>10111.0</v>
       </c>
       <c r="O101" t="n">
-        <v>325.0</v>
+        <v>10240.0</v>
       </c>
       <c r="P101" t="n">
-        <v>324.0</v>
-[...14 lines deleted...]
-        <v>1337.0</v>
+        <v>13886.0</v>
+      </c>
+      <c r="Q101" t="n">
+        <v>13656.0</v>
+      </c>
+      <c r="R101" t="n">
+        <v>14224.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B102" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C102" t="s">
+        <v>74</v>
+      </c>
+      <c r="D102" t="s">
+        <v>75</v>
+      </c>
+      <c r="E102" t="s">
+        <v>59</v>
+      </c>
+      <c r="F102" t="s">
+        <v>60</v>
+      </c>
+      <c r="G102" t="s">
         <v>61</v>
       </c>
-      <c r="D102" t="s">
+      <c r="H102" t="s">
         <v>62</v>
       </c>
-      <c r="E102" t="s">
-[...24 lines deleted...]
-        <v>166.0</v>
+      <c r="I102"/>
+      <c r="J102" t="s">
+        <v>67</v>
+      </c>
+      <c r="K102" t="s">
+        <v>67</v>
+      </c>
+      <c r="L102" t="s">
+        <v>67</v>
+      </c>
+      <c r="M102" t="s">
+        <v>67</v>
       </c>
       <c r="N102" t="n">
-        <v>166.0</v>
+        <v>25430.0</v>
       </c>
       <c r="O102" t="n">
-        <v>189.0</v>
+        <v>22324.0</v>
       </c>
       <c r="P102" t="n">
-        <v>217.0</v>
-[...14 lines deleted...]
-        <v>1380.0</v>
+        <v>27111.0</v>
+      </c>
+      <c r="Q102" t="n">
+        <v>27209.0</v>
+      </c>
+      <c r="R102" t="n">
+        <v>28774.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B103" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C103" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D103" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E103" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F103" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G103" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H103" t="s">
         <v>43</v>
       </c>
-      <c r="I103" t="n">
-[...12 lines deleted...]
-        <v>558.0</v>
+      <c r="I103"/>
+      <c r="J103" t="s">
+        <v>67</v>
+      </c>
+      <c r="K103" t="s">
+        <v>67</v>
+      </c>
+      <c r="L103" t="s">
+        <v>67</v>
+      </c>
+      <c r="M103" t="s">
+        <v>67</v>
       </c>
       <c r="N103" t="n">
-        <v>552.0</v>
+        <v>23890.0</v>
       </c>
       <c r="O103" t="n">
-        <v>558.0</v>
+        <v>28190.0</v>
       </c>
       <c r="P103" t="n">
-        <v>556.0</v>
+        <v>26468.0</v>
       </c>
       <c r="Q103" t="n">
-        <v>592.0</v>
+        <v>28534.0</v>
       </c>
       <c r="R103" t="n">
-        <v>709.0</v>
-[...11 lines deleted...]
-        <v>1897.0</v>
+        <v>30827.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B104" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C104" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D104" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E104" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F104" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G104" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H104" t="s">
         <v>43</v>
       </c>
-      <c r="I104" t="n">
-[...12 lines deleted...]
-        <v>106.0</v>
+      <c r="I104"/>
+      <c r="J104" t="s">
+        <v>67</v>
+      </c>
+      <c r="K104" t="s">
+        <v>67</v>
+      </c>
+      <c r="L104" t="s">
+        <v>67</v>
+      </c>
+      <c r="M104" t="s">
+        <v>67</v>
       </c>
       <c r="N104" t="n">
-        <v>108.0</v>
+        <v>37988.0</v>
       </c>
       <c r="O104" t="n">
-        <v>108.0</v>
+        <v>46709.0</v>
       </c>
       <c r="P104" t="n">
-        <v>105.0</v>
-[...17 lines deleted...]
-        <v>125.0</v>
+        <v>45350.0</v>
+      </c>
+      <c r="Q104" t="n">
+        <v>48722.0</v>
+      </c>
+      <c r="R104" t="n">
+        <v>52062.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>53</v>
+      </c>
+      <c r="B105" t="s">
+        <v>54</v>
+      </c>
+      <c r="C105" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105" t="s">
+        <v>41</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" t="s">
+        <v>49</v>
+      </c>
+      <c r="H105" t="s">
         <v>50</v>
       </c>
-      <c r="B105" t="s">
-[...33 lines deleted...]
-        <v>123.0</v>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>67</v>
+      </c>
+      <c r="K105" t="s">
+        <v>67</v>
+      </c>
+      <c r="L105" t="s">
+        <v>67</v>
+      </c>
+      <c r="M105" t="s">
+        <v>67</v>
       </c>
       <c r="N105" t="n">
-        <v>122.0</v>
+        <v>59944.0</v>
       </c>
       <c r="O105" t="n">
-        <v>128.0</v>
+        <v>62113.0</v>
       </c>
       <c r="P105" t="n">
-        <v>122.0</v>
-[...17 lines deleted...]
-        <v>1772.0</v>
+        <v>70226.0</v>
+      </c>
+      <c r="Q105" t="n">
+        <v>76409.0</v>
+      </c>
+      <c r="R105" t="n">
+        <v>81890.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B106" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C106" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D106" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H106" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>165.0</v>
+        <v>50</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106" t="s">
+        <v>67</v>
+      </c>
+      <c r="K106" t="s">
+        <v>67</v>
+      </c>
+      <c r="L106" t="s">
+        <v>67</v>
+      </c>
+      <c r="M106" t="s">
+        <v>67</v>
       </c>
       <c r="N106" t="n">
-        <v>163.0</v>
+        <v>5810847.0</v>
       </c>
       <c r="O106" t="n">
-        <v>164.0</v>
+        <v>6354720.0</v>
       </c>
       <c r="P106" t="n">
-        <v>154.0</v>
+        <v>7309920.0</v>
       </c>
       <c r="Q106" t="n">
-        <v>139.0</v>
+        <v>6681639.0</v>
       </c>
       <c r="R106" t="n">
-        <v>167.0</v>
-[...11 lines deleted...]
-        <v>125.0</v>
+        <v>7600727.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B107" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C107" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D107" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="E107" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F107" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G107" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H107" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>63.0</v>
+        <v>62</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107" t="s">
+        <v>67</v>
+      </c>
+      <c r="K107" t="s">
+        <v>67</v>
+      </c>
+      <c r="L107" t="s">
+        <v>67</v>
+      </c>
+      <c r="M107" t="s">
+        <v>67</v>
       </c>
       <c r="N107" t="n">
-        <v>67.0</v>
+        <v>59944.0</v>
       </c>
       <c r="O107" t="n">
-        <v>65.0</v>
+        <v>62113.0</v>
       </c>
       <c r="P107" t="n">
-        <v>63.0</v>
-[...14 lines deleted...]
-        <v>76.0</v>
+        <v>70226.0</v>
+      </c>
+      <c r="Q107" t="n">
+        <v>76409.0</v>
+      </c>
+      <c r="R107" t="n">
+        <v>81890.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B108" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C108" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D108" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="E108" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F108" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G108" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H108" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I108" t="n">
-        <v>90.0</v>
+        <v>36355.0</v>
       </c>
       <c r="J108" t="n">
-        <v>92.0</v>
+        <v>35607.0</v>
       </c>
       <c r="K108" t="n">
-        <v>98.0</v>
+        <v>36365.0</v>
       </c>
       <c r="L108" t="n">
-        <v>97.0</v>
+        <v>38682.0</v>
       </c>
       <c r="M108" t="n">
-        <v>100.0</v>
+        <v>35195.0</v>
       </c>
       <c r="N108" t="n">
-        <v>96.0</v>
+        <v>32614.0</v>
       </c>
       <c r="O108" t="n">
-        <v>99.0</v>
+        <v>28869.0</v>
       </c>
       <c r="P108" t="n">
-        <v>91.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>24800.0</v>
+      </c>
+      <c r="Q108" t="n">
+        <v>24247.0</v>
+      </c>
+      <c r="R108" t="n">
+        <v>25552.0</v>
+      </c>
+      <c r="S108" t="n">
+        <v>18599.0</v>
       </c>
       <c r="T108" t="n">
-        <v>311.0</v>
-[...2 lines deleted...]
-        <v>126.0</v>
+        <v>19926.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B109" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C109" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="D109" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H109" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I109" t="n">
-        <v>217.0</v>
+        <v>736851.0</v>
       </c>
       <c r="J109" t="n">
-        <v>373.0</v>
+        <v>679822.0</v>
       </c>
       <c r="K109" t="n">
-        <v>391.0</v>
+        <v>726885.0</v>
       </c>
       <c r="L109" t="n">
-        <v>393.0</v>
+        <v>712061.0</v>
       </c>
       <c r="M109" t="n">
-        <v>393.0</v>
+        <v>599627.0</v>
       </c>
       <c r="N109" t="n">
-        <v>389.0</v>
+        <v>715440.0</v>
       </c>
       <c r="O109" t="n">
-        <v>394.0</v>
+        <v>903187.0</v>
       </c>
       <c r="P109" t="n">
-        <v>402.0</v>
+        <v>1007217.0</v>
       </c>
       <c r="Q109" t="n">
-        <v>453.0</v>
+        <v>1014838.0</v>
       </c>
       <c r="R109" t="n">
-        <v>542.0</v>
+        <v>386545.0</v>
       </c>
       <c r="S109" t="n">
-        <v>513.0</v>
+        <v>399557.0</v>
       </c>
       <c r="T109" t="n">
-        <v>852.0</v>
+        <v>588885.0</v>
       </c>
       <c r="U109" t="n">
-        <v>1010.0</v>
+        <v>531223.0</v>
       </c>
       <c r="V109" t="n">
-        <v>1772.0</v>
+        <v>550041.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B110" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C110" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D110" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="E110" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F110" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G110" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H110" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I110" t="n">
-        <v>32.0</v>
+        <v>102056.0</v>
       </c>
       <c r="J110" t="n">
-        <v>34.0</v>
+        <v>98035.0</v>
       </c>
       <c r="K110" t="n">
-        <v>45.0</v>
+        <v>101947.0</v>
       </c>
       <c r="L110" t="n">
-        <v>45.0</v>
+        <v>105867.0</v>
       </c>
       <c r="M110" t="n">
-        <v>43.0</v>
+        <v>109915.0</v>
       </c>
       <c r="N110" t="n">
-        <v>41.0</v>
+        <v>118603.0</v>
       </c>
       <c r="O110" t="n">
-        <v>43.0</v>
+        <v>126951.0</v>
       </c>
       <c r="P110" t="n">
-        <v>42.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>123820.0</v>
+      </c>
+      <c r="Q110" t="n">
+        <v>131749.0</v>
+      </c>
+      <c r="R110" t="n">
+        <v>127732.0</v>
+      </c>
+      <c r="S110" t="n">
+        <v>66448.0</v>
       </c>
       <c r="T110" t="n">
-        <v>358.0</v>
+        <v>80827.0</v>
       </c>
       <c r="U110" t="n">
-        <v>430.0</v>
+        <v>90142.0</v>
+      </c>
+      <c r="V110" t="n">
+        <v>116373.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>38</v>
+      </c>
+      <c r="B111" t="s">
+        <v>39</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111" t="s">
+        <v>41</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" t="s">
+        <v>49</v>
+      </c>
+      <c r="H111" t="s">
         <v>50</v>
       </c>
-      <c r="B111" t="s">
-[...33 lines deleted...]
-        <v>23.0</v>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>67</v>
+      </c>
+      <c r="K111" t="s">
+        <v>67</v>
+      </c>
+      <c r="L111" t="s">
+        <v>67</v>
+      </c>
+      <c r="M111" t="s">
+        <v>67</v>
       </c>
       <c r="N111" t="n">
-        <v>26.0</v>
+        <v>102965.0</v>
       </c>
       <c r="O111" t="n">
-        <v>29.0</v>
+        <v>111313.0</v>
       </c>
       <c r="P111" t="n">
-        <v>31.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>114077.0</v>
+      </c>
+      <c r="Q111" t="n">
+        <v>121812.0</v>
+      </c>
+      <c r="R111" t="n">
+        <v>117890.0</v>
+      </c>
+      <c r="S111" t="n">
+        <v>52692.0</v>
       </c>
       <c r="T111" t="n">
-        <v>494.0</v>
+        <v>64004.0</v>
       </c>
       <c r="U111" t="n">
-        <v>580.0</v>
+        <v>79414.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B112" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C112" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D112" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="H112" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>5273.0</v>
+        <v>102</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
+        <v>67</v>
+      </c>
+      <c r="K112" t="s">
+        <v>67</v>
+      </c>
+      <c r="L112" t="s">
+        <v>67</v>
+      </c>
+      <c r="M112" t="s">
+        <v>67</v>
       </c>
       <c r="N112" t="n">
-        <v>5856.0</v>
+        <v>15638.0</v>
       </c>
       <c r="O112" t="n">
-        <v>5859.0</v>
+        <v>15638.0</v>
       </c>
       <c r="P112" t="n">
-        <v>6067.0</v>
+        <v>9743.0</v>
       </c>
       <c r="Q112" t="n">
-        <v>5806.0</v>
+        <v>9937.0</v>
       </c>
       <c r="R112" t="n">
-        <v>6440.0</v>
+        <v>9842.0</v>
       </c>
       <c r="S112" t="n">
-        <v>10681.0</v>
+        <v>13756.0</v>
       </c>
       <c r="T112" t="n">
-        <v>8798.0</v>
+        <v>16823.0</v>
       </c>
       <c r="U112" t="n">
-        <v>12905.0</v>
-[...2 lines deleted...]
-        <v>9590.0</v>
+        <v>10728.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B113" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C113" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D113" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E113" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F113" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G113" t="s">
         <v>8</v>
       </c>
       <c r="H113" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I113" t="n">
-        <v>442.0</v>
+        <v>5984.0</v>
       </c>
       <c r="J113" t="n">
-        <v>469.0</v>
+        <v>4232.0</v>
       </c>
       <c r="K113" t="n">
-        <v>575.0</v>
+        <v>4637.0</v>
       </c>
       <c r="L113" t="n">
-        <v>713.0</v>
+        <v>4267.0</v>
       </c>
       <c r="M113" t="n">
-        <v>627.0</v>
+        <v>5500.0</v>
       </c>
       <c r="N113" t="n">
-        <v>608.0</v>
+        <v>5658.0</v>
       </c>
       <c r="O113" t="n">
-        <v>611.0</v>
+        <v>7152.0</v>
       </c>
       <c r="P113" t="n">
-        <v>627.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>6592.0</v>
+      </c>
+      <c r="Q113" t="n">
+        <v>7260.0</v>
+      </c>
+      <c r="R113" t="n">
+        <v>7644.0</v>
+      </c>
+      <c r="S113" t="n">
+        <v>7755.0</v>
       </c>
       <c r="T113" t="n">
-        <v>1438.0</v>
+        <v>8365.0</v>
       </c>
       <c r="U113" t="n">
-        <v>1930.0</v>
+        <v>8237.0</v>
+      </c>
+      <c r="V113" t="n">
+        <v>9004.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B114" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C114" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D114" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E114" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F114" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G114" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H114" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I114" t="n">
-        <v>4114.0</v>
+        <v>3553.0</v>
       </c>
       <c r="J114" t="n">
-        <v>4277.0</v>
+        <v>3059.0</v>
       </c>
       <c r="K114" t="n">
-        <v>4424.0</v>
+        <v>3182.0</v>
       </c>
       <c r="L114" t="n">
-        <v>4521.0</v>
+        <v>2446.0</v>
       </c>
       <c r="M114" t="n">
-        <v>4646.0</v>
+        <v>3744.0</v>
       </c>
       <c r="N114" t="n">
-        <v>4696.0</v>
+        <v>3608.0</v>
       </c>
       <c r="O114" t="n">
-        <v>4696.0</v>
+        <v>4685.0</v>
       </c>
       <c r="P114" t="n">
-        <v>4676.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>4805.0</v>
+      </c>
+      <c r="Q114" t="n">
+        <v>5382.0</v>
+      </c>
+      <c r="R114" t="n">
+        <v>5558.0</v>
+      </c>
+      <c r="S114" t="n">
+        <v>5673.0</v>
       </c>
       <c r="T114" t="n">
-        <v>7360.0</v>
+        <v>6164.0</v>
       </c>
       <c r="U114" t="n">
-        <v>10975.0</v>
+        <v>5840.0</v>
+      </c>
+      <c r="V114" t="n">
+        <v>6258.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B115" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C115" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D115" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H115" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I115" t="n">
-        <v>3841.0</v>
+        <v>2431.0</v>
       </c>
       <c r="J115" t="n">
-        <v>3988.0</v>
+        <v>1173.0</v>
       </c>
       <c r="K115" t="n">
-        <v>4935.0</v>
+        <v>1455.0</v>
       </c>
       <c r="L115" t="n">
-        <v>5066.0</v>
+        <v>1821.0</v>
       </c>
       <c r="M115" t="n">
-        <v>5100.0</v>
+        <v>1756.0</v>
       </c>
       <c r="N115" t="n">
-        <v>4373.0</v>
+        <v>2050.0</v>
       </c>
       <c r="O115" t="n">
-        <v>4282.0</v>
+        <v>2467.0</v>
       </c>
       <c r="P115" t="n">
-        <v>4253.0</v>
+        <v>1787.0</v>
       </c>
       <c r="Q115" t="n">
-        <v>4247.0</v>
+        <v>1878.0</v>
       </c>
       <c r="R115" t="n">
-        <v>4711.0</v>
+        <v>2086.0</v>
       </c>
       <c r="S115" t="n">
-        <v>5117.0</v>
+        <v>2082.0</v>
       </c>
       <c r="T115" t="n">
-        <v>6442.0</v>
+        <v>2201.0</v>
       </c>
       <c r="U115" t="n">
-        <v>7662.0</v>
+        <v>2397.0</v>
       </c>
       <c r="V115" t="n">
-        <v>6707.0</v>
+        <v>2746.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B116" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C116" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D116" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E116" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F116" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G116" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H116" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I116" t="n">
-        <v>376.0</v>
+        <v>935.0</v>
       </c>
       <c r="J116" t="n">
-        <v>396.0</v>
+        <v>893.0</v>
       </c>
       <c r="K116" t="n">
-        <v>484.0</v>
+        <v>1152.0</v>
       </c>
       <c r="L116" t="n">
-        <v>539.0</v>
+        <v>1251.0</v>
       </c>
       <c r="M116" t="n">
-        <v>529.0</v>
+        <v>1447.0</v>
       </c>
       <c r="N116" t="n">
-        <v>516.0</v>
+        <v>1892.0</v>
       </c>
       <c r="O116" t="n">
-        <v>509.0</v>
+        <v>2155.0</v>
       </c>
       <c r="P116" t="n">
-        <v>511.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>1591.0</v>
+      </c>
+      <c r="Q116" t="n">
+        <v>1704.0</v>
+      </c>
+      <c r="R116" t="n">
+        <v>1827.0</v>
+      </c>
+      <c r="S116" t="n">
+        <v>1849.0</v>
       </c>
       <c r="T116" t="n">
-        <v>1110.0</v>
+        <v>2064.0</v>
       </c>
       <c r="U116" t="n">
-        <v>1384.0</v>
+        <v>2035.0</v>
+      </c>
+      <c r="V116" t="n">
+        <v>2201.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B117" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C117" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D117" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E117" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F117" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G117" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H117" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I117" t="n">
-        <v>3465.0</v>
+        <v>867.0</v>
       </c>
       <c r="J117" t="n">
-        <v>3592.0</v>
+        <v>888.0</v>
       </c>
       <c r="K117" t="n">
-        <v>3695.0</v>
+        <v>869.0</v>
       </c>
       <c r="L117" t="n">
-        <v>3771.0</v>
+        <v>1023.0</v>
       </c>
       <c r="M117" t="n">
-        <v>3815.0</v>
+        <v>992.0</v>
       </c>
       <c r="N117" t="n">
-        <v>3857.0</v>
+        <v>1184.0</v>
       </c>
       <c r="O117" t="n">
-        <v>3773.0</v>
+        <v>1201.0</v>
       </c>
       <c r="P117" t="n">
-        <v>3742.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>1287.0</v>
+      </c>
+      <c r="Q117" t="n">
+        <v>1419.0</v>
       </c>
       <c r="R117" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S117" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>5332.0</v>
+        <v>67</v>
+      </c>
+      <c r="T117" t="s">
+        <v>67</v>
       </c>
       <c r="U117" t="n">
-        <v>6278.0</v>
+        <v>2035.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B118" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C118" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D118" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H118" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I118" t="n">
-        <v>1267.0</v>
+        <v>296.0</v>
       </c>
       <c r="J118" t="n">
-        <v>1310.0</v>
+        <v>282.0</v>
       </c>
       <c r="K118" t="n">
-        <v>1372.0</v>
+        <v>250.0</v>
       </c>
       <c r="L118" t="n">
-        <v>1476.0</v>
+        <v>292.0</v>
       </c>
       <c r="M118" t="n">
-        <v>1484.0</v>
+        <v>291.0</v>
       </c>
       <c r="N118" t="n">
-        <v>1483.0</v>
+        <v>468.0</v>
       </c>
       <c r="O118" t="n">
-        <v>1577.0</v>
+        <v>502.0</v>
       </c>
       <c r="P118" t="n">
-        <v>1814.0</v>
+        <v>398.0</v>
       </c>
       <c r="Q118" t="n">
-        <v>1559.0</v>
+        <v>427.0</v>
       </c>
       <c r="R118" t="n">
-        <v>1729.0</v>
+        <v>489.0</v>
       </c>
       <c r="S118" t="n">
-        <v>5564.0</v>
+        <v>489.0</v>
       </c>
       <c r="T118" t="n">
-        <v>2356.0</v>
+        <v>527.0</v>
       </c>
       <c r="U118" t="n">
-        <v>5243.0</v>
+        <v>515.0</v>
       </c>
       <c r="V118" t="n">
-        <v>2883.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B119" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C119" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D119" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E119" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F119" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G119" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H119" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I119" t="n">
-        <v>66.0</v>
+        <v>12137.0</v>
       </c>
       <c r="J119" t="n">
-        <v>73.0</v>
+        <v>12856.0</v>
       </c>
       <c r="K119" t="n">
-        <v>91.0</v>
+        <v>13499.0</v>
       </c>
       <c r="L119" t="n">
-        <v>174.0</v>
+        <v>16016.0</v>
       </c>
       <c r="M119" t="n">
-        <v>98.0</v>
+        <v>18385.0</v>
       </c>
       <c r="N119" t="n">
-        <v>92.0</v>
+        <v>23283.0</v>
       </c>
       <c r="O119" t="n">
-        <v>102.0</v>
+        <v>22195.0</v>
       </c>
       <c r="P119" t="n">
-        <v>116.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>23107.0</v>
+      </c>
+      <c r="Q119" t="n">
+        <v>24345.0</v>
+      </c>
+      <c r="R119" t="n">
+        <v>25414.0</v>
+      </c>
+      <c r="S119" t="n">
+        <v>26151.0</v>
       </c>
       <c r="T119" t="n">
-        <v>328.0</v>
+        <v>27268.0</v>
       </c>
       <c r="U119" t="n">
-        <v>546.0</v>
+        <v>29860.0</v>
+      </c>
+      <c r="V119" t="n">
+        <v>31844.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B120" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C120" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D120" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E120" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F120" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G120" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H120" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>750.0</v>
+        <v>44</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120" t="s">
+        <v>67</v>
+      </c>
+      <c r="K120" t="s">
+        <v>67</v>
+      </c>
+      <c r="L120" t="s">
+        <v>67</v>
       </c>
       <c r="M120" t="n">
-        <v>831.0</v>
+        <v>11258.0</v>
       </c>
       <c r="N120" t="n">
-        <v>839.0</v>
+        <v>12486.0</v>
       </c>
       <c r="O120" t="n">
-        <v>923.0</v>
+        <v>13320.0</v>
       </c>
       <c r="P120" t="n">
-        <v>934.0</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>13753.0</v>
+      </c>
+      <c r="Q120" t="n">
+        <v>14285.0</v>
+      </c>
+      <c r="R120" t="n">
+        <v>14816.0</v>
       </c>
       <c r="S120" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2028.0</v>
+        <v>67</v>
+      </c>
+      <c r="T120" t="s">
+        <v>67</v>
       </c>
       <c r="U120" t="n">
-        <v>4697.0</v>
+        <v>29860.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B121" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C121" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D121" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E121" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F121" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G121" t="s">
         <v>8</v>
       </c>
       <c r="H121" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>751.0</v>
+        <v>44</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121" t="s">
+        <v>67</v>
+      </c>
+      <c r="K121" t="s">
+        <v>67</v>
+      </c>
+      <c r="L121" t="s">
+        <v>67</v>
       </c>
       <c r="M121" t="n">
-        <v>773.0</v>
+        <v>7127.0</v>
       </c>
       <c r="N121" t="n">
-        <v>738.0</v>
+        <v>10797.0</v>
       </c>
       <c r="O121" t="n">
-        <v>754.0</v>
+        <v>8875.0</v>
       </c>
       <c r="P121" t="n">
-        <v>767.0</v>
+        <v>9354.0</v>
       </c>
       <c r="Q121" t="n">
-        <v>916.0</v>
+        <v>10060.0</v>
       </c>
       <c r="R121" t="n">
-        <v>1101.0</v>
-[...5 lines deleted...]
-        <v>1490.0</v>
+        <v>10598.0</v>
+      </c>
+      <c r="S121" t="s">
+        <v>67</v>
+      </c>
+      <c r="T121" t="s">
+        <v>67</v>
       </c>
       <c r="U121" t="n">
-        <v>1815.0</v>
-[...2 lines deleted...]
-        <v>1786.0</v>
+        <v>29860.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B122" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C122" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D122" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E122" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F122" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G122" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H122" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I122" t="n">
-        <v>74.0</v>
+        <v>5117.0</v>
       </c>
       <c r="J122" t="n">
-        <v>81.0</v>
+        <v>5105.0</v>
       </c>
       <c r="K122" t="n">
-        <v>83.0</v>
+        <v>5224.0</v>
       </c>
       <c r="L122" t="n">
-        <v>93.0</v>
+        <v>6770.0</v>
       </c>
       <c r="M122" t="n">
-        <v>93.0</v>
+        <v>7453.0</v>
       </c>
       <c r="N122" t="n">
-        <v>89.0</v>
+        <v>9754.0</v>
       </c>
       <c r="O122" t="n">
-        <v>98.0</v>
+        <v>7018.0</v>
       </c>
       <c r="P122" t="n">
-        <v>99.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>8322.0</v>
+      </c>
+      <c r="Q122" t="n">
+        <v>8424.0</v>
+      </c>
+      <c r="R122" t="n">
+        <v>8879.0</v>
+      </c>
+      <c r="S122" t="n">
+        <v>9106.0</v>
       </c>
       <c r="T122" t="n">
-        <v>731.0</v>
+        <v>9184.0</v>
       </c>
       <c r="U122" t="n">
-        <v>882.0</v>
+        <v>9979.0</v>
+      </c>
+      <c r="V122" t="n">
+        <v>10100.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B123" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C123" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D123" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E123" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F123" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G123" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H123" t="s">
         <v>43</v>
       </c>
       <c r="I123" t="n">
-        <v>235.0</v>
+        <v>7020.0</v>
       </c>
       <c r="J123" t="n">
-        <v>242.0</v>
+        <v>7751.0</v>
       </c>
       <c r="K123" t="n">
-        <v>254.0</v>
+        <v>8275.0</v>
       </c>
       <c r="L123" t="n">
-        <v>234.0</v>
+        <v>9246.0</v>
       </c>
       <c r="M123" t="n">
-        <v>256.0</v>
+        <v>10932.0</v>
       </c>
       <c r="N123" t="n">
-        <v>266.0</v>
+        <v>13529.0</v>
       </c>
       <c r="O123" t="n">
-        <v>273.0</v>
+        <v>15177.0</v>
       </c>
       <c r="P123" t="n">
-        <v>274.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>14785.0</v>
+      </c>
+      <c r="Q123" t="n">
+        <v>15921.0</v>
+      </c>
+      <c r="R123" t="n">
+        <v>16535.0</v>
+      </c>
+      <c r="S123" t="n">
+        <v>17045.0</v>
       </c>
       <c r="T123" t="n">
-        <v>759.0</v>
+        <v>18084.0</v>
       </c>
       <c r="U123" t="n">
-        <v>933.0</v>
+        <v>19881.0</v>
+      </c>
+      <c r="V123" t="n">
+        <v>21744.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B124" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C124" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D124" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H124" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I124" t="n">
-        <v>253.0</v>
+        <v>3081.0</v>
       </c>
       <c r="J124" t="n">
-        <v>257.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K124" t="n">
-        <v>308.0</v>
+        <v>3143.0</v>
       </c>
       <c r="L124" t="n">
-        <v>299.0</v>
+        <v>3181.0</v>
       </c>
       <c r="M124" t="n">
-        <v>324.0</v>
+        <v>4009.0</v>
       </c>
       <c r="N124" t="n">
-        <v>290.0</v>
+        <v>4916.0</v>
       </c>
       <c r="O124" t="n">
-        <v>286.0</v>
+        <v>5165.0</v>
       </c>
       <c r="P124" t="n">
-        <v>279.0</v>
+        <v>5611.0</v>
       </c>
       <c r="Q124" t="n">
-        <v>258.0</v>
+        <v>6273.0</v>
       </c>
       <c r="R124" t="n">
-        <v>310.0</v>
+        <v>6576.0</v>
       </c>
       <c r="S124" t="n">
-        <v>392.0</v>
+        <v>6811.0</v>
       </c>
       <c r="T124" t="n">
-        <v>364.0</v>
+        <v>7476.0</v>
       </c>
       <c r="U124" t="n">
-        <v>417.0</v>
+        <v>8486.0</v>
       </c>
       <c r="V124" t="n">
-        <v>377.0</v>
+        <v>9413.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B125" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C125" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D125" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E125" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F125" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G125" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H125" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I125" t="n">
-        <v>51.0</v>
+        <v>622.0</v>
       </c>
       <c r="J125" t="n">
-        <v>53.0</v>
+        <v>606.0</v>
       </c>
       <c r="K125" t="n">
-        <v>53.0</v>
+        <v>583.0</v>
       </c>
       <c r="L125" t="n">
-        <v>54.0</v>
+        <v>634.0</v>
       </c>
       <c r="M125" t="n">
-        <v>61.0</v>
+        <v>787.0</v>
       </c>
       <c r="N125" t="n">
-        <v>58.0</v>
+        <v>737.0</v>
       </c>
       <c r="O125" t="n">
-        <v>56.0</v>
+        <v>751.0</v>
       </c>
       <c r="P125" t="n">
-        <v>54.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>841.0</v>
+      </c>
+      <c r="Q125" t="n">
+        <v>845.0</v>
+      </c>
+      <c r="R125" t="n">
+        <v>885.0</v>
+      </c>
+      <c r="S125" t="n">
+        <v>932.0</v>
       </c>
       <c r="T125" t="n">
-        <v>73.0</v>
+        <v>993.0</v>
       </c>
       <c r="U125" t="n">
-        <v>82.0</v>
+        <v>965.0</v>
+      </c>
+      <c r="V125" t="n">
+        <v>1024.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B126" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C126" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D126" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E126" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F126" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G126" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H126" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I126" t="n">
-        <v>202.0</v>
+        <v>2459.0</v>
       </c>
       <c r="J126" t="n">
-        <v>204.0</v>
+        <v>2394.0</v>
       </c>
       <c r="K126" t="n">
-        <v>214.0</v>
+        <v>2560.0</v>
       </c>
       <c r="L126" t="n">
-        <v>204.0</v>
+        <v>2547.0</v>
       </c>
       <c r="M126" t="n">
-        <v>222.0</v>
+        <v>3222.0</v>
       </c>
       <c r="N126" t="n">
-        <v>232.0</v>
+        <v>4179.0</v>
       </c>
       <c r="O126" t="n">
-        <v>230.0</v>
+        <v>4414.0</v>
       </c>
       <c r="P126" t="n">
-        <v>225.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>4770.0</v>
+      </c>
+      <c r="Q126" t="n">
+        <v>5428.0</v>
+      </c>
+      <c r="R126" t="n">
+        <v>5691.0</v>
+      </c>
+      <c r="S126" t="n">
+        <v>5857.0</v>
       </c>
       <c r="T126" t="n">
-        <v>291.0</v>
+        <v>6483.0</v>
       </c>
       <c r="U126" t="n">
-        <v>335.0</v>
+        <v>7521.0</v>
+      </c>
+      <c r="V126" t="n">
+        <v>8389.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B127" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C127" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D127" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H127" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I127" t="n">
-        <v>433.0</v>
+        <v>22682.0</v>
       </c>
       <c r="J127" t="n">
-        <v>448.0</v>
+        <v>25550.0</v>
       </c>
       <c r="K127" t="n">
-        <v>452.0</v>
+        <v>27515.0</v>
       </c>
       <c r="L127" t="n">
-        <v>452.0</v>
+        <v>30723.0</v>
       </c>
       <c r="M127" t="n">
-        <v>449.0</v>
+        <v>36478.0</v>
       </c>
       <c r="N127" t="n">
-        <v>448.0</v>
+        <v>46155.0</v>
       </c>
       <c r="O127" t="n">
-        <v>468.0</v>
+        <v>51777.0</v>
       </c>
       <c r="P127" t="n">
-        <v>488.0</v>
+        <v>53915.0</v>
       </c>
       <c r="Q127" t="n">
-        <v>658.0</v>
+        <v>55158.0</v>
       </c>
       <c r="R127" t="n">
-        <v>791.0</v>
+        <v>56142.0</v>
       </c>
       <c r="S127" t="n">
-        <v>1023.0</v>
+        <v>56133.0</v>
       </c>
       <c r="T127" t="n">
-        <v>1126.0</v>
+        <v>59798.0</v>
       </c>
       <c r="U127" t="n">
-        <v>1398.0</v>
+        <v>63366.0</v>
       </c>
       <c r="V127" t="n">
-        <v>1409.0</v>
+        <v>65510.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B128" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C128" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D128" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E128" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F128" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G128" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H128" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I128" t="n">
-        <v>23.0</v>
+        <v>13250.0</v>
       </c>
       <c r="J128" t="n">
-        <v>28.0</v>
+        <v>13554.0</v>
       </c>
       <c r="K128" t="n">
-        <v>30.0</v>
+        <v>13974.0</v>
       </c>
       <c r="L128" t="n">
-        <v>39.0</v>
+        <v>15442.0</v>
       </c>
       <c r="M128" t="n">
-        <v>32.0</v>
+        <v>17464.0</v>
       </c>
       <c r="N128" t="n">
-        <v>31.0</v>
+        <v>16832.0</v>
       </c>
       <c r="O128" t="n">
-        <v>42.0</v>
+        <v>16453.0</v>
       </c>
       <c r="P128" t="n">
-        <v>45.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>20480.0</v>
+      </c>
+      <c r="Q128" t="n">
+        <v>20098.0</v>
+      </c>
+      <c r="R128" t="n">
+        <v>21048.0</v>
+      </c>
+      <c r="S128" t="n">
+        <v>21725.0</v>
       </c>
       <c r="T128" t="n">
-        <v>658.0</v>
+        <v>21856.0</v>
       </c>
       <c r="U128" t="n">
-        <v>800.0</v>
+        <v>22471.0</v>
+      </c>
+      <c r="V128" t="n">
+        <v>23010.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B129" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C129" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D129" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E129" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F129" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G129" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H129" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I129" t="n">
-        <v>33.0</v>
+        <v>9432.0</v>
       </c>
       <c r="J129" t="n">
-        <v>38.0</v>
+        <v>11996.0</v>
       </c>
       <c r="K129" t="n">
-        <v>40.0</v>
+        <v>13541.0</v>
       </c>
       <c r="L129" t="n">
-        <v>30.0</v>
+        <v>15281.0</v>
       </c>
       <c r="M129" t="n">
-        <v>34.0</v>
+        <v>19014.0</v>
       </c>
       <c r="N129" t="n">
-        <v>34.0</v>
+        <v>29323.0</v>
       </c>
       <c r="O129" t="n">
-        <v>43.0</v>
+        <v>35324.0</v>
       </c>
       <c r="P129" t="n">
-        <v>49.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>33435.0</v>
+      </c>
+      <c r="Q129" t="n">
+        <v>35060.0</v>
+      </c>
+      <c r="R129" t="n">
+        <v>35094.0</v>
+      </c>
+      <c r="S129" t="n">
+        <v>34408.0</v>
       </c>
       <c r="T129" t="n">
-        <v>468.0</v>
+        <v>37942.0</v>
       </c>
       <c r="U129" t="n">
-        <v>598.0</v>
+        <v>40895.0</v>
+      </c>
+      <c r="V129" t="n">
+        <v>42500.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B130" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C130" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D130" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>8</v>
       </c>
       <c r="H130" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I130" t="n">
-        <v>1775.0</v>
+        <v>1528.0</v>
       </c>
       <c r="J130" t="n">
-        <v>1773.0</v>
+        <v>500.0</v>
       </c>
       <c r="K130" t="n">
-        <v>2273.0</v>
+        <v>1764.0</v>
       </c>
       <c r="L130" t="n">
-        <v>2313.0</v>
+        <v>3781.0</v>
       </c>
       <c r="M130" t="n">
-        <v>2352.0</v>
+        <v>5608.0</v>
       </c>
       <c r="N130" t="n">
-        <v>2338.0</v>
+        <v>5247.0</v>
       </c>
       <c r="O130" t="n">
-        <v>2312.0</v>
+        <v>6871.0</v>
       </c>
       <c r="P130" t="n">
-        <v>2361.0</v>
+        <v>7930.0</v>
       </c>
       <c r="Q130" t="n">
-        <v>5078.0</v>
+        <v>8469.0</v>
       </c>
       <c r="R130" t="n">
-        <v>5493.0</v>
+        <v>11827.0</v>
       </c>
       <c r="S130" t="n">
-        <v>2700.0</v>
+        <v>11019.0</v>
       </c>
       <c r="T130" t="n">
-        <v>3202.0</v>
+        <v>12481.0</v>
       </c>
       <c r="U130" t="n">
-        <v>4177.0</v>
+        <v>13922.0</v>
+      </c>
+      <c r="V130" t="n">
+        <v>16263.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B131" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C131" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D131" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E131" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F131" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G131" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H131" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I131" t="n">
-        <v>559.0</v>
+        <v>316.0</v>
       </c>
       <c r="J131" t="n">
-        <v>612.0</v>
+        <v>327.0</v>
       </c>
       <c r="K131" t="n">
-        <v>581.0</v>
+        <v>369.0</v>
       </c>
       <c r="L131" t="n">
-        <v>603.0</v>
+        <v>1027.0</v>
       </c>
       <c r="M131" t="n">
-        <v>603.0</v>
+        <v>1523.0</v>
       </c>
       <c r="N131" t="n">
-        <v>567.0</v>
+        <v>1159.0</v>
       </c>
       <c r="O131" t="n">
-        <v>555.0</v>
+        <v>1122.0</v>
       </c>
       <c r="P131" t="n">
-        <v>547.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>1814.0</v>
+      </c>
+      <c r="Q131" t="n">
+        <v>1805.0</v>
+      </c>
+      <c r="R131" t="n">
+        <v>1862.0</v>
+      </c>
+      <c r="S131" t="n">
+        <v>1657.0</v>
       </c>
       <c r="T131" t="n">
-        <v>1060.0</v>
+        <v>1996.0</v>
       </c>
       <c r="U131" t="n">
-        <v>1343.0</v>
+        <v>1725.0</v>
+      </c>
+      <c r="V131" t="n">
+        <v>2207.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B132" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C132" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D132" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E132" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F132" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G132" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H132" t="s">
         <v>43</v>
       </c>
       <c r="I132" t="n">
-        <v>934.0</v>
+        <v>1212.0</v>
       </c>
       <c r="J132" t="n">
-        <v>884.0</v>
+        <v>173.0</v>
       </c>
       <c r="K132" t="n">
-        <v>974.0</v>
+        <v>1395.0</v>
       </c>
       <c r="L132" t="n">
-        <v>994.0</v>
+        <v>2754.0</v>
       </c>
       <c r="M132" t="n">
-        <v>1030.0</v>
+        <v>4085.0</v>
       </c>
       <c r="N132" t="n">
-        <v>1052.0</v>
+        <v>4088.0</v>
       </c>
       <c r="O132" t="n">
-        <v>1041.0</v>
+        <v>5749.0</v>
       </c>
       <c r="P132" t="n">
-        <v>1043.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>6116.0</v>
+      </c>
+      <c r="Q132" t="n">
+        <v>6664.0</v>
+      </c>
+      <c r="R132" t="n">
+        <v>9965.0</v>
+      </c>
+      <c r="S132" t="n">
+        <v>9965.0</v>
       </c>
       <c r="T132" t="n">
-        <v>2142.0</v>
+        <v>10485.0</v>
       </c>
       <c r="U132" t="n">
-        <v>2834.0</v>
+        <v>12197.0</v>
+      </c>
+      <c r="V132" t="n">
+        <v>14056.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B133" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C133" t="s">
+        <v>72</v>
+      </c>
+      <c r="D133" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H133" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I133" t="n">
-        <v>1317.0</v>
+        <v>11133.0</v>
       </c>
       <c r="J133" t="n">
-        <v>1250.0</v>
+        <v>11519.0</v>
       </c>
       <c r="K133" t="n">
-        <v>1732.0</v>
+        <v>13144.0</v>
       </c>
       <c r="L133" t="n">
-        <v>1753.0</v>
+        <v>15086.0</v>
       </c>
       <c r="M133" t="n">
-        <v>1773.0</v>
+        <v>15762.0</v>
       </c>
       <c r="N133" t="n">
-        <v>1768.0</v>
+        <v>17818.0</v>
       </c>
       <c r="O133" t="n">
-        <v>1719.0</v>
+        <v>21455.0</v>
       </c>
       <c r="P133" t="n">
-        <v>1722.0</v>
+        <v>22252.0</v>
       </c>
       <c r="Q133" t="n">
-        <v>1096.0</v>
+        <v>23876.0</v>
       </c>
       <c r="R133" t="n">
-        <v>1186.0</v>
+        <v>25928.0</v>
       </c>
       <c r="S133" t="n">
-        <v>1250.0</v>
+        <v>27680.0</v>
       </c>
       <c r="T133" t="n">
-        <v>1435.0</v>
+        <v>28906.0</v>
       </c>
       <c r="U133" t="n">
-        <v>1782.0</v>
+        <v>30347.0</v>
+      </c>
+      <c r="V133" t="n">
+        <v>32588.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B134" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C134" t="s">
+        <v>72</v>
+      </c>
+      <c r="D134" t="s">
         <v>73</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F134" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G134" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H134" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I134" t="n">
-        <v>486.0</v>
+        <v>5999.0</v>
       </c>
       <c r="J134" t="n">
-        <v>497.0</v>
+        <v>5411.0</v>
       </c>
       <c r="K134" t="n">
-        <v>476.0</v>
+        <v>5554.0</v>
       </c>
       <c r="L134" t="n">
-        <v>484.0</v>
+        <v>7729.0</v>
       </c>
       <c r="M134" t="n">
-        <v>486.0</v>
+        <v>8274.0</v>
       </c>
       <c r="N134" t="n">
-        <v>444.0</v>
+        <v>1280.0</v>
       </c>
       <c r="O134" t="n">
-        <v>432.0</v>
+        <v>1307.0</v>
       </c>
       <c r="P134" t="n">
-        <v>428.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>1553.0</v>
+      </c>
+      <c r="Q134" t="n">
+        <v>1617.0</v>
+      </c>
+      <c r="R134" t="n">
+        <v>10324.0</v>
+      </c>
+      <c r="S134" t="n">
+        <v>11440.0</v>
       </c>
       <c r="T134" t="n">
-        <v>509.0</v>
+        <v>10306.0</v>
       </c>
       <c r="U134" t="n">
-        <v>657.0</v>
+        <v>10613.0</v>
+      </c>
+      <c r="V134" t="n">
+        <v>10240.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B135" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C135" t="s">
+        <v>72</v>
+      </c>
+      <c r="D135" t="s">
         <v>73</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F135" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G135" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H135" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I135" t="n">
-        <v>831.0</v>
+        <v>5134.0</v>
       </c>
       <c r="J135" t="n">
-        <v>753.0</v>
+        <v>6108.0</v>
       </c>
       <c r="K135" t="n">
-        <v>816.0</v>
+        <v>5554.0</v>
       </c>
       <c r="L135" t="n">
-        <v>829.0</v>
+        <v>7357.0</v>
       </c>
       <c r="M135" t="n">
-        <v>847.0</v>
+        <v>7488.0</v>
       </c>
       <c r="N135" t="n">
-        <v>884.0</v>
+        <v>10759.0</v>
       </c>
       <c r="O135" t="n">
-        <v>847.0</v>
+        <v>14235.0</v>
       </c>
       <c r="P135" t="n">
-        <v>854.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>12712.0</v>
+      </c>
+      <c r="Q135" t="n">
+        <v>14183.0</v>
+      </c>
+      <c r="R135" t="n">
+        <v>15604.0</v>
+      </c>
+      <c r="S135" t="n">
+        <v>16240.0</v>
       </c>
       <c r="T135" t="n">
-        <v>926.0</v>
+        <v>18600.0</v>
       </c>
       <c r="U135" t="n">
-        <v>1125.0</v>
+        <v>19734.0</v>
+      </c>
+      <c r="V135" t="n">
+        <v>22348.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B136" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C136" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="D136" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H136" t="s">
-        <v>42</v>
-[...23 lines deleted...]
-        <v>639.0</v>
+        <v>44</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136" t="s">
+        <v>67</v>
+      </c>
+      <c r="K136" t="s">
+        <v>67</v>
+      </c>
+      <c r="L136" t="s">
+        <v>67</v>
+      </c>
+      <c r="M136" t="s">
+        <v>67</v>
+      </c>
+      <c r="N136" t="s">
+        <v>67</v>
+      </c>
+      <c r="O136" t="s">
+        <v>67</v>
+      </c>
+      <c r="P136" t="s">
+        <v>67</v>
       </c>
       <c r="Q136" t="n">
-        <v>3982.0</v>
+        <v>1.8301798E7</v>
       </c>
       <c r="R136" t="n">
-        <v>4307.0</v>
+        <v>1.7440281E7</v>
       </c>
       <c r="S136" t="n">
-        <v>1450.0</v>
+        <v>1.4953439E7</v>
       </c>
       <c r="T136" t="n">
-        <v>1767.0</v>
+        <v>2.4839535E7</v>
       </c>
       <c r="U136" t="n">
-        <v>2395.0</v>
+        <v>2.329822E7</v>
+      </c>
+      <c r="V136" t="n">
+        <v>2.5642705E7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B137" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C137" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="D137" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="E137" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F137" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G137" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H137" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I137" t="n">
-        <v>73.0</v>
+        <v>1194909.0</v>
       </c>
       <c r="J137" t="n">
-        <v>115.0</v>
+        <v>1114392.0</v>
       </c>
       <c r="K137" t="n">
-        <v>105.0</v>
+        <v>1031135.0</v>
       </c>
       <c r="L137" t="n">
-        <v>119.0</v>
+        <v>1115900.0</v>
       </c>
       <c r="M137" t="n">
-        <v>117.0</v>
+        <v>0.0</v>
       </c>
       <c r="N137" t="n">
-        <v>123.0</v>
+        <v>1092150.0</v>
       </c>
       <c r="O137" t="n">
-        <v>123.0</v>
+        <v>1747743.0</v>
       </c>
       <c r="P137" t="n">
-        <v>119.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>1508284.0</v>
+      </c>
+      <c r="Q137" t="n">
+        <v>5783722.0</v>
+      </c>
+      <c r="R137" t="n">
+        <v>5574549.0</v>
+      </c>
+      <c r="S137" t="n">
+        <v>5159124.0</v>
       </c>
       <c r="T137" t="n">
-        <v>551.0</v>
+        <v>7053760.0</v>
       </c>
       <c r="U137" t="n">
-        <v>686.0</v>
+        <v>6687218.0</v>
+      </c>
+      <c r="V137" t="n">
+        <v>6506187.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B138" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C138" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="D138" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="E138" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F138" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G138" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H138" t="s">
-        <v>42</v>
-[...32 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I138"/>
+      <c r="J138" t="s">
+        <v>67</v>
+      </c>
+      <c r="K138" t="s">
+        <v>67</v>
+      </c>
+      <c r="L138" t="s">
+        <v>67</v>
+      </c>
+      <c r="M138" t="s">
+        <v>67</v>
+      </c>
+      <c r="N138" t="s">
+        <v>67</v>
+      </c>
+      <c r="O138" t="s">
+        <v>67</v>
+      </c>
+      <c r="P138" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q138" t="n">
+        <v>1.2518076E7</v>
+      </c>
+      <c r="R138" t="n">
+        <v>1.1865732E7</v>
+      </c>
+      <c r="S138" t="n">
+        <v>9794315.0</v>
       </c>
       <c r="T138" t="n">
-        <v>1216.0</v>
+        <v>1.7785775E7</v>
       </c>
       <c r="U138" t="n">
-        <v>1709.0</v>
+        <v>1.6611002E7</v>
+      </c>
+      <c r="V138" t="n">
+        <v>1.9136518E7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B139" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C139" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D139" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" t="s">
         <v>8</v>
       </c>
       <c r="H139" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K139" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L139" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M139" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N139" t="n">
-        <v>11639.0</v>
+        <v>625783.0</v>
       </c>
       <c r="O139" t="n">
-        <v>11625.0</v>
+        <v>685367.0</v>
       </c>
       <c r="P139" t="n">
-        <v>11902.0</v>
+        <v>711990.0</v>
       </c>
       <c r="Q139" t="n">
-        <v>14893.0</v>
+        <v>757175.0</v>
       </c>
       <c r="R139" t="n">
-        <v>16607.0</v>
+        <v>806077.0</v>
       </c>
       <c r="S139" t="n">
-        <v>18650.0</v>
+        <v>691521.0</v>
       </c>
       <c r="T139" t="n">
-        <v>18898.0</v>
+        <v>746876.0</v>
       </c>
       <c r="U139" t="n">
-        <v>25041.0</v>
+        <v>825864.0</v>
+      </c>
+      <c r="V139" t="n">
+        <v>953364.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B140" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C140" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D140" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E140" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F140" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G140" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H140" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I140" t="n">
+        <v>270745.0</v>
+      </c>
+      <c r="J140" t="n">
+        <v>247531.0</v>
+      </c>
+      <c r="K140" t="n">
+        <v>274045.0</v>
+      </c>
+      <c r="L140" t="n">
+        <v>301147.0</v>
+      </c>
+      <c r="M140" t="n">
+        <v>299739.0</v>
       </c>
       <c r="N140" t="n">
-        <v>2416.0</v>
+        <v>299417.0</v>
       </c>
       <c r="O140" t="n">
-        <v>2436.0</v>
+        <v>306315.0</v>
       </c>
       <c r="P140" t="n">
-        <v>2445.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>301917.0</v>
+      </c>
+      <c r="Q140" t="n">
+        <v>299964.0</v>
+      </c>
+      <c r="R140" t="n">
+        <v>322176.0</v>
+      </c>
+      <c r="S140" t="n">
+        <v>267077.0</v>
       </c>
       <c r="T140" t="n">
-        <v>5724.0</v>
+        <v>262467.0</v>
       </c>
       <c r="U140" t="n">
-        <v>7062.0</v>
+        <v>286635.0</v>
+      </c>
+      <c r="V140" t="n">
+        <v>259684.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B141" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C141" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D141" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E141" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F141" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G141" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H141" t="s">
         <v>43</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K141" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L141" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M141" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N141" t="n">
-        <v>7247.0</v>
+        <v>326366.0</v>
       </c>
       <c r="O141" t="n">
-        <v>7216.0</v>
+        <v>379052.0</v>
       </c>
       <c r="P141" t="n">
-        <v>7199.0</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>410073.0</v>
+      </c>
+      <c r="Q141" t="n">
+        <v>457211.0</v>
+      </c>
+      <c r="R141" t="n">
+        <v>483901.0</v>
+      </c>
+      <c r="S141" t="n">
+        <v>424444.0</v>
       </c>
       <c r="T141" t="n">
-        <v>13174.0</v>
+        <v>484409.0</v>
       </c>
       <c r="U141" t="n">
-        <v>17979.0</v>
+        <v>539229.0</v>
+      </c>
+      <c r="V141" t="n">
+        <v>693680.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B142" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C142" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D142" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142" t="s">
         <v>10</v>
       </c>
       <c r="G142" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H142" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I142" t="n">
+        <v>1949.0</v>
+      </c>
+      <c r="J142" t="n">
+        <v>2031.0</v>
+      </c>
+      <c r="K142" t="n">
+        <v>2142.0</v>
+      </c>
+      <c r="L142" t="n">
+        <v>2177.0</v>
+      </c>
+      <c r="M142" t="n">
+        <v>2184.0</v>
       </c>
       <c r="N142" t="n">
-        <v>6970.0</v>
+        <v>2155.0</v>
       </c>
       <c r="O142" t="n">
-        <v>6792.0</v>
+        <v>2142.0</v>
       </c>
       <c r="P142" t="n">
-        <v>6724.0</v>
+        <v>2151.0</v>
       </c>
       <c r="Q142" t="n">
-        <v>6039.0</v>
+        <v>2501.0</v>
       </c>
       <c r="R142" t="n">
-        <v>6785.0</v>
+        <v>2864.0</v>
       </c>
       <c r="S142" t="n">
-        <v>7491.0</v>
+        <v>3167.0</v>
       </c>
       <c r="T142" t="n">
-        <v>9746.0</v>
+        <v>4002.0</v>
       </c>
       <c r="U142" t="n">
-        <v>11153.0</v>
+        <v>4932.0</v>
+      </c>
+      <c r="V142" t="n">
+        <v>4268.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B143" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C143" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D143" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E143" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F143" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G143" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H143" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I143" t="n">
+        <v>1060.0</v>
+      </c>
+      <c r="J143" t="n">
+        <v>1088.0</v>
+      </c>
+      <c r="K143" t="n">
+        <v>1123.0</v>
+      </c>
+      <c r="L143" t="n">
+        <v>1121.0</v>
+      </c>
+      <c r="M143" t="n">
+        <v>1110.0</v>
       </c>
       <c r="N143" t="n">
-        <v>2280.0</v>
+        <v>1044.0</v>
       </c>
       <c r="O143" t="n">
-        <v>2216.0</v>
+        <v>1064.0</v>
       </c>
       <c r="P143" t="n">
-        <v>2225.0</v>
-[...8 lines deleted...]
-        <v>0.0</v>
+        <v>1067.0</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>67</v>
+      </c>
+      <c r="R143" t="s">
+        <v>67</v>
+      </c>
+      <c r="S143" t="s">
+        <v>67</v>
       </c>
       <c r="T143" t="n">
-        <v>3256.0</v>
+        <v>1894.0</v>
       </c>
       <c r="U143" t="n">
-        <v>3731.0</v>
+        <v>2401.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B144" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C144" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D144" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E144" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F144" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G144" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H144" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I144" t="n">
+        <v>889.0</v>
+      </c>
+      <c r="J144" t="n">
+        <v>943.0</v>
+      </c>
+      <c r="K144" t="n">
+        <v>1019.0</v>
+      </c>
+      <c r="L144" t="n">
+        <v>1056.0</v>
+      </c>
+      <c r="M144" t="n">
+        <v>1074.0</v>
       </c>
       <c r="N144" t="n">
-        <v>6014.0</v>
+        <v>1111.0</v>
       </c>
       <c r="O144" t="n">
-        <v>5838.0</v>
+        <v>1078.0</v>
       </c>
       <c r="P144" t="n">
-        <v>5779.0</v>
-[...8 lines deleted...]
-        <v>0.0</v>
+        <v>1084.0</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>67</v>
+      </c>
+      <c r="R144" t="s">
+        <v>67</v>
+      </c>
+      <c r="S144" t="s">
+        <v>67</v>
       </c>
       <c r="T144" t="n">
-        <v>7833.0</v>
+        <v>2108.0</v>
       </c>
       <c r="U144" t="n">
-        <v>9015.0</v>
+        <v>2531.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B145" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C145" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D145" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H145" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I145" t="n">
+        <v>1536.0</v>
+      </c>
+      <c r="J145" t="n">
+        <v>1575.0</v>
+      </c>
+      <c r="K145" t="n">
+        <v>1658.0</v>
+      </c>
+      <c r="L145" t="n">
+        <v>1671.0</v>
+      </c>
+      <c r="M145" t="n">
+        <v>1696.0</v>
       </c>
       <c r="N145" t="n">
-        <v>3345.0</v>
+        <v>1700.0</v>
       </c>
       <c r="O145" t="n">
-        <v>3546.0</v>
+        <v>1628.0</v>
       </c>
       <c r="P145" t="n">
-        <v>3884.0</v>
+        <v>1610.0</v>
       </c>
       <c r="Q145" t="n">
-        <v>7758.0</v>
+        <v>1395.0</v>
       </c>
       <c r="R145" t="n">
-        <v>8636.0</v>
+        <v>1597.0</v>
       </c>
       <c r="S145" t="n">
-        <v>9909.0</v>
+        <v>1808.0</v>
       </c>
       <c r="T145" t="n">
-        <v>8226.0</v>
+        <v>1877.0</v>
       </c>
       <c r="U145" t="n">
-        <v>12763.0</v>
+        <v>2215.0</v>
+      </c>
+      <c r="V145" t="n">
+        <v>2228.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B146" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C146" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D146" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E146" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F146" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G146" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H146" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I146" t="n">
+        <v>783.0</v>
+      </c>
+      <c r="J146" t="n">
+        <v>792.0</v>
+      </c>
+      <c r="K146" t="n">
+        <v>801.0</v>
+      </c>
+      <c r="L146" t="n">
+        <v>795.0</v>
+      </c>
+      <c r="M146" t="n">
+        <v>788.0</v>
       </c>
       <c r="N146" t="n">
-        <v>576.0</v>
+        <v>755.0</v>
       </c>
       <c r="O146" t="n">
-        <v>635.0</v>
+        <v>739.0</v>
       </c>
       <c r="P146" t="n">
-        <v>646.0</v>
+        <v>743.0</v>
       </c>
       <c r="Q146" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R146" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S146" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T146" t="n">
-        <v>2885.0</v>
+        <v>904.0</v>
       </c>
       <c r="U146" t="n">
-        <v>3799.0</v>
+        <v>1064.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B147" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C147" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D147" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E147" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F147" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G147" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H147" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I147" t="n">
+        <v>753.0</v>
+      </c>
+      <c r="J147" t="n">
+        <v>783.0</v>
+      </c>
+      <c r="K147" t="n">
+        <v>857.0</v>
+      </c>
+      <c r="L147" t="n">
+        <v>876.0</v>
+      </c>
+      <c r="M147" t="n">
+        <v>908.0</v>
       </c>
       <c r="N147" t="n">
-        <v>1233.0</v>
+        <v>945.0</v>
       </c>
       <c r="O147" t="n">
-        <v>1378.0</v>
+        <v>889.0</v>
       </c>
       <c r="P147" t="n">
-        <v>1420.0</v>
+        <v>867.0</v>
       </c>
       <c r="Q147" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R147" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S147" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T147" t="n">
-        <v>5341.0</v>
+        <v>973.0</v>
       </c>
       <c r="U147" t="n">
-        <v>8964.0</v>
+        <v>1151.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B148" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C148" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D148" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148" t="s">
         <v>10</v>
       </c>
       <c r="G148" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H148" t="s">
         <v>43</v>
       </c>
       <c r="I148" t="n">
-        <v>5879.0</v>
+        <v>413.0</v>
       </c>
       <c r="J148" t="n">
-        <v>6211.0</v>
+        <v>456.0</v>
       </c>
       <c r="K148" t="n">
-        <v>6444.0</v>
+        <v>484.0</v>
       </c>
       <c r="L148" t="n">
-        <v>6363.0</v>
+        <v>506.0</v>
       </c>
       <c r="M148" t="n">
-        <v>6375.0</v>
+        <v>488.0</v>
       </c>
       <c r="N148" t="n">
-        <v>6134.0</v>
+        <v>455.0</v>
       </c>
       <c r="O148" t="n">
-        <v>5886.0</v>
+        <v>514.0</v>
       </c>
       <c r="P148" t="n">
-        <v>5696.0</v>
+        <v>541.0</v>
       </c>
       <c r="Q148" t="n">
-        <v>3706.0</v>
+        <v>1106.0</v>
+      </c>
+      <c r="R148" t="n">
+        <v>1267.0</v>
+      </c>
+      <c r="S148" t="n">
+        <v>1359.0</v>
+      </c>
+      <c r="T148" t="n">
+        <v>2125.0</v>
+      </c>
+      <c r="U148" t="n">
+        <v>2717.0</v>
+      </c>
+      <c r="V148" t="n">
+        <v>2040.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B149" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C149" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D149" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="E149" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F149" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G149" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H149" t="s">
         <v>43</v>
       </c>
       <c r="I149" t="n">
-        <v>3479.0</v>
+        <v>277.0</v>
       </c>
       <c r="J149" t="n">
-        <v>3566.0</v>
+        <v>296.0</v>
       </c>
       <c r="K149" t="n">
-        <v>3617.0</v>
+        <v>322.0</v>
       </c>
       <c r="L149" t="n">
-        <v>3559.0</v>
+        <v>326.0</v>
       </c>
       <c r="M149" t="n">
-        <v>3598.0</v>
+        <v>322.0</v>
       </c>
       <c r="N149" t="n">
-        <v>3375.0</v>
+        <v>289.0</v>
       </c>
       <c r="O149" t="n">
-        <v>3214.0</v>
+        <v>325.0</v>
       </c>
       <c r="P149" t="n">
-        <v>3093.0</v>
-[...2 lines deleted...]
-        <v>828.0</v>
+        <v>324.0</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>67</v>
+      </c>
+      <c r="R149" t="s">
+        <v>67</v>
+      </c>
+      <c r="S149" t="s">
+        <v>67</v>
+      </c>
+      <c r="T149" t="n">
+        <v>990.0</v>
+      </c>
+      <c r="U149" t="n">
+        <v>1337.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B150" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C150" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D150" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="E150" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F150" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G150" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H150" t="s">
         <v>43</v>
       </c>
       <c r="I150" t="n">
-        <v>2400.0</v>
+        <v>136.0</v>
       </c>
       <c r="J150" t="n">
-        <v>2645.0</v>
+        <v>160.0</v>
       </c>
       <c r="K150" t="n">
-        <v>2827.0</v>
+        <v>162.0</v>
       </c>
       <c r="L150" t="n">
-        <v>2804.0</v>
+        <v>180.0</v>
       </c>
       <c r="M150" t="n">
-        <v>2777.0</v>
+        <v>166.0</v>
       </c>
       <c r="N150" t="n">
-        <v>2759.0</v>
+        <v>166.0</v>
       </c>
       <c r="O150" t="n">
-        <v>2672.0</v>
+        <v>189.0</v>
       </c>
       <c r="P150" t="n">
-        <v>2603.0</v>
-[...2 lines deleted...]
-        <v>2878.0</v>
+        <v>217.0</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>67</v>
+      </c>
+      <c r="R150" t="s">
+        <v>67</v>
+      </c>
+      <c r="S150" t="s">
+        <v>67</v>
+      </c>
+      <c r="T150" t="n">
+        <v>1135.0</v>
+      </c>
+      <c r="U150" t="n">
+        <v>1380.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B151" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C151" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="D151" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151" t="s">
         <v>10</v>
       </c>
       <c r="G151" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H151" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I151" t="n">
-        <v>5079.0</v>
+        <v>366.0</v>
       </c>
       <c r="J151" t="n">
-        <v>5237.0</v>
+        <v>526.0</v>
       </c>
       <c r="K151" t="n">
-        <v>5417.0</v>
+        <v>558.0</v>
       </c>
       <c r="L151" t="n">
-        <v>5281.0</v>
+        <v>555.0</v>
       </c>
       <c r="M151" t="n">
-        <v>5173.0</v>
+        <v>558.0</v>
       </c>
       <c r="N151" t="n">
-        <v>4902.0</v>
+        <v>552.0</v>
       </c>
       <c r="O151" t="n">
-        <v>4617.0</v>
+        <v>558.0</v>
       </c>
       <c r="P151" t="n">
-        <v>4346.0</v>
+        <v>556.0</v>
       </c>
       <c r="Q151" t="n">
-        <v>3706.0</v>
+        <v>592.0</v>
+      </c>
+      <c r="R151" t="n">
+        <v>709.0</v>
+      </c>
+      <c r="S151" t="n">
+        <v>687.0</v>
+      </c>
+      <c r="T151" t="n">
+        <v>1406.0</v>
+      </c>
+      <c r="U151" t="n">
+        <v>1212.0</v>
+      </c>
+      <c r="V151" t="n">
+        <v>1897.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B152" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C152" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="D152" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E152" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F152" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G152" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H152" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I152" t="n">
-        <v>3033.0</v>
+        <v>91.0</v>
       </c>
       <c r="J152" t="n">
-        <v>3045.0</v>
+        <v>95.0</v>
       </c>
       <c r="K152" t="n">
-        <v>3088.0</v>
+        <v>112.0</v>
       </c>
       <c r="L152" t="n">
-        <v>3018.0</v>
+        <v>108.0</v>
       </c>
       <c r="M152" t="n">
-        <v>2942.0</v>
+        <v>106.0</v>
       </c>
       <c r="N152" t="n">
-        <v>2681.0</v>
+        <v>108.0</v>
       </c>
       <c r="O152" t="n">
-        <v>2511.0</v>
+        <v>108.0</v>
       </c>
       <c r="P152" t="n">
-        <v>2388.0</v>
-[...2 lines deleted...]
-        <v>828.0</v>
+        <v>105.0</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>67</v>
+      </c>
+      <c r="R152" t="s">
+        <v>67</v>
+      </c>
+      <c r="S152" t="s">
+        <v>67</v>
+      </c>
+      <c r="T152" t="n">
+        <v>601.0</v>
+      </c>
+      <c r="U152" t="n">
+        <v>506.0</v>
+      </c>
+      <c r="V152" t="n">
+        <v>125.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B153" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C153" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="D153" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E153" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F153" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G153" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H153" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I153" t="n">
-        <v>2046.0</v>
+        <v>110.0</v>
       </c>
       <c r="J153" t="n">
-        <v>2192.0</v>
+        <v>109.0</v>
       </c>
       <c r="K153" t="n">
-        <v>2329.0</v>
+        <v>122.0</v>
       </c>
       <c r="L153" t="n">
-        <v>2263.0</v>
+        <v>123.0</v>
       </c>
       <c r="M153" t="n">
-        <v>2231.0</v>
+        <v>123.0</v>
       </c>
       <c r="N153" t="n">
-        <v>2221.0</v>
+        <v>122.0</v>
       </c>
       <c r="O153" t="n">
-        <v>2106.0</v>
+        <v>128.0</v>
       </c>
       <c r="P153" t="n">
-        <v>1958.0</v>
-[...2 lines deleted...]
-        <v>2878.0</v>
+        <v>122.0</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>67</v>
+      </c>
+      <c r="R153" t="s">
+        <v>67</v>
+      </c>
+      <c r="S153" t="s">
+        <v>67</v>
+      </c>
+      <c r="T153" t="n">
+        <v>805.0</v>
+      </c>
+      <c r="U153" t="n">
+        <v>706.0</v>
+      </c>
+      <c r="V153" t="n">
+        <v>1772.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B154" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C154" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="D154" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154" t="s">
         <v>10</v>
       </c>
       <c r="G154" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H154" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I154" t="n">
-        <v>800.0</v>
+        <v>149.0</v>
       </c>
       <c r="J154" t="n">
-        <v>974.0</v>
+        <v>153.0</v>
       </c>
       <c r="K154" t="n">
-        <v>1027.0</v>
+        <v>167.0</v>
       </c>
       <c r="L154" t="n">
-        <v>1082.0</v>
+        <v>162.0</v>
       </c>
       <c r="M154" t="n">
-        <v>1202.0</v>
+        <v>165.0</v>
       </c>
       <c r="N154" t="n">
-        <v>1232.0</v>
+        <v>163.0</v>
       </c>
       <c r="O154" t="n">
-        <v>1269.0</v>
+        <v>164.0</v>
       </c>
       <c r="P154" t="n">
-        <v>1350.0</v>
+        <v>154.0</v>
+      </c>
+      <c r="Q154" t="n">
+        <v>139.0</v>
+      </c>
+      <c r="R154" t="n">
+        <v>167.0</v>
+      </c>
+      <c r="S154" t="n">
+        <v>174.0</v>
+      </c>
+      <c r="T154" t="n">
+        <v>554.0</v>
+      </c>
+      <c r="U154" t="n">
+        <v>202.0</v>
+      </c>
+      <c r="V154" t="n">
+        <v>125.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B155" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C155" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="D155" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E155" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F155" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G155" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H155" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I155" t="n">
-        <v>446.0</v>
+        <v>59.0</v>
       </c>
       <c r="J155" t="n">
-        <v>521.0</v>
+        <v>61.0</v>
       </c>
       <c r="K155" t="n">
-        <v>529.0</v>
+        <v>67.0</v>
       </c>
       <c r="L155" t="n">
-        <v>541.0</v>
+        <v>63.0</v>
       </c>
       <c r="M155" t="n">
-        <v>656.0</v>
+        <v>63.0</v>
       </c>
       <c r="N155" t="n">
-        <v>694.0</v>
+        <v>67.0</v>
       </c>
       <c r="O155" t="n">
-        <v>703.0</v>
+        <v>65.0</v>
       </c>
       <c r="P155" t="n">
-        <v>705.0</v>
+        <v>63.0</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>67</v>
+      </c>
+      <c r="R155" t="s">
+        <v>67</v>
+      </c>
+      <c r="S155" t="s">
+        <v>67</v>
+      </c>
+      <c r="T155" t="n">
+        <v>243.0</v>
+      </c>
+      <c r="U155" t="n">
+        <v>76.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B156" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C156" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="D156" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E156" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F156" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G156" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H156" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I156" t="n">
-        <v>354.0</v>
+        <v>90.0</v>
       </c>
       <c r="J156" t="n">
-        <v>453.0</v>
+        <v>92.0</v>
       </c>
       <c r="K156" t="n">
-        <v>498.0</v>
+        <v>98.0</v>
       </c>
       <c r="L156" t="n">
-        <v>541.0</v>
+        <v>97.0</v>
       </c>
       <c r="M156" t="n">
-        <v>546.0</v>
+        <v>100.0</v>
       </c>
       <c r="N156" t="n">
-        <v>538.0</v>
+        <v>96.0</v>
       </c>
       <c r="O156" t="n">
-        <v>566.0</v>
+        <v>99.0</v>
       </c>
       <c r="P156" t="n">
-        <v>645.0</v>
+        <v>91.0</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>67</v>
+      </c>
+      <c r="R156" t="s">
+        <v>67</v>
+      </c>
+      <c r="S156" t="s">
+        <v>67</v>
+      </c>
+      <c r="T156" t="n">
+        <v>311.0</v>
+      </c>
+      <c r="U156" t="n">
+        <v>126.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B157" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C157" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D157" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157" t="s">
         <v>10</v>
       </c>
       <c r="G157" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H157" t="s">
         <v>43</v>
       </c>
-      <c r="I157"/>
-[...28 lines deleted...]
-        <v>56</v>
+      <c r="I157" t="n">
+        <v>217.0</v>
+      </c>
+      <c r="J157" t="n">
+        <v>373.0</v>
+      </c>
+      <c r="K157" t="n">
+        <v>391.0</v>
+      </c>
+      <c r="L157" t="n">
+        <v>393.0</v>
+      </c>
+      <c r="M157" t="n">
+        <v>393.0</v>
+      </c>
+      <c r="N157" t="n">
+        <v>389.0</v>
+      </c>
+      <c r="O157" t="n">
+        <v>394.0</v>
+      </c>
+      <c r="P157" t="n">
+        <v>402.0</v>
+      </c>
+      <c r="Q157" t="n">
+        <v>453.0</v>
+      </c>
+      <c r="R157" t="n">
+        <v>542.0</v>
+      </c>
+      <c r="S157" t="n">
+        <v>513.0</v>
       </c>
       <c r="T157" t="n">
-        <v>2848592.0</v>
+        <v>852.0</v>
       </c>
       <c r="U157" t="n">
-        <v>2926437.0</v>
+        <v>1010.0</v>
       </c>
       <c r="V157" t="n">
-        <v>3832194.0</v>
+        <v>1772.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B158" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C158" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D158" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E158" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F158" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G158" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H158" t="s">
-        <v>47</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I158" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="J158" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K158" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="L158" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="M158" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N158" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="O158" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="P158" t="n">
+        <v>42.0</v>
       </c>
       <c r="Q158" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R158" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S158" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T158" t="n">
-        <v>1055172.0</v>
+        <v>358.0</v>
       </c>
       <c r="U158" t="n">
-        <v>1133017.0</v>
-[...2 lines deleted...]
-        <v>1543068.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B159" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C159" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D159" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E159" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F159" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G159" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H159" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I159" t="n">
-        <v>4300200.0</v>
+        <v>20.0</v>
       </c>
       <c r="J159" t="n">
-        <v>3911828.0</v>
+        <v>17.0</v>
       </c>
       <c r="K159" t="n">
-        <v>4386687.0</v>
+        <v>24.0</v>
       </c>
       <c r="L159" t="n">
-        <v>4494897.0</v>
+        <v>26.0</v>
       </c>
       <c r="M159" t="n">
-        <v>4809980.0</v>
+        <v>23.0</v>
       </c>
       <c r="N159" t="n">
-        <v>4835855.0</v>
+        <v>26.0</v>
       </c>
       <c r="O159" t="n">
-        <v>4485578.0</v>
+        <v>29.0</v>
       </c>
       <c r="P159" t="n">
-        <v>4610970.0</v>
-[...2 lines deleted...]
-        <v>4504244.0</v>
+        <v>31.0</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>67</v>
       </c>
       <c r="R159" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S159" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T159" t="n">
-        <v>1055172.0</v>
+        <v>494.0</v>
       </c>
       <c r="U159" t="n">
-        <v>1133017.0</v>
-[...2 lines deleted...]
-        <v>1543068.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B160" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C160" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D160" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160" t="s">
         <v>10</v>
       </c>
       <c r="G160" t="s">
         <v>8</v>
       </c>
       <c r="H160" t="s">
-        <v>43</v>
-[...30 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I160" t="n">
+        <v>4556.0</v>
+      </c>
+      <c r="J160" t="n">
+        <v>4746.0</v>
+      </c>
+      <c r="K160" t="n">
+        <v>4999.0</v>
+      </c>
+      <c r="L160" t="n">
+        <v>5234.0</v>
+      </c>
+      <c r="M160" t="n">
+        <v>5273.0</v>
+      </c>
+      <c r="N160" t="n">
+        <v>5856.0</v>
+      </c>
+      <c r="O160" t="n">
+        <v>5859.0</v>
+      </c>
+      <c r="P160" t="n">
+        <v>6067.0</v>
+      </c>
+      <c r="Q160" t="n">
+        <v>5806.0</v>
+      </c>
+      <c r="R160" t="n">
+        <v>6440.0</v>
+      </c>
+      <c r="S160" t="n">
+        <v>10681.0</v>
       </c>
       <c r="T160" t="n">
-        <v>104541.0</v>
+        <v>8798.0</v>
       </c>
       <c r="U160" t="n">
-        <v>103377.0</v>
+        <v>12905.0</v>
       </c>
       <c r="V160" t="n">
-        <v>99064.0</v>
+        <v>9590.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B161" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C161" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D161" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="E161" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F161" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G161" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H161" t="s">
-        <v>47</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I161" t="n">
+        <v>442.0</v>
+      </c>
+      <c r="J161" t="n">
+        <v>469.0</v>
+      </c>
+      <c r="K161" t="n">
+        <v>575.0</v>
+      </c>
+      <c r="L161" t="n">
+        <v>713.0</v>
+      </c>
+      <c r="M161" t="n">
+        <v>627.0</v>
+      </c>
+      <c r="N161" t="n">
+        <v>608.0</v>
+      </c>
+      <c r="O161" t="n">
+        <v>611.0</v>
+      </c>
+      <c r="P161" t="n">
+        <v>627.0</v>
       </c>
       <c r="Q161" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R161" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S161" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T161" t="n">
-        <v>70162.0</v>
+        <v>1438.0</v>
       </c>
       <c r="U161" t="n">
-        <v>68998.0</v>
-[...2 lines deleted...]
-        <v>57691.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B162" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C162" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D162" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="E162" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F162" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G162" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H162" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I162" t="n">
-        <v>51541.0</v>
+        <v>4114.0</v>
       </c>
       <c r="J162" t="n">
-        <v>46395.0</v>
+        <v>4277.0</v>
       </c>
       <c r="K162" t="n">
-        <v>50799.0</v>
+        <v>4424.0</v>
       </c>
       <c r="L162" t="n">
-        <v>47891.0</v>
+        <v>4521.0</v>
       </c>
       <c r="M162" t="n">
-        <v>50087.0</v>
+        <v>4646.0</v>
       </c>
       <c r="N162" t="n">
-        <v>50778.0</v>
+        <v>4696.0</v>
       </c>
       <c r="O162" t="n">
-        <v>50971.0</v>
+        <v>4696.0</v>
       </c>
       <c r="P162" t="n">
-        <v>52411.0</v>
-[...2 lines deleted...]
-        <v>52567.0</v>
+        <v>4676.0</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>67</v>
+      </c>
+      <c r="R162" t="s">
+        <v>67</v>
+      </c>
+      <c r="S162" t="s">
+        <v>67</v>
+      </c>
+      <c r="T162" t="n">
+        <v>7360.0</v>
+      </c>
+      <c r="U162" t="n">
+        <v>10975.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B163" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C163" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D163" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163" t="s">
         <v>10</v>
       </c>
       <c r="G163" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H163" t="s">
-        <v>42</v>
-[...30 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I163" t="n">
+        <v>3841.0</v>
+      </c>
+      <c r="J163" t="n">
+        <v>3988.0</v>
+      </c>
+      <c r="K163" t="n">
+        <v>4935.0</v>
+      </c>
+      <c r="L163" t="n">
+        <v>5066.0</v>
+      </c>
+      <c r="M163" t="n">
+        <v>5100.0</v>
+      </c>
+      <c r="N163" t="n">
+        <v>4373.0</v>
+      </c>
+      <c r="O163" t="n">
+        <v>4282.0</v>
+      </c>
+      <c r="P163" t="n">
+        <v>4253.0</v>
+      </c>
+      <c r="Q163" t="n">
+        <v>4247.0</v>
+      </c>
+      <c r="R163" t="n">
+        <v>4711.0</v>
+      </c>
+      <c r="S163" t="n">
+        <v>5117.0</v>
       </c>
       <c r="T163" t="n">
-        <v>34379.0</v>
+        <v>6442.0</v>
       </c>
       <c r="U163" t="n">
-        <v>34379.0</v>
+        <v>7662.0</v>
       </c>
       <c r="V163" t="n">
-        <v>41373.0</v>
+        <v>6707.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B164" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C164" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="D164" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="E164" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F164" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G164" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H164" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="I164" t="n">
-        <v>45939.0</v>
+        <v>376.0</v>
       </c>
       <c r="J164" t="n">
-        <v>38487.0</v>
+        <v>396.0</v>
       </c>
       <c r="K164" t="n">
-        <v>41943.0</v>
+        <v>484.0</v>
       </c>
       <c r="L164" t="n">
-        <v>42280.0</v>
+        <v>539.0</v>
       </c>
       <c r="M164" t="n">
-        <v>50066.0</v>
+        <v>529.0</v>
       </c>
       <c r="N164" t="n">
-        <v>50778.0</v>
+        <v>516.0</v>
       </c>
       <c r="O164" t="n">
-        <v>50971.0</v>
+        <v>509.0</v>
       </c>
       <c r="P164" t="n">
-        <v>52411.0</v>
-[...2 lines deleted...]
-        <v>52352.0</v>
+        <v>511.0</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>67</v>
+      </c>
+      <c r="R164" t="s">
+        <v>67</v>
+      </c>
+      <c r="S164" t="s">
+        <v>67</v>
+      </c>
+      <c r="T164" t="n">
+        <v>1110.0</v>
+      </c>
+      <c r="U164" t="n">
+        <v>1384.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B165" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D165" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="E165" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F165" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G165" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H165" t="s">
-        <v>43</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I165" t="n">
+        <v>3465.0</v>
+      </c>
+      <c r="J165" t="n">
+        <v>3592.0</v>
+      </c>
+      <c r="K165" t="n">
+        <v>3695.0</v>
+      </c>
+      <c r="L165" t="n">
+        <v>3771.0</v>
+      </c>
+      <c r="M165" t="n">
+        <v>3815.0</v>
+      </c>
+      <c r="N165" t="n">
+        <v>3857.0</v>
+      </c>
+      <c r="O165" t="n">
+        <v>3773.0</v>
+      </c>
+      <c r="P165" t="n">
+        <v>3742.0</v>
       </c>
       <c r="Q165" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R165" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S165" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T165" t="n">
-        <v>60125.0</v>
+        <v>5332.0</v>
       </c>
       <c r="U165" t="n">
-        <v>63284.0</v>
-[...2 lines deleted...]
-        <v>49759.0</v>
+        <v>6278.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B166" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D166" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166" t="s">
         <v>10</v>
       </c>
       <c r="G166" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H166" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I166" t="n">
+        <v>1267.0</v>
+      </c>
+      <c r="J166" t="n">
+        <v>1310.0</v>
+      </c>
+      <c r="K166" t="n">
+        <v>1372.0</v>
+      </c>
+      <c r="L166" t="n">
+        <v>1476.0</v>
+      </c>
+      <c r="M166" t="n">
+        <v>1484.0</v>
       </c>
       <c r="N166" t="n">
-        <v>18822.0</v>
+        <v>1483.0</v>
       </c>
       <c r="O166" t="n">
-        <v>41384.0</v>
+        <v>1577.0</v>
       </c>
       <c r="P166" t="n">
-        <v>41384.0</v>
+        <v>1814.0</v>
       </c>
       <c r="Q166" t="n">
-        <v>18622.0</v>
+        <v>1559.0</v>
       </c>
       <c r="R166" t="n">
-        <v>17762.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>1729.0</v>
+      </c>
+      <c r="S166" t="n">
+        <v>5564.0</v>
       </c>
       <c r="T166" t="n">
-        <v>19533.0</v>
+        <v>2356.0</v>
       </c>
       <c r="U166" t="n">
-        <v>22692.0</v>
+        <v>5243.0</v>
       </c>
       <c r="V166" t="n">
-        <v>17903.0</v>
+        <v>2883.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B167" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D167" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="E167" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F167" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G167" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H167" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I167" t="n">
-        <v>20593.0</v>
+        <v>66.0</v>
       </c>
       <c r="J167" t="n">
-        <v>16600.0</v>
+        <v>73.0</v>
       </c>
       <c r="K167" t="n">
-        <v>18970.0</v>
+        <v>91.0</v>
       </c>
       <c r="L167" t="n">
-        <v>18602.0</v>
+        <v>174.0</v>
       </c>
       <c r="M167" t="n">
-        <v>18725.0</v>
+        <v>98.0</v>
       </c>
       <c r="N167" t="n">
-        <v>18822.0</v>
+        <v>92.0</v>
       </c>
       <c r="O167" t="n">
-        <v>41384.0</v>
+        <v>102.0</v>
       </c>
       <c r="P167" t="n">
-        <v>18110.0</v>
-[...5 lines deleted...]
-        <v>17762.0</v>
+        <v>116.0</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>67</v>
+      </c>
+      <c r="R167" t="s">
+        <v>67</v>
+      </c>
+      <c r="S167" t="s">
+        <v>67</v>
+      </c>
+      <c r="T167" t="n">
+        <v>328.0</v>
+      </c>
+      <c r="U167" t="n">
+        <v>546.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B168" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D168" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="E168" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F168" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G168" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H168" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I168" t="n">
+        <v>649.0</v>
+      </c>
+      <c r="J168" t="n">
+        <v>685.0</v>
+      </c>
+      <c r="K168" t="n">
+        <v>729.0</v>
+      </c>
+      <c r="L168" t="n">
+        <v>750.0</v>
+      </c>
+      <c r="M168" t="n">
+        <v>831.0</v>
       </c>
       <c r="N168" t="n">
-        <v>18650.0</v>
+        <v>839.0</v>
       </c>
       <c r="O168" t="n">
-        <v>19716.0</v>
+        <v>923.0</v>
       </c>
       <c r="P168" t="n">
-        <v>20374.0</v>
+        <v>934.0</v>
       </c>
       <c r="Q168" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R168" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S168" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T168" t="n">
-        <v>40592.0</v>
+        <v>2028.0</v>
       </c>
       <c r="U168" t="n">
-        <v>40592.0</v>
-[...2 lines deleted...]
-        <v>31856.0</v>
+        <v>4697.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B169" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C169" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="D169" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169" t="s">
         <v>10</v>
       </c>
       <c r="G169" t="s">
         <v>8</v>
       </c>
       <c r="H169" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I169" t="n">
+        <v>686.0</v>
+      </c>
+      <c r="J169" t="n">
+        <v>705.0</v>
+      </c>
+      <c r="K169" t="n">
+        <v>760.0</v>
+      </c>
+      <c r="L169" t="n">
+        <v>751.0</v>
+      </c>
+      <c r="M169" t="n">
+        <v>773.0</v>
       </c>
       <c r="N169" t="n">
-        <v>814471.0</v>
+        <v>738.0</v>
       </c>
       <c r="O169" t="n">
-        <v>796274.0</v>
+        <v>754.0</v>
       </c>
       <c r="P169" t="n">
-        <v>822237.0</v>
+        <v>767.0</v>
+      </c>
+      <c r="Q169" t="n">
+        <v>916.0</v>
+      </c>
+      <c r="R169" t="n">
+        <v>1101.0</v>
+      </c>
+      <c r="S169" t="n">
+        <v>1415.0</v>
+      </c>
+      <c r="T169" t="n">
+        <v>1490.0</v>
+      </c>
+      <c r="U169" t="n">
+        <v>1815.0</v>
+      </c>
+      <c r="V169" t="n">
+        <v>1786.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B170" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C170" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="D170" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="E170" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F170" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G170" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H170" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I170" t="n">
+        <v>74.0</v>
+      </c>
+      <c r="J170" t="n">
+        <v>81.0</v>
+      </c>
+      <c r="K170" t="n">
+        <v>83.0</v>
+      </c>
+      <c r="L170" t="n">
+        <v>93.0</v>
+      </c>
+      <c r="M170" t="n">
+        <v>93.0</v>
       </c>
       <c r="N170" t="n">
-        <v>695917.0</v>
+        <v>89.0</v>
       </c>
       <c r="O170" t="n">
-        <v>685562.0</v>
+        <v>98.0</v>
       </c>
       <c r="P170" t="n">
-        <v>699611.0</v>
-[...2 lines deleted...]
-        <v>487838.0</v>
+        <v>99.0</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>67</v>
+      </c>
+      <c r="R170" t="s">
+        <v>67</v>
+      </c>
+      <c r="S170" t="s">
+        <v>67</v>
+      </c>
+      <c r="T170" t="n">
+        <v>731.0</v>
+      </c>
+      <c r="U170" t="n">
+        <v>882.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B171" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C171" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="D171" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="E171" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F171" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G171" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H171" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I171" t="n">
+        <v>235.0</v>
+      </c>
+      <c r="J171" t="n">
+        <v>242.0</v>
+      </c>
+      <c r="K171" t="n">
+        <v>254.0</v>
+      </c>
+      <c r="L171" t="n">
+        <v>234.0</v>
+      </c>
+      <c r="M171" t="n">
+        <v>256.0</v>
       </c>
       <c r="N171" t="n">
-        <v>118554.0</v>
+        <v>266.0</v>
       </c>
       <c r="O171" t="n">
-        <v>110712.0</v>
+        <v>273.0</v>
       </c>
       <c r="P171" t="n">
-        <v>122626.0</v>
+        <v>274.0</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>67</v>
+      </c>
+      <c r="R171" t="s">
+        <v>67</v>
+      </c>
+      <c r="S171" t="s">
+        <v>67</v>
+      </c>
+      <c r="T171" t="n">
+        <v>759.0</v>
+      </c>
+      <c r="U171" t="n">
+        <v>933.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B172" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C172" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D172" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172" t="s">
         <v>10</v>
       </c>
       <c r="G172" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H172" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I172" t="n">
+        <v>253.0</v>
+      </c>
+      <c r="J172" t="n">
+        <v>257.0</v>
+      </c>
+      <c r="K172" t="n">
+        <v>308.0</v>
+      </c>
+      <c r="L172" t="n">
+        <v>299.0</v>
+      </c>
+      <c r="M172" t="n">
+        <v>324.0</v>
       </c>
       <c r="N172" t="n">
-        <v>1.6920852E7</v>
+        <v>290.0</v>
       </c>
       <c r="O172" t="n">
-        <v>2.017821E7</v>
+        <v>286.0</v>
       </c>
       <c r="P172" t="n">
-        <v>2.104994E7</v>
+        <v>279.0</v>
+      </c>
+      <c r="Q172" t="n">
+        <v>258.0</v>
+      </c>
+      <c r="R172" t="n">
+        <v>310.0</v>
+      </c>
+      <c r="S172" t="n">
+        <v>392.0</v>
+      </c>
+      <c r="T172" t="n">
+        <v>364.0</v>
+      </c>
+      <c r="U172" t="n">
+        <v>417.0</v>
+      </c>
+      <c r="V172" t="n">
+        <v>377.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B173" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C173" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D173" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E173" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F173" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G173" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H173" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I173" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="J173" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="K173" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L173" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="M173" t="n">
+        <v>61.0</v>
       </c>
       <c r="N173" t="n">
-        <v>1.559145E7</v>
+        <v>58.0</v>
       </c>
       <c r="O173" t="n">
-        <v>1.9327425E7</v>
+        <v>56.0</v>
       </c>
       <c r="P173" t="n">
-        <v>1.9327425E7</v>
-[...5 lines deleted...]
-        <v>2.3725759E7</v>
+        <v>54.0</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>67</v>
+      </c>
+      <c r="R173" t="s">
+        <v>67</v>
+      </c>
+      <c r="S173" t="s">
+        <v>67</v>
+      </c>
+      <c r="T173" t="n">
+        <v>73.0</v>
+      </c>
+      <c r="U173" t="n">
+        <v>82.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B174" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C174" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D174" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E174" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F174" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G174" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H174" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I174" t="n">
+        <v>202.0</v>
+      </c>
+      <c r="J174" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="K174" t="n">
+        <v>214.0</v>
+      </c>
+      <c r="L174" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="M174" t="n">
+        <v>222.0</v>
       </c>
       <c r="N174" t="n">
-        <v>1329402.0</v>
+        <v>232.0</v>
       </c>
       <c r="O174" t="n">
-        <v>850785.0</v>
+        <v>230.0</v>
       </c>
       <c r="P174" t="n">
-        <v>1722515.0</v>
+        <v>225.0</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>67</v>
+      </c>
+      <c r="R174" t="s">
+        <v>67</v>
+      </c>
+      <c r="S174" t="s">
+        <v>67</v>
+      </c>
+      <c r="T174" t="n">
+        <v>291.0</v>
+      </c>
+      <c r="U174" t="n">
+        <v>335.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B175" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C175" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="D175" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="E175" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F175" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G175" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H175" t="s">
         <v>43</v>
       </c>
       <c r="I175" t="n">
-        <v>20.2</v>
+        <v>433.0</v>
       </c>
       <c r="J175" t="n">
-        <v>23.2</v>
+        <v>448.0</v>
       </c>
       <c r="K175" t="n">
-        <v>14.3</v>
+        <v>452.0</v>
       </c>
       <c r="L175" t="n">
-        <v>13.6</v>
+        <v>452.0</v>
       </c>
       <c r="M175" t="n">
-        <v>12.4</v>
+        <v>449.0</v>
       </c>
       <c r="N175" t="n">
-        <v>18.6</v>
+        <v>448.0</v>
       </c>
       <c r="O175" t="n">
-        <v>21.1</v>
+        <v>468.0</v>
       </c>
       <c r="P175" t="n">
-        <v>6.8</v>
+        <v>488.0</v>
       </c>
       <c r="Q175" t="n">
-        <v>24.9</v>
+        <v>658.0</v>
+      </c>
+      <c r="R175" t="n">
+        <v>791.0</v>
+      </c>
+      <c r="S175" t="n">
+        <v>1023.0</v>
+      </c>
+      <c r="T175" t="n">
+        <v>1126.0</v>
+      </c>
+      <c r="U175" t="n">
+        <v>1398.0</v>
+      </c>
+      <c r="V175" t="n">
+        <v>1409.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B176" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C176" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="D176" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="E176" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F176" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G176" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H176" t="s">
         <v>43</v>
       </c>
       <c r="I176" t="n">
-        <v>15.8</v>
+        <v>23.0</v>
       </c>
       <c r="J176" t="n">
-        <v>15.2</v>
+        <v>28.0</v>
       </c>
       <c r="K176" t="n">
-        <v>9.2</v>
+        <v>30.0</v>
       </c>
       <c r="L176" t="n">
-        <v>9.3</v>
+        <v>39.0</v>
       </c>
       <c r="M176" t="n">
-        <v>8.7</v>
+        <v>32.0</v>
       </c>
       <c r="N176" t="n">
-        <v>12.8</v>
+        <v>31.0</v>
       </c>
       <c r="O176" t="n">
-        <v>13.7</v>
+        <v>42.0</v>
       </c>
       <c r="P176" t="n">
-        <v>5.3</v>
-[...2 lines deleted...]
-        <v>15.8</v>
+        <v>45.0</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>67</v>
+      </c>
+      <c r="R176" t="s">
+        <v>67</v>
+      </c>
+      <c r="S176" t="s">
+        <v>67</v>
+      </c>
+      <c r="T176" t="n">
+        <v>658.0</v>
+      </c>
+      <c r="U176" t="n">
+        <v>800.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B177" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C177" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D177" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="E177" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F177" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G177" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H177" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I177" t="n">
-        <v>12670.0</v>
+        <v>33.0</v>
       </c>
       <c r="J177" t="n">
-        <v>11849.0</v>
+        <v>38.0</v>
       </c>
       <c r="K177" t="n">
-        <v>12750.0</v>
+        <v>40.0</v>
       </c>
       <c r="L177" t="n">
-        <v>12294.0</v>
+        <v>30.0</v>
       </c>
       <c r="M177" t="n">
-        <v>13977.0</v>
+        <v>34.0</v>
       </c>
       <c r="N177" t="n">
-        <v>13133.0</v>
+        <v>34.0</v>
       </c>
       <c r="O177" t="n">
-        <v>13116.0</v>
+        <v>43.0</v>
       </c>
       <c r="P177" t="n">
-        <v>12827.0</v>
-[...2 lines deleted...]
-        <v>13589.0</v>
+        <v>49.0</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>67</v>
+      </c>
+      <c r="R177" t="s">
+        <v>67</v>
+      </c>
+      <c r="S177" t="s">
+        <v>67</v>
+      </c>
+      <c r="T177" t="n">
+        <v>468.0</v>
+      </c>
+      <c r="U177" t="n">
+        <v>598.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B178" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C178" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D178" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="E178" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F178" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G178" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H178" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I178" t="n">
-        <v>56987.0</v>
+        <v>1775.0</v>
       </c>
       <c r="J178" t="n">
-        <v>53005.0</v>
+        <v>1773.0</v>
       </c>
       <c r="K178" t="n">
-        <v>52585.0</v>
+        <v>2273.0</v>
       </c>
       <c r="L178" t="n">
-        <v>45694.0</v>
+        <v>2313.0</v>
       </c>
       <c r="M178" t="n">
-        <v>51320.0</v>
+        <v>2352.0</v>
       </c>
       <c r="N178" t="n">
-        <v>46151.0</v>
+        <v>2338.0</v>
       </c>
       <c r="O178" t="n">
-        <v>42286.0</v>
+        <v>2312.0</v>
       </c>
       <c r="P178" t="n">
-        <v>56638.0</v>
+        <v>2361.0</v>
       </c>
       <c r="Q178" t="n">
-        <v>49829.0</v>
+        <v>5078.0</v>
+      </c>
+      <c r="R178" t="n">
+        <v>5493.0</v>
+      </c>
+      <c r="S178" t="n">
+        <v>2700.0</v>
+      </c>
+      <c r="T178" t="n">
+        <v>3202.0</v>
+      </c>
+      <c r="U178" t="n">
+        <v>4177.0</v>
+      </c>
+      <c r="V178" t="n">
+        <v>4328.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B179" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C179" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D179" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="E179" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F179" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G179" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H179" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I179" t="n">
-        <v>4056.0</v>
+        <v>559.0</v>
       </c>
       <c r="J179" t="n">
-        <v>3653.0</v>
+        <v>612.0</v>
       </c>
       <c r="K179" t="n">
-        <v>4126.0</v>
+        <v>581.0</v>
       </c>
       <c r="L179" t="n">
-        <v>3679.0</v>
+        <v>603.0</v>
       </c>
       <c r="M179" t="n">
-        <v>4023.0</v>
+        <v>603.0</v>
       </c>
       <c r="N179" t="n">
-        <v>4023.0</v>
+        <v>567.0</v>
       </c>
       <c r="O179" t="n">
-        <v>3759.0</v>
+        <v>555.0</v>
       </c>
       <c r="P179" t="n">
-        <v>3267.0</v>
-[...2 lines deleted...]
-        <v>3613.0</v>
+        <v>547.0</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>67</v>
+      </c>
+      <c r="R179" t="s">
+        <v>67</v>
+      </c>
+      <c r="S179" t="s">
+        <v>67</v>
+      </c>
+      <c r="T179" t="n">
+        <v>1060.0</v>
+      </c>
+      <c r="U179" t="n">
+        <v>1343.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B180" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C180" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="D180" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E180" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F180" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G180" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H180" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I180" t="n">
-        <v>5269.0</v>
+        <v>934.0</v>
       </c>
       <c r="J180" t="n">
-        <v>4116.0</v>
+        <v>884.0</v>
       </c>
       <c r="K180" t="n">
-        <v>4275.0</v>
+        <v>974.0</v>
       </c>
       <c r="L180" t="n">
-        <v>4540.0</v>
+        <v>994.0</v>
       </c>
       <c r="M180" t="n">
-        <v>5978.0</v>
+        <v>1030.0</v>
       </c>
       <c r="N180" t="n">
-        <v>5189.0</v>
+        <v>1052.0</v>
       </c>
       <c r="O180" t="n">
-        <v>4742.0</v>
+        <v>1041.0</v>
       </c>
       <c r="P180" t="n">
-        <v>4742.0</v>
+        <v>1043.0</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>67</v>
+      </c>
+      <c r="R180" t="s">
+        <v>67</v>
+      </c>
+      <c r="S180" t="s">
+        <v>67</v>
+      </c>
+      <c r="T180" t="n">
+        <v>2142.0</v>
+      </c>
+      <c r="U180" t="n">
+        <v>2834.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B181" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C181" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D181" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181" t="s">
         <v>10</v>
       </c>
       <c r="G181" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H181" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I181" t="n">
-        <v>5862.0</v>
+        <v>1317.0</v>
       </c>
       <c r="J181" t="n">
-        <v>6330.0</v>
+        <v>1250.0</v>
       </c>
       <c r="K181" t="n">
-        <v>7049.0</v>
+        <v>1732.0</v>
       </c>
       <c r="L181" t="n">
-        <v>7662.0</v>
+        <v>1753.0</v>
       </c>
       <c r="M181" t="n">
-        <v>8660.0</v>
+        <v>1773.0</v>
       </c>
       <c r="N181" t="n">
-        <v>8914.0</v>
+        <v>1768.0</v>
       </c>
       <c r="O181" t="n">
-        <v>8650.0</v>
+        <v>1719.0</v>
       </c>
       <c r="P181" t="n">
-        <v>9130.0</v>
+        <v>1722.0</v>
       </c>
       <c r="Q181" t="n">
-        <v>9674.0</v>
+        <v>1096.0</v>
       </c>
       <c r="R181" t="n">
-        <v>9602.0</v>
+        <v>1186.0</v>
       </c>
       <c r="S181" t="n">
-        <v>9058.0</v>
+        <v>1250.0</v>
       </c>
       <c r="T181" t="n">
-        <v>9026.0</v>
+        <v>1435.0</v>
       </c>
       <c r="U181" t="n">
-        <v>9420.0</v>
+        <v>1782.0</v>
       </c>
       <c r="V181" t="n">
-        <v>9933.0</v>
+        <v>1774.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B182" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C182" t="s">
+        <v>72</v>
+      </c>
+      <c r="D182" t="s">
+        <v>73</v>
+      </c>
+      <c r="E182" t="s">
+        <v>57</v>
+      </c>
+      <c r="F182" t="s">
+        <v>58</v>
+      </c>
+      <c r="G182" t="s">
         <v>61</v>
       </c>
-      <c r="D182" t="s">
+      <c r="H182" t="s">
         <v>62</v>
       </c>
-      <c r="E182" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I182" t="n">
-        <v>2533.0</v>
+        <v>486.0</v>
       </c>
       <c r="J182" t="n">
-        <v>2686.0</v>
+        <v>497.0</v>
       </c>
       <c r="K182" t="n">
-        <v>2904.0</v>
+        <v>476.0</v>
       </c>
       <c r="L182" t="n">
-        <v>3224.0</v>
+        <v>484.0</v>
       </c>
       <c r="M182" t="n">
-        <v>4091.0</v>
+        <v>486.0</v>
       </c>
       <c r="N182" t="n">
-        <v>4021.0</v>
+        <v>444.0</v>
       </c>
       <c r="O182" t="n">
-        <v>3858.0</v>
+        <v>432.0</v>
       </c>
       <c r="P182" t="n">
-        <v>3846.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>428.0</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>67</v>
+      </c>
+      <c r="R182" t="s">
+        <v>67</v>
+      </c>
+      <c r="S182" t="s">
+        <v>67</v>
+      </c>
+      <c r="T182" t="n">
+        <v>509.0</v>
       </c>
       <c r="U182" t="n">
-        <v>5242.0</v>
+        <v>657.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B183" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C183" t="s">
+        <v>72</v>
+      </c>
+      <c r="D183" t="s">
+        <v>73</v>
+      </c>
+      <c r="E183" t="s">
+        <v>59</v>
+      </c>
+      <c r="F183" t="s">
+        <v>60</v>
+      </c>
+      <c r="G183" t="s">
         <v>61</v>
       </c>
-      <c r="D183" t="s">
+      <c r="H183" t="s">
         <v>62</v>
       </c>
-      <c r="E183" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I183" t="n">
-        <v>1590.0</v>
+        <v>831.0</v>
       </c>
       <c r="J183" t="n">
-        <v>1744.0</v>
+        <v>753.0</v>
       </c>
       <c r="K183" t="n">
-        <v>2053.0</v>
+        <v>816.0</v>
       </c>
       <c r="L183" t="n">
-        <v>2220.0</v>
+        <v>829.0</v>
       </c>
       <c r="M183" t="n">
-        <v>2782.0</v>
+        <v>847.0</v>
       </c>
       <c r="N183" t="n">
-        <v>2934.0</v>
+        <v>884.0</v>
       </c>
       <c r="O183" t="n">
-        <v>2630.0</v>
+        <v>847.0</v>
       </c>
       <c r="P183" t="n">
-        <v>2967.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>854.0</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>67</v>
+      </c>
+      <c r="R183" t="s">
+        <v>67</v>
+      </c>
+      <c r="S183" t="s">
+        <v>67</v>
+      </c>
+      <c r="T183" t="n">
+        <v>926.0</v>
       </c>
       <c r="U183" t="n">
-        <v>4178.0</v>
+        <v>1125.0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B184" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C184" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D184" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
       <c r="G184" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H184" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I184" t="n">
-        <v>4590.0</v>
+        <v>458.0</v>
       </c>
       <c r="J184" t="n">
-        <v>4916.0</v>
+        <v>523.0</v>
       </c>
       <c r="K184" t="n">
-        <v>5461.0</v>
+        <v>541.0</v>
       </c>
       <c r="L184" t="n">
-        <v>5977.0</v>
+        <v>560.0</v>
       </c>
       <c r="M184" t="n">
-        <v>6873.0</v>
+        <v>579.0</v>
       </c>
       <c r="N184" t="n">
-        <v>6955.0</v>
+        <v>570.0</v>
       </c>
       <c r="O184" t="n">
-        <v>6488.0</v>
+        <v>593.0</v>
       </c>
       <c r="P184" t="n">
-        <v>6813.0</v>
+        <v>639.0</v>
       </c>
       <c r="Q184" t="n">
-        <v>7154.0</v>
+        <v>3982.0</v>
       </c>
       <c r="R184" t="n">
-        <v>7045.0</v>
+        <v>4307.0</v>
       </c>
       <c r="S184" t="n">
-        <v>6552.0</v>
+        <v>1450.0</v>
       </c>
       <c r="T184" t="n">
-        <v>6409.0</v>
+        <v>1767.0</v>
       </c>
       <c r="U184" t="n">
-        <v>6595.0</v>
+        <v>2395.0</v>
       </c>
       <c r="V184" t="n">
-        <v>6767.0</v>
+        <v>2554.0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B185" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C185" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D185" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E185" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F185" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G185" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H185" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I185" t="n">
-        <v>2533.0</v>
+        <v>73.0</v>
       </c>
       <c r="J185" t="n">
-        <v>2686.0</v>
+        <v>115.0</v>
       </c>
       <c r="K185" t="n">
-        <v>2904.0</v>
+        <v>105.0</v>
       </c>
       <c r="L185" t="n">
-        <v>3224.0</v>
+        <v>119.0</v>
       </c>
       <c r="M185" t="n">
-        <v>4091.0</v>
+        <v>117.0</v>
       </c>
       <c r="N185" t="n">
-        <v>4021.0</v>
+        <v>123.0</v>
       </c>
       <c r="O185" t="n">
-        <v>3858.0</v>
+        <v>123.0</v>
       </c>
       <c r="P185" t="n">
-        <v>3846.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>119.0</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>67</v>
+      </c>
+      <c r="R185" t="s">
+        <v>67</v>
+      </c>
+      <c r="S185" t="s">
+        <v>67</v>
+      </c>
+      <c r="T185" t="n">
+        <v>551.0</v>
       </c>
       <c r="U185" t="n">
-        <v>3580.0</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B186" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C186" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D186" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E186" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F186" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G186" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H186" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I186" t="n">
-        <v>1590.0</v>
+        <v>103.0</v>
       </c>
       <c r="J186" t="n">
-        <v>1744.0</v>
+        <v>131.0</v>
       </c>
       <c r="K186" t="n">
-        <v>2053.0</v>
+        <v>158.0</v>
       </c>
       <c r="L186" t="n">
-        <v>2220.0</v>
+        <v>165.0</v>
       </c>
       <c r="M186" t="n">
-        <v>2782.0</v>
+        <v>183.0</v>
       </c>
       <c r="N186" t="n">
-        <v>2934.0</v>
+        <v>168.0</v>
       </c>
       <c r="O186" t="n">
-        <v>2630.0</v>
+        <v>194.0</v>
       </c>
       <c r="P186" t="n">
-        <v>2967.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>189.0</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>67</v>
+      </c>
+      <c r="R186" t="s">
+        <v>67</v>
+      </c>
+      <c r="S186" t="s">
+        <v>67</v>
+      </c>
+      <c r="T186" t="n">
+        <v>1216.0</v>
       </c>
       <c r="U186" t="n">
-        <v>3015.0</v>
+        <v>1709.0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B187" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C187" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D187" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187" t="s">
         <v>10</v>
       </c>
       <c r="G187" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H187" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>1787.0</v>
+        <v>44</v>
+      </c>
+      <c r="I187"/>
+      <c r="J187" t="s">
+        <v>67</v>
+      </c>
+      <c r="K187" t="s">
+        <v>67</v>
+      </c>
+      <c r="L187" t="s">
+        <v>67</v>
+      </c>
+      <c r="M187" t="s">
+        <v>67</v>
       </c>
       <c r="N187" t="n">
-        <v>1959.0</v>
+        <v>11639.0</v>
       </c>
       <c r="O187" t="n">
-        <v>2162.0</v>
+        <v>11625.0</v>
       </c>
       <c r="P187" t="n">
-        <v>2317.0</v>
+        <v>11902.0</v>
       </c>
       <c r="Q187" t="n">
-        <v>2520.0</v>
+        <v>14893.0</v>
       </c>
       <c r="R187" t="n">
-        <v>2557.0</v>
+        <v>16607.0</v>
       </c>
       <c r="S187" t="n">
-        <v>2506.0</v>
+        <v>18650.0</v>
       </c>
       <c r="T187" t="n">
-        <v>2617.0</v>
+        <v>18898.0</v>
       </c>
       <c r="U187" t="n">
-        <v>2825.0</v>
+        <v>25041.0</v>
       </c>
       <c r="V187" t="n">
-        <v>3166.0</v>
+        <v>21869.0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B188" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C188" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D188" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E188" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F188" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G188" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H188" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I188"/>
       <c r="J188" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K188" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L188" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M188" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N188" t="n">
+        <v>2416.0</v>
+      </c>
+      <c r="O188" t="n">
+        <v>2436.0</v>
+      </c>
+      <c r="P188" t="n">
+        <v>2445.0</v>
       </c>
       <c r="Q188" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R188" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S188" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="T188" t="n">
+        <v>5724.0</v>
       </c>
       <c r="U188" t="n">
-        <v>1662.0</v>
+        <v>7062.0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B189" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C189" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D189" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E189" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F189" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G189" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H189" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I189"/>
       <c r="J189" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K189" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L189" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M189" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N189" t="n">
+        <v>7247.0</v>
+      </c>
+      <c r="O189" t="n">
+        <v>7216.0</v>
+      </c>
+      <c r="P189" t="n">
+        <v>7199.0</v>
       </c>
       <c r="Q189" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R189" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S189" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="T189" t="n">
+        <v>13174.0</v>
       </c>
       <c r="U189" t="n">
-        <v>1163.0</v>
+        <v>17979.0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B190" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C190" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D190" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190" t="s">
         <v>10</v>
       </c>
       <c r="G190" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H190" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>1032.0</v>
+        <v>62</v>
+      </c>
+      <c r="I190"/>
+      <c r="J190" t="s">
+        <v>67</v>
+      </c>
+      <c r="K190" t="s">
+        <v>67</v>
+      </c>
+      <c r="L190" t="s">
+        <v>67</v>
+      </c>
+      <c r="M190" t="s">
+        <v>67</v>
       </c>
       <c r="N190" t="n">
-        <v>1149.0</v>
+        <v>6970.0</v>
       </c>
       <c r="O190" t="n">
-        <v>1234.0</v>
+        <v>6792.0</v>
       </c>
       <c r="P190" t="n">
-        <v>1350.0</v>
+        <v>6724.0</v>
       </c>
       <c r="Q190" t="n">
-        <v>1437.0</v>
+        <v>6039.0</v>
       </c>
       <c r="R190" t="n">
-        <v>1494.0</v>
+        <v>6785.0</v>
       </c>
       <c r="S190" t="n">
-        <v>1491.0</v>
+        <v>7491.0</v>
       </c>
       <c r="T190" t="n">
-        <v>1637.0</v>
+        <v>9746.0</v>
       </c>
       <c r="U190" t="n">
-        <v>1696.0</v>
+        <v>11153.0</v>
       </c>
       <c r="V190" t="n">
-        <v>1595.0</v>
+        <v>11211.0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B191" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C191" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D191" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E191" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F191" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G191" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H191" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>188.0</v>
+        <v>62</v>
+      </c>
+      <c r="I191"/>
+      <c r="J191" t="s">
+        <v>67</v>
+      </c>
+      <c r="K191" t="s">
+        <v>67</v>
+      </c>
+      <c r="L191" t="s">
+        <v>67</v>
+      </c>
+      <c r="M191" t="s">
+        <v>67</v>
       </c>
       <c r="N191" t="n">
-        <v>183.0</v>
+        <v>2280.0</v>
       </c>
       <c r="O191" t="n">
-        <v>146.0</v>
+        <v>2216.0</v>
       </c>
       <c r="P191" t="n">
-        <v>147.0</v>
+        <v>2225.0</v>
       </c>
       <c r="Q191" t="n">
-        <v>134.0</v>
+        <v>0.0</v>
       </c>
       <c r="R191" t="n">
-        <v>137.0</v>
+        <v>0.0</v>
       </c>
       <c r="S191" t="n">
-        <v>106.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="T191" t="n">
+        <v>3256.0</v>
       </c>
       <c r="U191" t="n">
-        <v>734.0</v>
-[...2 lines deleted...]
-        <v>335.0</v>
+        <v>3731.0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B192" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C192" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D192" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E192" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F192" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G192" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H192" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>194.0</v>
+        <v>62</v>
+      </c>
+      <c r="I192"/>
+      <c r="J192" t="s">
+        <v>67</v>
+      </c>
+      <c r="K192" t="s">
+        <v>67</v>
+      </c>
+      <c r="L192" t="s">
+        <v>67</v>
+      </c>
+      <c r="M192" t="s">
+        <v>67</v>
       </c>
       <c r="N192" t="n">
-        <v>211.0</v>
+        <v>6014.0</v>
       </c>
       <c r="O192" t="n">
-        <v>220.0</v>
+        <v>5838.0</v>
       </c>
       <c r="P192" t="n">
-        <v>221.0</v>
+        <v>5779.0</v>
       </c>
       <c r="Q192" t="n">
-        <v>219.0</v>
+        <v>0.0</v>
       </c>
       <c r="R192" t="n">
-        <v>234.0</v>
+        <v>0.0</v>
       </c>
       <c r="S192" t="n">
-        <v>258.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="T192" t="n">
+        <v>7833.0</v>
       </c>
       <c r="U192" t="n">
-        <v>962.0</v>
-[...2 lines deleted...]
-        <v>1260.0</v>
+        <v>9015.0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B193" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C193" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D193" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193" t="s">
         <v>10</v>
       </c>
       <c r="G193" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H193" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>382.0</v>
+        <v>43</v>
+      </c>
+      <c r="I193"/>
+      <c r="J193" t="s">
+        <v>67</v>
+      </c>
+      <c r="K193" t="s">
+        <v>67</v>
+      </c>
+      <c r="L193" t="s">
+        <v>67</v>
+      </c>
+      <c r="M193" t="s">
+        <v>67</v>
       </c>
       <c r="N193" t="n">
-        <v>394.0</v>
+        <v>3345.0</v>
       </c>
       <c r="O193" t="n">
-        <v>366.0</v>
+        <v>3546.0</v>
       </c>
       <c r="P193" t="n">
-        <v>368.0</v>
+        <v>3884.0</v>
       </c>
       <c r="Q193" t="n">
-        <v>353.0</v>
+        <v>7758.0</v>
       </c>
       <c r="R193" t="n">
-        <v>371.0</v>
+        <v>8636.0</v>
       </c>
       <c r="S193" t="n">
-        <v>364.0</v>
+        <v>9909.0</v>
       </c>
       <c r="T193" t="n">
-        <v>373.0</v>
+        <v>8226.0</v>
       </c>
       <c r="U193" t="n">
-        <v>337.0</v>
+        <v>12763.0</v>
       </c>
       <c r="V193" t="n">
-        <v>335.0</v>
+        <v>10658.0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B194" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C194" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D194" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E194" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F194" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G194" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H194" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>188.0</v>
+        <v>43</v>
+      </c>
+      <c r="I194"/>
+      <c r="J194" t="s">
+        <v>67</v>
+      </c>
+      <c r="K194" t="s">
+        <v>67</v>
+      </c>
+      <c r="L194" t="s">
+        <v>67</v>
+      </c>
+      <c r="M194" t="s">
+        <v>67</v>
       </c>
       <c r="N194" t="n">
-        <v>183.0</v>
+        <v>576.0</v>
       </c>
       <c r="O194" t="n">
-        <v>146.0</v>
+        <v>635.0</v>
       </c>
       <c r="P194" t="n">
-        <v>147.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>646.0</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>67</v>
+      </c>
+      <c r="R194" t="s">
+        <v>67</v>
+      </c>
+      <c r="S194" t="s">
+        <v>67</v>
+      </c>
+      <c r="T194" t="n">
+        <v>2885.0</v>
       </c>
       <c r="U194" t="n">
-        <v>98.0</v>
+        <v>3799.0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B195" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C195" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D195" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E195" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F195" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G195" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H195" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>194.0</v>
+        <v>43</v>
+      </c>
+      <c r="I195"/>
+      <c r="J195" t="s">
+        <v>67</v>
+      </c>
+      <c r="K195" t="s">
+        <v>67</v>
+      </c>
+      <c r="L195" t="s">
+        <v>67</v>
+      </c>
+      <c r="M195" t="s">
+        <v>67</v>
       </c>
       <c r="N195" t="n">
-        <v>211.0</v>
+        <v>1233.0</v>
       </c>
       <c r="O195" t="n">
-        <v>220.0</v>
+        <v>1378.0</v>
       </c>
       <c r="P195" t="n">
-        <v>221.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>1420.0</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>67</v>
+      </c>
+      <c r="R195" t="s">
+        <v>67</v>
+      </c>
+      <c r="S195" t="s">
+        <v>67</v>
+      </c>
+      <c r="T195" t="n">
+        <v>5341.0</v>
       </c>
       <c r="U195" t="n">
-        <v>239.0</v>
+        <v>8964.0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B196" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C196" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D196" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196" t="s">
         <v>10</v>
       </c>
       <c r="G196" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H196" t="s">
-        <v>42</v>
-[...32 lines deleted...]
-        <v>1127.0</v>
+        <v>44</v>
+      </c>
+      <c r="I196"/>
+      <c r="J196" t="s">
+        <v>67</v>
+      </c>
+      <c r="K196" t="s">
+        <v>67</v>
+      </c>
+      <c r="L196" t="s">
+        <v>67</v>
+      </c>
+      <c r="M196" t="s">
+        <v>67</v>
+      </c>
+      <c r="N196" t="s">
+        <v>67</v>
+      </c>
+      <c r="O196" t="s">
+        <v>67</v>
+      </c>
+      <c r="P196" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>67</v>
+      </c>
+      <c r="R196" t="s">
+        <v>67</v>
+      </c>
+      <c r="S196" t="s">
+        <v>67</v>
       </c>
       <c r="T196" t="n">
-        <v>1264.0</v>
+        <v>2848592.0</v>
       </c>
       <c r="U196" t="n">
-        <v>1359.0</v>
+        <v>2926437.0</v>
       </c>
       <c r="V196" t="n">
-        <v>1260.0</v>
+        <v>3832194.0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B197" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C197" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D197" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="E197" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F197" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G197" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H197" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I197"/>
       <c r="J197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="O197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="P197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="Q197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R197" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S197" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="T197" t="n">
+        <v>1055172.0</v>
       </c>
       <c r="U197" t="n">
-        <v>636.0</v>
+        <v>1133017.0</v>
+      </c>
+      <c r="V197" t="n">
+        <v>1543068.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B198" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C198" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D198" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="E198" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F198" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G198" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H198" t="s">
-        <v>42</v>
-[...24 lines deleted...]
-        <v>56</v>
+        <v>50</v>
+      </c>
+      <c r="I198" t="n">
+        <v>4300200.0</v>
+      </c>
+      <c r="J198" t="n">
+        <v>3911828.0</v>
+      </c>
+      <c r="K198" t="n">
+        <v>4386687.0</v>
+      </c>
+      <c r="L198" t="n">
+        <v>4494897.0</v>
+      </c>
+      <c r="M198" t="n">
+        <v>4809980.0</v>
+      </c>
+      <c r="N198" t="n">
+        <v>4835855.0</v>
+      </c>
+      <c r="O198" t="n">
+        <v>4485578.0</v>
+      </c>
+      <c r="P198" t="n">
+        <v>4610970.0</v>
+      </c>
+      <c r="Q198" t="n">
+        <v>4504244.0</v>
       </c>
       <c r="R198" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S198" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="T198" t="n">
+        <v>1055172.0</v>
       </c>
       <c r="U198" t="n">
-        <v>723.0</v>
+        <v>1133017.0</v>
+      </c>
+      <c r="V198" t="n">
+        <v>1543068.0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B199" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C199" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D199" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" t="s">
         <v>8</v>
       </c>
       <c r="H199" t="s">
-        <v>43</v>
-[...32 lines deleted...]
-        <v>20111.0</v>
+        <v>44</v>
+      </c>
+      <c r="I199"/>
+      <c r="J199" t="s">
+        <v>67</v>
+      </c>
+      <c r="K199" t="s">
+        <v>67</v>
+      </c>
+      <c r="L199" t="s">
+        <v>67</v>
+      </c>
+      <c r="M199" t="s">
+        <v>67</v>
+      </c>
+      <c r="N199" t="s">
+        <v>67</v>
+      </c>
+      <c r="O199" t="s">
+        <v>67</v>
+      </c>
+      <c r="P199" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>67</v>
+      </c>
+      <c r="R199" t="s">
+        <v>67</v>
+      </c>
+      <c r="S199" t="s">
+        <v>67</v>
       </c>
       <c r="T199" t="n">
-        <v>19892.0</v>
+        <v>104541.0</v>
       </c>
       <c r="U199" t="n">
-        <v>21298.0</v>
+        <v>103377.0</v>
       </c>
       <c r="V199" t="n">
-        <v>22140.0</v>
+        <v>99064.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B200" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C200" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D200" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E200" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F200" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G200" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H200" t="s">
-        <v>43</v>
-[...35 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I200"/>
+      <c r="J200" t="s">
+        <v>67</v>
+      </c>
+      <c r="K200" t="s">
+        <v>67</v>
+      </c>
+      <c r="L200" t="s">
+        <v>67</v>
+      </c>
+      <c r="M200" t="s">
+        <v>67</v>
+      </c>
+      <c r="N200" t="s">
+        <v>67</v>
+      </c>
+      <c r="O200" t="s">
+        <v>67</v>
+      </c>
+      <c r="P200" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>67</v>
+      </c>
+      <c r="R200" t="s">
+        <v>67</v>
+      </c>
+      <c r="S200" t="s">
+        <v>67</v>
+      </c>
+      <c r="T200" t="n">
+        <v>70162.0</v>
       </c>
       <c r="U200" t="n">
-        <v>3256.0</v>
+        <v>68998.0</v>
+      </c>
+      <c r="V200" t="n">
+        <v>57691.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B201" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C201" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D201" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E201" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F201" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G201" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H201" t="s">
         <v>43</v>
       </c>
-      <c r="I201" t="n">
-[...33 lines deleted...]
-        <v>56</v>
+      <c r="I201"/>
+      <c r="J201" t="s">
+        <v>67</v>
+      </c>
+      <c r="K201" t="s">
+        <v>67</v>
+      </c>
+      <c r="L201" t="s">
+        <v>67</v>
+      </c>
+      <c r="M201" t="s">
+        <v>67</v>
+      </c>
+      <c r="N201" t="s">
+        <v>67</v>
+      </c>
+      <c r="O201" t="s">
+        <v>67</v>
+      </c>
+      <c r="P201" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>67</v>
+      </c>
+      <c r="R201" t="s">
+        <v>67</v>
+      </c>
+      <c r="S201" t="s">
+        <v>67</v>
+      </c>
+      <c r="T201" t="n">
+        <v>34379.0</v>
       </c>
       <c r="U201" t="n">
-        <v>18042.0</v>
+        <v>34379.0</v>
+      </c>
+      <c r="V201" t="n">
+        <v>41373.0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B202" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C202" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D202" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
       <c r="G202" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H202" t="s">
-        <v>47</v>
-[...32 lines deleted...]
-        <v>16151.0</v>
+        <v>44</v>
+      </c>
+      <c r="I202"/>
+      <c r="J202" t="s">
+        <v>67</v>
+      </c>
+      <c r="K202" t="s">
+        <v>67</v>
+      </c>
+      <c r="L202" t="s">
+        <v>67</v>
+      </c>
+      <c r="M202" t="s">
+        <v>67</v>
+      </c>
+      <c r="N202" t="s">
+        <v>67</v>
+      </c>
+      <c r="O202" t="s">
+        <v>67</v>
+      </c>
+      <c r="P202" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>67</v>
+      </c>
+      <c r="R202" t="s">
+        <v>67</v>
+      </c>
+      <c r="S202" t="s">
+        <v>67</v>
       </c>
       <c r="T202" t="n">
-        <v>15924.0</v>
+        <v>60125.0</v>
       </c>
       <c r="U202" t="n">
-        <v>16917.0</v>
+        <v>63284.0</v>
       </c>
       <c r="V202" t="n">
-        <v>17740.0</v>
+        <v>49759.0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B203" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C203" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D203" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E203" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F203" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G203" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H203" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>2056.0</v>
+        <v>62</v>
+      </c>
+      <c r="I203"/>
+      <c r="J203" t="s">
+        <v>67</v>
+      </c>
+      <c r="K203" t="s">
+        <v>67</v>
+      </c>
+      <c r="L203" t="s">
+        <v>67</v>
+      </c>
+      <c r="M203" t="s">
+        <v>67</v>
       </c>
       <c r="N203" t="n">
-        <v>2040.0</v>
+        <v>18822.0</v>
       </c>
       <c r="O203" t="n">
-        <v>2054.0</v>
+        <v>41384.0</v>
       </c>
       <c r="P203" t="n">
-        <v>2036.0</v>
+        <v>41384.0</v>
       </c>
       <c r="Q203" t="n">
-        <v>2040.0</v>
+        <v>18622.0</v>
       </c>
       <c r="R203" t="n">
-        <v>2026.0</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>17762.0</v>
+      </c>
+      <c r="S203" t="s">
+        <v>67</v>
+      </c>
+      <c r="T203" t="n">
+        <v>19533.0</v>
       </c>
       <c r="U203" t="n">
-        <v>2208.0</v>
+        <v>22692.0</v>
+      </c>
+      <c r="V203" t="n">
+        <v>17903.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B204" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C204" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D204" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E204" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F204" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G204" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H204" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>14050.0</v>
+        <v>43</v>
+      </c>
+      <c r="I204"/>
+      <c r="J204" t="s">
+        <v>67</v>
+      </c>
+      <c r="K204" t="s">
+        <v>67</v>
+      </c>
+      <c r="L204" t="s">
+        <v>67</v>
+      </c>
+      <c r="M204" t="s">
+        <v>67</v>
       </c>
       <c r="N204" t="n">
-        <v>14181.0</v>
+        <v>18650.0</v>
       </c>
       <c r="O204" t="n">
-        <v>14191.0</v>
+        <v>19716.0</v>
       </c>
       <c r="P204" t="n">
-        <v>14107.0</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>20374.0</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>67</v>
+      </c>
+      <c r="R204" t="s">
+        <v>67</v>
+      </c>
+      <c r="S204" t="s">
+        <v>67</v>
+      </c>
+      <c r="T204" t="n">
+        <v>40592.0</v>
       </c>
       <c r="U204" t="n">
-        <v>14709.0</v>
+        <v>40592.0</v>
+      </c>
+      <c r="V204" t="n">
+        <v>31856.0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B205" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C205" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D205" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205" t="s">
         <v>10</v>
       </c>
       <c r="G205" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H205" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I205" t="n">
-        <v>1562.0</v>
+        <v>5862.0</v>
       </c>
       <c r="J205" t="n">
-        <v>1856.0</v>
+        <v>6330.0</v>
       </c>
       <c r="K205" t="n">
-        <v>2229.0</v>
+        <v>7049.0</v>
       </c>
       <c r="L205" t="n">
-        <v>2432.0</v>
+        <v>7662.0</v>
       </c>
       <c r="M205" t="n">
-        <v>2650.0</v>
+        <v>8660.0</v>
       </c>
       <c r="N205" t="n">
-        <v>3110.0</v>
+        <v>8914.0</v>
       </c>
       <c r="O205" t="n">
-        <v>3515.0</v>
+        <v>8650.0</v>
       </c>
       <c r="P205" t="n">
-        <v>3799.0</v>
+        <v>9130.0</v>
       </c>
       <c r="Q205" t="n">
-        <v>4072.0</v>
+        <v>9674.0</v>
       </c>
       <c r="R205" t="n">
-        <v>4078.0</v>
+        <v>9602.0</v>
       </c>
       <c r="S205" t="n">
-        <v>3960.0</v>
+        <v>9058.0</v>
       </c>
       <c r="T205" t="n">
-        <v>3968.0</v>
+        <v>9026.0</v>
       </c>
       <c r="U205" t="n">
-        <v>4381.0</v>
+        <v>9420.0</v>
       </c>
       <c r="V205" t="n">
-        <v>4400.0</v>
+        <v>9933.0</v>
+      </c>
+      <c r="W205" t="n">
+        <v>11287.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B206" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C206" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D206" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E206" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F206" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G206" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H206" t="s">
-        <v>42</v>
-[...30 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I206" t="n">
+        <v>2533.0</v>
+      </c>
+      <c r="J206" t="n">
+        <v>2686.0</v>
+      </c>
+      <c r="K206" t="n">
+        <v>2904.0</v>
+      </c>
+      <c r="L206" t="n">
+        <v>3224.0</v>
+      </c>
+      <c r="M206" t="n">
+        <v>4091.0</v>
+      </c>
+      <c r="N206" t="n">
+        <v>4021.0</v>
+      </c>
+      <c r="O206" t="n">
+        <v>3858.0</v>
+      </c>
+      <c r="P206" t="n">
+        <v>3846.0</v>
+      </c>
+      <c r="Q206" t="n">
+        <v>3901.0</v>
+      </c>
+      <c r="R206" t="n">
+        <v>3822.0</v>
+      </c>
+      <c r="S206" t="n">
+        <v>3574.0</v>
       </c>
       <c r="T206" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U206" t="n">
-        <v>1048.0</v>
+        <v>5242.0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B207" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C207" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D207" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E207" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F207" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G207" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H207" t="s">
-        <v>42</v>
-[...30 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I207" t="n">
+        <v>1590.0</v>
+      </c>
+      <c r="J207" t="n">
+        <v>1744.0</v>
+      </c>
+      <c r="K207" t="n">
+        <v>2053.0</v>
+      </c>
+      <c r="L207" t="n">
+        <v>2220.0</v>
+      </c>
+      <c r="M207" t="n">
+        <v>2782.0</v>
+      </c>
+      <c r="N207" t="n">
+        <v>2934.0</v>
+      </c>
+      <c r="O207" t="n">
+        <v>2630.0</v>
+      </c>
+      <c r="P207" t="n">
+        <v>2967.0</v>
+      </c>
+      <c r="Q207" t="n">
+        <v>3253.0</v>
+      </c>
+      <c r="R207" t="n">
+        <v>3223.0</v>
+      </c>
+      <c r="S207" t="n">
+        <v>32375.0</v>
       </c>
       <c r="T207" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U207" t="n">
-        <v>3333.0</v>
+        <v>4178.0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B208" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C208" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D208" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208" t="s">
         <v>10</v>
       </c>
       <c r="G208" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H208" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I208" t="n">
-        <v>1251.0</v>
+        <v>4590.0</v>
       </c>
       <c r="J208" t="n">
-        <v>1346.0</v>
+        <v>4916.0</v>
       </c>
       <c r="K208" t="n">
-        <v>1662.0</v>
+        <v>5461.0</v>
       </c>
       <c r="L208" t="n">
-        <v>1795.0</v>
+        <v>5977.0</v>
       </c>
       <c r="M208" t="n">
-        <v>1976.0</v>
+        <v>6873.0</v>
       </c>
       <c r="N208" t="n">
-        <v>2131.0</v>
+        <v>6955.0</v>
       </c>
       <c r="O208" t="n">
-        <v>2420.0</v>
+        <v>6488.0</v>
       </c>
       <c r="P208" t="n">
-        <v>2446.0</v>
+        <v>6813.0</v>
       </c>
       <c r="Q208" t="n">
-        <v>2692.0</v>
+        <v>7154.0</v>
       </c>
       <c r="R208" t="n">
-        <v>2643.0</v>
+        <v>7045.0</v>
       </c>
       <c r="S208" t="n">
-        <v>2913.0</v>
+        <v>6552.0</v>
       </c>
       <c r="T208" t="n">
-        <v>2792.0</v>
+        <v>6409.0</v>
       </c>
       <c r="U208" t="n">
-        <v>3314.0</v>
+        <v>6595.0</v>
       </c>
       <c r="V208" t="n">
-        <v>3587.0</v>
+        <v>6767.0</v>
+      </c>
+      <c r="W208" t="n">
+        <v>7957.0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B209" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C209" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D209" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E209" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F209" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G209" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H209" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I209" t="n">
-        <v>110.0</v>
+        <v>2533.0</v>
       </c>
       <c r="J209" t="n">
-        <v>115.0</v>
+        <v>2686.0</v>
       </c>
       <c r="K209" t="n">
-        <v>118.0</v>
+        <v>2904.0</v>
       </c>
       <c r="L209" t="n">
-        <v>135.0</v>
+        <v>3224.0</v>
       </c>
       <c r="M209" t="n">
-        <v>181.0</v>
+        <v>4091.0</v>
       </c>
       <c r="N209" t="n">
-        <v>172.0</v>
+        <v>4021.0</v>
       </c>
       <c r="O209" t="n">
-        <v>166.0</v>
+        <v>3858.0</v>
       </c>
       <c r="P209" t="n">
-        <v>171.0</v>
+        <v>3846.0</v>
       </c>
       <c r="Q209" t="n">
-        <v>176.0</v>
+        <v>3901.0</v>
       </c>
       <c r="R209" t="n">
-        <v>187.0</v>
+        <v>3822.0</v>
       </c>
       <c r="S209" t="n">
-        <v>179.0</v>
+        <v>3574.0</v>
       </c>
       <c r="T209" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U209" t="n">
-        <v>1463.0</v>
+        <v>3580.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B210" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C210" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D210" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E210" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F210" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G210" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H210" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I210" t="n">
-        <v>169.0</v>
+        <v>1590.0</v>
       </c>
       <c r="J210" t="n">
-        <v>180.0</v>
+        <v>1744.0</v>
       </c>
       <c r="K210" t="n">
-        <v>284.0</v>
+        <v>2053.0</v>
       </c>
       <c r="L210" t="n">
-        <v>334.0</v>
+        <v>2220.0</v>
       </c>
       <c r="M210" t="n">
-        <v>458.0</v>
+        <v>2782.0</v>
       </c>
       <c r="N210" t="n">
-        <v>452.0</v>
+        <v>2934.0</v>
       </c>
       <c r="O210" t="n">
-        <v>456.0</v>
+        <v>2630.0</v>
       </c>
       <c r="P210" t="n">
-        <v>480.0</v>
+        <v>2967.0</v>
       </c>
       <c r="Q210" t="n">
-        <v>517.0</v>
+        <v>3253.0</v>
       </c>
       <c r="R210" t="n">
-        <v>661.0</v>
+        <v>3223.0</v>
       </c>
       <c r="S210" t="n">
-        <v>684.0</v>
+        <v>2978.0</v>
       </c>
       <c r="T210" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U210" t="n">
-        <v>1851.0</v>
+        <v>3015.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B211" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C211" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D211" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211" t="s">
         <v>10</v>
       </c>
       <c r="G211" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H211" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I211" t="n">
-        <v>321.0</v>
+        <v>1272.0</v>
       </c>
       <c r="J211" t="n">
-        <v>339.0</v>
+        <v>1414.0</v>
       </c>
       <c r="K211" t="n">
-        <v>461.0</v>
+        <v>1588.0</v>
       </c>
       <c r="L211" t="n">
-        <v>537.0</v>
+        <v>1685.0</v>
       </c>
       <c r="M211" t="n">
-        <v>639.0</v>
+        <v>1787.0</v>
       </c>
       <c r="N211" t="n">
-        <v>624.0</v>
+        <v>1959.0</v>
       </c>
       <c r="O211" t="n">
-        <v>622.0</v>
+        <v>2162.0</v>
       </c>
       <c r="P211" t="n">
-        <v>651.0</v>
+        <v>2317.0</v>
       </c>
       <c r="Q211" t="n">
-        <v>693.0</v>
+        <v>2520.0</v>
       </c>
       <c r="R211" t="n">
-        <v>848.0</v>
+        <v>2557.0</v>
       </c>
       <c r="S211" t="n">
-        <v>863.0</v>
+        <v>2506.0</v>
       </c>
       <c r="T211" t="n">
-        <v>881.0</v>
+        <v>2617.0</v>
       </c>
       <c r="U211" t="n">
-        <v>965.0</v>
+        <v>2825.0</v>
       </c>
       <c r="V211" t="n">
-        <v>984.0</v>
+        <v>3166.0</v>
+      </c>
+      <c r="W211" t="n">
+        <v>3330.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B212" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C212" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D212" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E212" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F212" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G212" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H212" t="s">
-        <v>47</v>
-[...32 lines deleted...]
-        <v>179.0</v>
+        <v>43</v>
+      </c>
+      <c r="I212"/>
+      <c r="J212" t="s">
+        <v>67</v>
+      </c>
+      <c r="K212" t="s">
+        <v>67</v>
+      </c>
+      <c r="L212" t="s">
+        <v>67</v>
+      </c>
+      <c r="M212" t="s">
+        <v>67</v>
+      </c>
+      <c r="N212" t="s">
+        <v>67</v>
+      </c>
+      <c r="O212" t="s">
+        <v>67</v>
+      </c>
+      <c r="P212" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>67</v>
+      </c>
+      <c r="R212" t="s">
+        <v>67</v>
+      </c>
+      <c r="S212" t="s">
+        <v>67</v>
       </c>
       <c r="T212" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U212" t="n">
-        <v>178.0</v>
+        <v>1662.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B213" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C213" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D213" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E213" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F213" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G213" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H213" t="s">
-        <v>47</v>
-[...32 lines deleted...]
-        <v>684.0</v>
+        <v>43</v>
+      </c>
+      <c r="I213"/>
+      <c r="J213" t="s">
+        <v>67</v>
+      </c>
+      <c r="K213" t="s">
+        <v>67</v>
+      </c>
+      <c r="L213" t="s">
+        <v>67</v>
+      </c>
+      <c r="M213" t="s">
+        <v>67</v>
+      </c>
+      <c r="N213" t="s">
+        <v>67</v>
+      </c>
+      <c r="O213" t="s">
+        <v>67</v>
+      </c>
+      <c r="P213" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>67</v>
+      </c>
+      <c r="R213" t="s">
+        <v>67</v>
+      </c>
+      <c r="S213" t="s">
+        <v>67</v>
       </c>
       <c r="T213" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U213" t="n">
-        <v>787.0</v>
+        <v>1163.0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B214" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C214" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D214" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214" t="s">
         <v>10</v>
       </c>
       <c r="G214" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H214" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I214" t="n">
-        <v>930.0</v>
+        <v>654.0</v>
       </c>
       <c r="J214" t="n">
-        <v>1007.0</v>
+        <v>726.0</v>
       </c>
       <c r="K214" t="n">
-        <v>1201.0</v>
+        <v>805.0</v>
       </c>
       <c r="L214" t="n">
-        <v>1258.0</v>
+        <v>882.0</v>
       </c>
       <c r="M214" t="n">
-        <v>1337.0</v>
+        <v>1032.0</v>
       </c>
       <c r="N214" t="n">
-        <v>1507.0</v>
+        <v>1149.0</v>
       </c>
       <c r="O214" t="n">
-        <v>1798.0</v>
+        <v>1234.0</v>
       </c>
       <c r="P214" t="n">
-        <v>1795.0</v>
+        <v>1350.0</v>
       </c>
       <c r="Q214" t="n">
-        <v>1999.0</v>
+        <v>1437.0</v>
       </c>
       <c r="R214" t="n">
-        <v>1795.0</v>
+        <v>1494.0</v>
       </c>
       <c r="S214" t="n">
-        <v>2050.0</v>
+        <v>1491.0</v>
       </c>
       <c r="T214" t="n">
-        <v>1911.0</v>
+        <v>1637.0</v>
       </c>
       <c r="U214" t="n">
-        <v>2349.0</v>
+        <v>1696.0</v>
       </c>
       <c r="V214" t="n">
-        <v>2603.0</v>
+        <v>1595.0</v>
+      </c>
+      <c r="W214" t="n">
+        <v>1727.0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B215" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C215" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D215" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E215" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F215" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G215" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H215" t="s">
-        <v>42</v>
-[...30 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I215" t="n">
+        <v>145.0</v>
+      </c>
+      <c r="J215" t="n">
+        <v>162.0</v>
+      </c>
+      <c r="K215" t="n">
+        <v>154.0</v>
+      </c>
+      <c r="L215" t="n">
+        <v>147.0</v>
+      </c>
+      <c r="M215" t="n">
+        <v>188.0</v>
+      </c>
+      <c r="N215" t="n">
+        <v>183.0</v>
+      </c>
+      <c r="O215" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="P215" t="n">
+        <v>147.0</v>
+      </c>
+      <c r="Q215" t="n">
+        <v>134.0</v>
+      </c>
+      <c r="R215" t="n">
+        <v>137.0</v>
+      </c>
+      <c r="S215" t="n">
+        <v>106.0</v>
       </c>
       <c r="T215" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U215" t="n">
-        <v>1285.0</v>
+        <v>734.0</v>
+      </c>
+      <c r="V215" t="n">
+        <v>335.0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B216" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C216" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D216" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E216" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F216" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G216" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H216" t="s">
-        <v>42</v>
-[...30 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I216" t="n">
+        <v>114.0</v>
+      </c>
+      <c r="J216" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="K216" t="n">
+        <v>115.0</v>
+      </c>
+      <c r="L216" t="n">
+        <v>137.0</v>
+      </c>
+      <c r="M216" t="n">
+        <v>194.0</v>
+      </c>
+      <c r="N216" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="O216" t="n">
+        <v>220.0</v>
+      </c>
+      <c r="P216" t="n">
+        <v>221.0</v>
+      </c>
+      <c r="Q216" t="n">
+        <v>219.0</v>
+      </c>
+      <c r="R216" t="n">
+        <v>234.0</v>
+      </c>
+      <c r="S216" t="n">
+        <v>258.0</v>
       </c>
       <c r="T216" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U216" t="n">
-        <v>1064.0</v>
+        <v>962.0</v>
+      </c>
+      <c r="V216" t="n">
+        <v>1260.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B217" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C217" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D217" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217" t="s">
         <v>10</v>
       </c>
       <c r="G217" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H217" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I217" t="n">
-        <v>1533.0</v>
+        <v>279.0</v>
       </c>
       <c r="J217" t="n">
-        <v>1692.0</v>
+        <v>302.0</v>
       </c>
       <c r="K217" t="n">
-        <v>1896.0</v>
+        <v>294.0</v>
       </c>
       <c r="L217" t="n">
-        <v>1822.0</v>
+        <v>311.0</v>
       </c>
       <c r="M217" t="n">
-        <v>1918.0</v>
+        <v>382.0</v>
       </c>
       <c r="N217" t="n">
-        <v>1970.0</v>
+        <v>394.0</v>
       </c>
       <c r="O217" t="n">
-        <v>4967.0</v>
+        <v>366.0</v>
       </c>
       <c r="P217" t="n">
-        <v>4698.0</v>
+        <v>368.0</v>
       </c>
       <c r="Q217" t="n">
-        <v>4753.0</v>
+        <v>353.0</v>
       </c>
       <c r="R217" t="n">
-        <v>4854.0</v>
+        <v>371.0</v>
       </c>
       <c r="S217" t="n">
-        <v>12800.0</v>
+        <v>364.0</v>
       </c>
       <c r="T217" t="n">
-        <v>12678.0</v>
+        <v>373.0</v>
       </c>
       <c r="U217" t="n">
-        <v>14548.0</v>
+        <v>337.0</v>
+      </c>
+      <c r="V217" t="n">
+        <v>335.0</v>
+      </c>
+      <c r="W217" t="n">
+        <v>345.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B218" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C218" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D218" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E218" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F218" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G218" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H218" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I218" t="n">
-        <v>551.0</v>
+        <v>145.0</v>
       </c>
       <c r="J218" t="n">
-        <v>560.0</v>
+        <v>162.0</v>
       </c>
       <c r="K218" t="n">
-        <v>597.0</v>
+        <v>154.0</v>
       </c>
       <c r="L218" t="n">
-        <v>604.0</v>
+        <v>147.0</v>
       </c>
       <c r="M218" t="n">
-        <v>637.0</v>
+        <v>188.0</v>
       </c>
       <c r="N218" t="n">
-        <v>631.0</v>
+        <v>183.0</v>
       </c>
       <c r="O218" t="n">
-        <v>1582.0</v>
+        <v>146.0</v>
       </c>
       <c r="P218" t="n">
-        <v>1501.0</v>
+        <v>147.0</v>
       </c>
       <c r="Q218" t="n">
-        <v>1425.0</v>
+        <v>134.0</v>
       </c>
       <c r="R218" t="n">
-        <v>1389.0</v>
+        <v>137.0</v>
       </c>
       <c r="S218" t="n">
-        <v>3946.0</v>
+        <v>106.0</v>
       </c>
       <c r="T218" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U218" t="n">
-        <v>8481.0</v>
+        <v>98.0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B219" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C219" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D219" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E219" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F219" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G219" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H219" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I219" t="n">
-        <v>498.0</v>
+        <v>114.0</v>
       </c>
       <c r="J219" t="n">
-        <v>600.0</v>
+        <v>118.0</v>
       </c>
       <c r="K219" t="n">
-        <v>709.0</v>
+        <v>115.0</v>
       </c>
       <c r="L219" t="n">
-        <v>748.0</v>
+        <v>137.0</v>
       </c>
       <c r="M219" t="n">
-        <v>837.0</v>
+        <v>194.0</v>
       </c>
       <c r="N219" t="n">
-        <v>861.0</v>
+        <v>211.0</v>
       </c>
       <c r="O219" t="n">
-        <v>2005.0</v>
+        <v>220.0</v>
       </c>
       <c r="P219" t="n">
-        <v>1923.0</v>
+        <v>221.0</v>
       </c>
       <c r="Q219" t="n">
-        <v>1904.0</v>
+        <v>219.0</v>
       </c>
       <c r="R219" t="n">
-        <v>1997.0</v>
+        <v>234.0</v>
       </c>
       <c r="S219" t="n">
-        <v>5939.0</v>
+        <v>258.0</v>
       </c>
       <c r="T219" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U219" t="n">
-        <v>6067.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B220" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C220" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D220" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220" t="s">
         <v>10</v>
       </c>
       <c r="G220" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H220" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I220" t="n">
+        <v>375.0</v>
+      </c>
+      <c r="J220" t="n">
+        <v>424.0</v>
+      </c>
+      <c r="K220" t="n">
+        <v>511.0</v>
+      </c>
+      <c r="L220" t="n">
+        <v>571.0</v>
+      </c>
+      <c r="M220" t="n">
+        <v>650.0</v>
+      </c>
+      <c r="N220" t="n">
+        <v>755.0</v>
+      </c>
+      <c r="O220" t="n">
+        <v>868.0</v>
+      </c>
+      <c r="P220" t="n">
+        <v>982.0</v>
+      </c>
+      <c r="Q220" t="n">
         <v>1084.0</v>
       </c>
-      <c r="J220" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="R220" t="n">
-        <v>3386.0</v>
+        <v>1123.0</v>
       </c>
       <c r="S220" t="n">
-        <v>9885.0</v>
+        <v>1127.0</v>
       </c>
       <c r="T220" t="n">
-        <v>9612.0</v>
+        <v>1264.0</v>
       </c>
       <c r="U220" t="n">
-        <v>11426.0</v>
+        <v>1359.0</v>
+      </c>
+      <c r="V220" t="n">
+        <v>1260.0</v>
+      </c>
+      <c r="W220" t="n">
+        <v>1382.0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B221" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C221" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D221" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E221" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F221" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G221" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H221" t="s">
-        <v>47</v>
-[...32 lines deleted...]
-        <v>3946.0</v>
+        <v>43</v>
+      </c>
+      <c r="I221"/>
+      <c r="J221" t="s">
+        <v>67</v>
+      </c>
+      <c r="K221" t="s">
+        <v>67</v>
+      </c>
+      <c r="L221" t="s">
+        <v>67</v>
+      </c>
+      <c r="M221" t="s">
+        <v>67</v>
+      </c>
+      <c r="N221" t="s">
+        <v>67</v>
+      </c>
+      <c r="O221" t="s">
+        <v>67</v>
+      </c>
+      <c r="P221" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>67</v>
+      </c>
+      <c r="R221" t="s">
+        <v>67</v>
+      </c>
+      <c r="S221" t="s">
+        <v>67</v>
       </c>
       <c r="T221" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U221" t="n">
-        <v>7034.0</v>
+        <v>636.0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B222" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C222" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D222" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E222" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F222" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G222" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H222" t="s">
-        <v>47</v>
-[...32 lines deleted...]
-        <v>5939.0</v>
+        <v>43</v>
+      </c>
+      <c r="I222"/>
+      <c r="J222" t="s">
+        <v>67</v>
+      </c>
+      <c r="K222" t="s">
+        <v>67</v>
+      </c>
+      <c r="L222" t="s">
+        <v>67</v>
+      </c>
+      <c r="M222" t="s">
+        <v>67</v>
+      </c>
+      <c r="N222" t="s">
+        <v>67</v>
+      </c>
+      <c r="O222" t="s">
+        <v>67</v>
+      </c>
+      <c r="P222" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>67</v>
+      </c>
+      <c r="R222" t="s">
+        <v>67</v>
+      </c>
+      <c r="S222" t="s">
+        <v>67</v>
       </c>
       <c r="T222" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U222" t="n">
-        <v>4392.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B223" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C223" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D223" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223" t="s">
         <v>10</v>
       </c>
       <c r="G223" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H223" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I223" t="n">
-        <v>449.0</v>
+        <v>12865.0</v>
       </c>
       <c r="J223" t="n">
-        <v>493.0</v>
+        <v>14235.0</v>
       </c>
       <c r="K223" t="n">
-        <v>549.0</v>
+        <v>15624.0</v>
       </c>
       <c r="L223" t="n">
-        <v>421.0</v>
+        <v>16942.0</v>
       </c>
       <c r="M223" t="n">
-        <v>444.0</v>
+        <v>18756.0</v>
       </c>
       <c r="N223" t="n">
-        <v>478.0</v>
+        <v>19331.0</v>
       </c>
       <c r="O223" t="n">
-        <v>1380.0</v>
+        <v>19760.0</v>
       </c>
       <c r="P223" t="n">
-        <v>1274.0</v>
+        <v>19942.0</v>
       </c>
       <c r="Q223" t="n">
-        <v>1424.0</v>
+        <v>20267.0</v>
       </c>
       <c r="R223" t="n">
-        <v>1468.0</v>
+        <v>20323.0</v>
       </c>
       <c r="S223" t="n">
-        <v>2915.0</v>
+        <v>20111.0</v>
       </c>
       <c r="T223" t="n">
-        <v>3066.0</v>
+        <v>19892.0</v>
       </c>
       <c r="U223" t="n">
-        <v>3122.0</v>
+        <v>21298.0</v>
+      </c>
+      <c r="V223" t="n">
+        <v>22130.0</v>
+      </c>
+      <c r="W223" t="n">
+        <v>23477.0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B224" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C224" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D224" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E224" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F224" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G224" t="s">
         <v>8</v>
       </c>
       <c r="H224" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I224" t="n">
-        <v>13093.0</v>
+        <v>1082.0</v>
       </c>
       <c r="J224" t="n">
-        <v>14257.0</v>
+        <v>1312.0</v>
       </c>
       <c r="K224" t="n">
-        <v>15793.0</v>
+        <v>1399.0</v>
       </c>
       <c r="L224" t="n">
-        <v>18108.0</v>
+        <v>1515.0</v>
       </c>
       <c r="M224" t="n">
-        <v>20462.0</v>
+        <v>2056.0</v>
       </c>
       <c r="N224" t="n">
-        <v>20088.0</v>
+        <v>2040.0</v>
       </c>
       <c r="O224" t="n">
-        <v>18160.0</v>
+        <v>2054.0</v>
       </c>
       <c r="P224" t="n">
-        <v>18396.0</v>
+        <v>2036.0</v>
       </c>
       <c r="Q224" t="n">
-        <v>18553.0</v>
+        <v>2040.0</v>
       </c>
       <c r="R224" t="n">
-        <v>18460.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>2026.0</v>
+      </c>
+      <c r="S224" t="n">
+        <v>2035.0</v>
       </c>
       <c r="T224" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U224" t="n">
-        <v>1447.0</v>
+        <v>3256.0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B225" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C225" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D225" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E225" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F225" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G225" t="s">
         <v>8</v>
       </c>
       <c r="H225" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I225" t="n">
-        <v>6637.0</v>
+        <v>8977.0</v>
       </c>
       <c r="J225" t="n">
-        <v>6920.0</v>
+        <v>9811.0</v>
       </c>
       <c r="K225" t="n">
-        <v>7417.0</v>
+        <v>10651.0</v>
       </c>
       <c r="L225" t="n">
-        <v>8586.0</v>
+        <v>11544.0</v>
       </c>
       <c r="M225" t="n">
-        <v>10813.0</v>
+        <v>14050.0</v>
       </c>
       <c r="N225" t="n">
-        <v>10926.0</v>
+        <v>14181.0</v>
       </c>
       <c r="O225" t="n">
-        <v>9717.0</v>
+        <v>14191.0</v>
       </c>
       <c r="P225" t="n">
-        <v>9732.0</v>
+        <v>14107.0</v>
       </c>
       <c r="Q225" t="n">
-        <v>9722.0</v>
+        <v>14155.0</v>
       </c>
       <c r="R225" t="n">
-        <v>9664.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>14219.0</v>
+      </c>
+      <c r="S225" t="n">
+        <v>14116.0</v>
       </c>
       <c r="T225" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U225" t="n">
-        <v>1675.0</v>
+        <v>18042.0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B226" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C226" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D226" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E226" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F226" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G226" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H226" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I226" t="n">
-        <v>4186.0</v>
+        <v>11303.0</v>
       </c>
       <c r="J226" t="n">
-        <v>4837.0</v>
+        <v>12379.0</v>
       </c>
       <c r="K226" t="n">
-        <v>5309.0</v>
+        <v>13395.0</v>
       </c>
       <c r="L226" t="n">
-        <v>6144.0</v>
+        <v>14510.0</v>
       </c>
       <c r="M226" t="n">
-        <v>7741.0</v>
+        <v>16106.0</v>
       </c>
       <c r="N226" t="n">
-        <v>33495.0</v>
+        <v>16221.0</v>
       </c>
       <c r="O226" t="n">
-        <v>37031.0</v>
+        <v>16245.0</v>
       </c>
       <c r="P226" t="n">
-        <v>37566.0</v>
+        <v>16143.0</v>
       </c>
       <c r="Q226" t="n">
-        <v>38823.0</v>
+        <v>16195.0</v>
       </c>
       <c r="R226" t="n">
-        <v>38916.0</v>
+        <v>16245.0</v>
       </c>
       <c r="S226" t="n">
-        <v>46373.0</v>
+        <v>16151.0</v>
       </c>
       <c r="T226" t="n">
-        <v>46025.0</v>
+        <v>15924.0</v>
       </c>
       <c r="U226" t="n">
-        <v>50276.0</v>
+        <v>16917.0</v>
+      </c>
+      <c r="V226" t="n">
+        <v>17730.0</v>
+      </c>
+      <c r="W226" t="n">
+        <v>18832.0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B227" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C227" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D227" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E227" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F227" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G227" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H227" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I227" t="n">
-        <v>11905.0</v>
+        <v>1082.0</v>
       </c>
       <c r="J227" t="n">
-        <v>12916.0</v>
+        <v>1312.0</v>
       </c>
       <c r="K227" t="n">
-        <v>14088.0</v>
+        <v>1399.0</v>
       </c>
       <c r="L227" t="n">
-        <v>16267.0</v>
+        <v>1515.0</v>
       </c>
       <c r="M227" t="n">
-        <v>18554.0</v>
+        <v>2056.0</v>
       </c>
       <c r="N227" t="n">
-        <v>7047.0</v>
+        <v>2040.0</v>
       </c>
       <c r="O227" t="n">
-        <v>7806.0</v>
+        <v>2054.0</v>
       </c>
       <c r="P227" t="n">
-        <v>7701.0</v>
+        <v>2036.0</v>
       </c>
       <c r="Q227" t="n">
-        <v>7676.0</v>
+        <v>2040.0</v>
       </c>
       <c r="R227" t="n">
-        <v>7561.0</v>
+        <v>2026.0</v>
       </c>
       <c r="S227" t="n">
-        <v>7520.0</v>
+        <v>2035.0</v>
       </c>
       <c r="T227" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U227" t="n">
-        <v>19176.0</v>
+        <v>2208.0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B228" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C228" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D228" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E228" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F228" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G228" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H228" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I228" t="n">
-        <v>6637.0</v>
+        <v>8977.0</v>
       </c>
       <c r="J228" t="n">
-        <v>6920.0</v>
+        <v>9811.0</v>
       </c>
       <c r="K228" t="n">
-        <v>7417.0</v>
+        <v>10651.0</v>
       </c>
       <c r="L228" t="n">
-        <v>8586.0</v>
+        <v>11544.0</v>
       </c>
       <c r="M228" t="n">
-        <v>10813.0</v>
+        <v>14050.0</v>
       </c>
       <c r="N228" t="n">
-        <v>18639.0</v>
+        <v>14181.0</v>
       </c>
       <c r="O228" t="n">
-        <v>19502.0</v>
+        <v>14191.0</v>
       </c>
       <c r="P228" t="n">
-        <v>19698.0</v>
+        <v>14107.0</v>
       </c>
       <c r="Q228" t="n">
-        <v>20048.0</v>
+        <v>14155.0</v>
       </c>
       <c r="R228" t="n">
-        <v>20334.0</v>
+        <v>14219.0</v>
       </c>
       <c r="S228" t="n">
-        <v>38314.0</v>
+        <v>14116.0</v>
       </c>
       <c r="T228" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U228" t="n">
-        <v>31100.0</v>
+        <v>14709.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B229" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C229" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D229" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E229" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F229" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G229" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H229" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I229" t="n">
-        <v>4186.0</v>
+        <v>1562.0</v>
       </c>
       <c r="J229" t="n">
-        <v>4837.0</v>
+        <v>1856.0</v>
       </c>
       <c r="K229" t="n">
-        <v>5309.0</v>
+        <v>2229.0</v>
       </c>
       <c r="L229" t="n">
-        <v>6144.0</v>
+        <v>2432.0</v>
       </c>
       <c r="M229" t="n">
-        <v>7741.0</v>
+        <v>2650.0</v>
       </c>
       <c r="N229" t="n">
-        <v>25686.0</v>
+        <v>3110.0</v>
       </c>
       <c r="O229" t="n">
-        <v>27308.0</v>
+        <v>3515.0</v>
       </c>
       <c r="P229" t="n">
-        <v>27399.0</v>
+        <v>3799.0</v>
       </c>
       <c r="Q229" t="n">
-        <v>27724.0</v>
+        <v>4072.0</v>
       </c>
       <c r="R229" t="n">
-        <v>27895.0</v>
+        <v>4078.0</v>
       </c>
       <c r="S229" t="n">
-        <v>33815.0</v>
+        <v>3960.0</v>
       </c>
       <c r="T229" t="n">
-        <v>33199.0</v>
+        <v>3968.0</v>
       </c>
       <c r="U229" t="n">
-        <v>36240.0</v>
+        <v>4381.0</v>
+      </c>
+      <c r="V229" t="n">
+        <v>4400.0</v>
+      </c>
+      <c r="W229" t="n">
+        <v>4645.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B230" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C230" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D230" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E230" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F230" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G230" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H230" t="s">
-        <v>42</v>
-[...32 lines deleted...]
-        <v>7520.0</v>
+        <v>43</v>
+      </c>
+      <c r="I230"/>
+      <c r="J230" t="s">
+        <v>67</v>
+      </c>
+      <c r="K230" t="s">
+        <v>67</v>
+      </c>
+      <c r="L230" t="s">
+        <v>67</v>
+      </c>
+      <c r="M230" t="s">
+        <v>67</v>
+      </c>
+      <c r="N230" t="s">
+        <v>67</v>
+      </c>
+      <c r="O230" t="s">
+        <v>67</v>
+      </c>
+      <c r="P230" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>67</v>
+      </c>
+      <c r="R230" t="s">
+        <v>67</v>
+      </c>
+      <c r="S230" t="s">
+        <v>67</v>
       </c>
       <c r="T230" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U230" t="n">
-        <v>13098.0</v>
+        <v>1048.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B231" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C231" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D231" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E231" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F231" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G231" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H231" t="s">
         <v>43</v>
       </c>
-      <c r="I231" t="n">
-[...33 lines deleted...]
-        <v>1.8979509E7</v>
+      <c r="I231"/>
+      <c r="J231" t="s">
+        <v>67</v>
+      </c>
+      <c r="K231" t="s">
+        <v>67</v>
+      </c>
+      <c r="L231" t="s">
+        <v>67</v>
+      </c>
+      <c r="M231" t="s">
+        <v>67</v>
+      </c>
+      <c r="N231" t="s">
+        <v>67</v>
+      </c>
+      <c r="O231" t="s">
+        <v>67</v>
+      </c>
+      <c r="P231" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>67</v>
+      </c>
+      <c r="R231" t="s">
+        <v>67</v>
+      </c>
+      <c r="S231" t="s">
+        <v>67</v>
+      </c>
+      <c r="T231" t="s">
+        <v>67</v>
       </c>
       <c r="U231" t="n">
-        <v>2.1646786E7</v>
-[...2 lines deleted...]
-        <v>2.1625835E7</v>
+        <v>3333.0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B232" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C232" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D232" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232" t="s">
         <v>10</v>
       </c>
       <c r="G232" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H232" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I232" t="n">
-        <v>1.3722908E7</v>
+        <v>1251.0</v>
       </c>
       <c r="J232" t="n">
-        <v>1.4458344E7</v>
+        <v>1346.0</v>
       </c>
       <c r="K232" t="n">
-        <v>1.4663515E7</v>
+        <v>1662.0</v>
       </c>
       <c r="L232" t="n">
-        <v>1.5666999E7</v>
+        <v>1795.0</v>
       </c>
       <c r="M232" t="n">
-        <v>1.6789353E7</v>
+        <v>1976.0</v>
       </c>
       <c r="N232" t="n">
-        <v>1.7299917E7</v>
+        <v>2131.0</v>
       </c>
       <c r="O232" t="n">
-        <v>1.7539923E7</v>
+        <v>2420.0</v>
       </c>
       <c r="P232" t="n">
-        <v>1.7295195E7</v>
+        <v>2446.0</v>
       </c>
       <c r="Q232" t="n">
-        <v>1.7015787E7</v>
+        <v>2692.0</v>
       </c>
       <c r="R232" t="n">
-        <v>1.762476E7</v>
+        <v>2643.0</v>
       </c>
       <c r="S232" t="n">
-        <v>1.2348936E7</v>
+        <v>2913.0</v>
       </c>
       <c r="T232" t="n">
-        <v>1.4211941E7</v>
+        <v>2792.0</v>
       </c>
       <c r="U232" t="n">
-        <v>1.6517247E7</v>
+        <v>3314.0</v>
       </c>
       <c r="V232" t="n">
-        <v>1.7066882E7</v>
+        <v>3587.0</v>
+      </c>
+      <c r="W232" t="n">
+        <v>4356.0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B233" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C233" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D233" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E233" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F233" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G233" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H233" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I233" t="n">
-        <v>3698132.0</v>
+        <v>110.0</v>
       </c>
       <c r="J233" t="n">
-        <v>4190432.0</v>
+        <v>115.0</v>
       </c>
       <c r="K233" t="n">
-        <v>4367563.0</v>
+        <v>118.0</v>
       </c>
       <c r="L233" t="n">
-        <v>1871487.0</v>
+        <v>135.0</v>
       </c>
       <c r="M233" t="n">
-        <v>2770079.0</v>
+        <v>181.0</v>
       </c>
       <c r="N233" t="n">
-        <v>3127609.0</v>
+        <v>172.0</v>
       </c>
       <c r="O233" t="n">
-        <v>4014257.0</v>
+        <v>166.0</v>
       </c>
       <c r="P233" t="n">
-        <v>3868742.0</v>
+        <v>171.0</v>
       </c>
       <c r="Q233" t="n">
-        <v>3943286.0</v>
+        <v>176.0</v>
       </c>
       <c r="R233" t="n">
-        <v>4345865.0</v>
+        <v>187.0</v>
       </c>
       <c r="S233" t="n">
-        <v>2893553.0</v>
-[...2 lines deleted...]
-        <v>4767568.0</v>
+        <v>179.0</v>
+      </c>
+      <c r="T233" t="s">
+        <v>67</v>
       </c>
       <c r="U233" t="n">
-        <v>5129539.0</v>
-[...2 lines deleted...]
-        <v>4558953.0</v>
+        <v>1463.0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B234" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C234" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D234" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E234" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F234" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G234" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H234" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I234" t="n">
-        <v>309460.0</v>
+        <v>169.0</v>
       </c>
       <c r="J234" t="n">
-        <v>324030.0</v>
+        <v>180.0</v>
       </c>
       <c r="K234" t="n">
-        <v>338905.0</v>
+        <v>284.0</v>
       </c>
       <c r="L234" t="n">
-        <v>356059.0</v>
+        <v>334.0</v>
       </c>
       <c r="M234" t="n">
-        <v>368645.0</v>
+        <v>458.0</v>
       </c>
       <c r="N234" t="n">
-        <v>374542.0</v>
+        <v>452.0</v>
       </c>
       <c r="O234" t="n">
-        <v>391274.0</v>
+        <v>456.0</v>
       </c>
       <c r="P234" t="n">
-        <v>360197.0</v>
+        <v>480.0</v>
       </c>
       <c r="Q234" t="n">
-        <v>357849.0</v>
+        <v>517.0</v>
       </c>
       <c r="R234" t="n">
-        <v>373062.0</v>
+        <v>661.0</v>
       </c>
       <c r="S234" t="n">
-        <v>292173.0</v>
-[...2 lines deleted...]
-        <v>364494.0</v>
+        <v>684.0</v>
+      </c>
+      <c r="T234" t="s">
+        <v>67</v>
       </c>
       <c r="U234" t="n">
-        <v>336686.0</v>
-[...2 lines deleted...]
-        <v>344586.0</v>
+        <v>1851.0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B235" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C235" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D235" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235" t="s">
         <v>10</v>
       </c>
       <c r="G235" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H235" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I235" t="n">
+        <v>321.0</v>
+      </c>
+      <c r="J235" t="n">
+        <v>339.0</v>
+      </c>
+      <c r="K235" t="n">
+        <v>461.0</v>
+      </c>
+      <c r="L235" t="n">
+        <v>537.0</v>
+      </c>
+      <c r="M235" t="n">
+        <v>639.0</v>
       </c>
       <c r="N235" t="n">
-        <v>326467.0</v>
+        <v>624.0</v>
       </c>
       <c r="O235" t="n">
-        <v>343199.0</v>
+        <v>622.0</v>
       </c>
       <c r="P235" t="n">
-        <v>338670.0</v>
+        <v>651.0</v>
       </c>
       <c r="Q235" t="n">
-        <v>336322.0</v>
+        <v>693.0</v>
       </c>
       <c r="R235" t="n">
-        <v>330507.0</v>
+        <v>848.0</v>
       </c>
       <c r="S235" t="n">
-        <v>256612.0</v>
+        <v>863.0</v>
       </c>
       <c r="T235" t="n">
-        <v>325696.0</v>
+        <v>881.0</v>
       </c>
       <c r="U235" t="n">
-        <v>294619.0</v>
+        <v>965.0</v>
+      </c>
+      <c r="V235" t="n">
+        <v>984.0</v>
+      </c>
+      <c r="W235" t="n">
+        <v>1237.0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B236" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C236" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D236" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E236" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F236" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G236" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H236" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I236" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="J236" t="n">
+        <v>115.0</v>
+      </c>
+      <c r="K236" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="L236" t="n">
+        <v>135.0</v>
+      </c>
+      <c r="M236" t="n">
+        <v>181.0</v>
       </c>
       <c r="N236" t="n">
-        <v>48075.0</v>
+        <v>172.0</v>
       </c>
       <c r="O236" t="n">
-        <v>48075.0</v>
+        <v>166.0</v>
       </c>
       <c r="P236" t="n">
-        <v>21527.0</v>
+        <v>171.0</v>
       </c>
       <c r="Q236" t="n">
-        <v>21527.0</v>
+        <v>176.0</v>
       </c>
       <c r="R236" t="n">
-        <v>42555.0</v>
+        <v>187.0</v>
       </c>
       <c r="S236" t="n">
-        <v>35561.0</v>
-[...2 lines deleted...]
-        <v>38798.0</v>
+        <v>179.0</v>
+      </c>
+      <c r="T236" t="s">
+        <v>67</v>
       </c>
       <c r="U236" t="n">
-        <v>42067.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B237" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C237" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D237" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E237" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F237" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G237" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H237" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I237" t="n">
+        <v>169.0</v>
+      </c>
+      <c r="J237" t="n">
+        <v>180.0</v>
+      </c>
+      <c r="K237" t="n">
+        <v>284.0</v>
+      </c>
+      <c r="L237" t="n">
+        <v>334.0</v>
+      </c>
+      <c r="M237" t="n">
+        <v>458.0</v>
       </c>
       <c r="N237" t="n">
-        <v>3.3256338E7</v>
+        <v>452.0</v>
       </c>
       <c r="O237" t="n">
-        <v>3.4979316E7</v>
+        <v>456.0</v>
       </c>
       <c r="P237" t="n">
-        <v>3.2643144E7</v>
+        <v>480.0</v>
       </c>
       <c r="Q237" t="n">
-        <v>3.3655975E7</v>
+        <v>517.0</v>
       </c>
       <c r="R237" t="n">
-        <v>3.8670112E7</v>
+        <v>661.0</v>
       </c>
       <c r="S237" t="n">
-        <v>5426163.0</v>
-[...2 lines deleted...]
-        <v>8819584.0</v>
+        <v>684.0</v>
+      </c>
+      <c r="T237" t="s">
+        <v>67</v>
       </c>
       <c r="U237" t="n">
-        <v>1.2220261E7</v>
+        <v>787.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B238" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C238" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D238" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238" t="s">
         <v>10</v>
       </c>
       <c r="G238" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H238" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I238" t="n">
-        <v>2.1711343E7</v>
+        <v>930.0</v>
       </c>
       <c r="J238" t="n">
-        <v>2.6064471E7</v>
+        <v>1007.0</v>
       </c>
       <c r="K238" t="n">
-        <v>2.7791698E7</v>
+        <v>1201.0</v>
       </c>
       <c r="L238" t="n">
-        <v>2.7466789E7</v>
+        <v>1258.0</v>
       </c>
       <c r="M238" t="n">
-        <v>3.0237214E7</v>
+        <v>1337.0</v>
       </c>
       <c r="N238" t="n">
-        <v>3.1611439E7</v>
+        <v>1507.0</v>
       </c>
       <c r="O238" t="n">
-        <v>3.3334417E7</v>
+        <v>1798.0</v>
       </c>
       <c r="P238" t="n">
-        <v>3.0488292E7</v>
+        <v>1795.0</v>
       </c>
       <c r="Q238" t="n">
-        <v>3.1501123E7</v>
+        <v>1999.0</v>
       </c>
       <c r="R238" t="n">
-        <v>3.5775338E7</v>
+        <v>1795.0</v>
       </c>
       <c r="S238" t="n">
-        <v>3732870.0</v>
+        <v>2050.0</v>
       </c>
       <c r="T238" t="n">
-        <v>4176173.0</v>
+        <v>1911.0</v>
       </c>
       <c r="U238" t="n">
-        <v>6105076.0</v>
+        <v>2349.0</v>
+      </c>
+      <c r="V238" t="n">
+        <v>2603.0</v>
+      </c>
+      <c r="W238" t="n">
+        <v>3119.0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B239" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C239" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D239" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E239" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F239" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G239" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H239" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I239"/>
       <c r="J239" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K239" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L239" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M239" t="s">
-        <v>56</v>
-[...14 lines deleted...]
-        <v>2.8986169E7</v>
+        <v>67</v>
+      </c>
+      <c r="N239" t="s">
+        <v>67</v>
+      </c>
+      <c r="O239" t="s">
+        <v>67</v>
+      </c>
+      <c r="P239" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>67</v>
+      </c>
+      <c r="R239" t="s">
+        <v>67</v>
       </c>
       <c r="S239" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T239" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U239" t="n">
-        <v>1822798.0</v>
+        <v>1285.0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B240" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C240" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D240" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E240" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F240" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G240" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="H240" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="I240"/>
       <c r="J240" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K240" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L240" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M240" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>4176173.0</v>
+        <v>67</v>
+      </c>
+      <c r="N240" t="s">
+        <v>67</v>
+      </c>
+      <c r="O240" t="s">
+        <v>67</v>
+      </c>
+      <c r="P240" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>67</v>
+      </c>
+      <c r="R240" t="s">
+        <v>67</v>
+      </c>
+      <c r="S240" t="s">
+        <v>67</v>
+      </c>
+      <c r="T240" t="s">
+        <v>67</v>
       </c>
       <c r="U240" t="n">
-        <v>4282278.0</v>
+        <v>1064.0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B241" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C241" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="D241" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241" t="s">
         <v>10</v>
       </c>
       <c r="G241" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H241" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I241" t="n">
+        <v>1533.0</v>
+      </c>
+      <c r="J241" t="n">
+        <v>1692.0</v>
+      </c>
+      <c r="K241" t="n">
+        <v>1896.0</v>
+      </c>
+      <c r="L241" t="n">
+        <v>1822.0</v>
+      </c>
+      <c r="M241" t="n">
+        <v>1918.0</v>
       </c>
       <c r="N241" t="n">
-        <v>1644899.0</v>
+        <v>1970.0</v>
       </c>
       <c r="O241" t="n">
-        <v>1644899.0</v>
+        <v>4967.0</v>
       </c>
       <c r="P241" t="n">
-        <v>2154852.0</v>
+        <v>4698.0</v>
       </c>
       <c r="Q241" t="n">
-        <v>2154852.0</v>
+        <v>4753.0</v>
       </c>
       <c r="R241" t="n">
-        <v>2894774.0</v>
+        <v>4854.0</v>
       </c>
       <c r="S241" t="n">
-        <v>1693293.0</v>
+        <v>12800.0</v>
       </c>
       <c r="T241" t="n">
-        <v>4643411.0</v>
+        <v>12678.0</v>
       </c>
       <c r="U241" t="n">
-        <v>6115185.0</v>
+        <v>14548.0</v>
+      </c>
+      <c r="V241" t="n">
+        <v>15143.0</v>
+      </c>
+      <c r="W241" t="n">
+        <v>15201.0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B242" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C242" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D242" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E242" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F242" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G242" t="s">
         <v>8</v>
       </c>
       <c r="H242" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I242" t="n">
-        <v>56459.0</v>
+        <v>551.0</v>
       </c>
       <c r="J242" t="n">
-        <v>59168.0</v>
+        <v>560.0</v>
       </c>
       <c r="K242" t="n">
-        <v>61279.0</v>
+        <v>597.0</v>
       </c>
       <c r="L242" t="n">
-        <v>68233.0</v>
+        <v>604.0</v>
       </c>
       <c r="M242" t="n">
-        <v>68747.0</v>
+        <v>637.0</v>
       </c>
       <c r="N242" t="n">
-        <v>73254.0</v>
+        <v>631.0</v>
       </c>
       <c r="O242" t="n">
-        <v>75740.0</v>
+        <v>1582.0</v>
       </c>
       <c r="P242" t="n">
-        <v>82375.0</v>
+        <v>1501.0</v>
       </c>
       <c r="Q242" t="n">
-        <v>88023.0</v>
+        <v>1425.0</v>
       </c>
       <c r="R242" t="n">
-        <v>94333.0</v>
+        <v>1389.0</v>
       </c>
       <c r="S242" t="n">
-        <v>95336.0</v>
-[...2 lines deleted...]
-        <v>99617.0</v>
+        <v>3946.0</v>
+      </c>
+      <c r="T242" t="s">
+        <v>67</v>
       </c>
       <c r="U242" t="n">
-        <v>105296.0</v>
-[...2 lines deleted...]
-        <v>113300.0</v>
+        <v>8481.0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B243" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C243" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D243" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E243" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F243" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G243" t="s">
         <v>8</v>
       </c>
       <c r="H243" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I243" t="n">
-        <v>42098.0</v>
+        <v>498.0</v>
       </c>
       <c r="J243" t="n">
-        <v>43865.0</v>
+        <v>600.0</v>
       </c>
       <c r="K243" t="n">
-        <v>45087.0</v>
+        <v>709.0</v>
       </c>
       <c r="L243" t="n">
-        <v>49757.0</v>
+        <v>748.0</v>
       </c>
       <c r="M243" t="n">
-        <v>49548.0</v>
+        <v>837.0</v>
       </c>
       <c r="N243" t="n">
-        <v>51593.0</v>
+        <v>861.0</v>
       </c>
       <c r="O243" t="n">
-        <v>52826.0</v>
+        <v>2005.0</v>
       </c>
       <c r="P243" t="n">
-        <v>56657.0</v>
+        <v>1923.0</v>
       </c>
       <c r="Q243" t="n">
-        <v>59353.0</v>
+        <v>1904.0</v>
       </c>
       <c r="R243" t="n">
-        <v>63315.0</v>
+        <v>1997.0</v>
       </c>
       <c r="S243" t="n">
-        <v>62961.0</v>
-[...2 lines deleted...]
-        <v>64771.0</v>
+        <v>5939.0</v>
+      </c>
+      <c r="T243" t="s">
+        <v>67</v>
       </c>
       <c r="U243" t="n">
-        <v>67598.0</v>
+        <v>6067.0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B244" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C244" t="s">
+        <v>72</v>
+      </c>
+      <c r="D244" t="s">
+        <v>73</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244" t="s">
+        <v>10</v>
+      </c>
+      <c r="G244" t="s">
         <v>61</v>
       </c>
-      <c r="D244" t="s">
+      <c r="H244" t="s">
         <v>62</v>
       </c>
-      <c r="E244" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I244" t="n">
-        <v>14361.0</v>
+        <v>1084.0</v>
       </c>
       <c r="J244" t="n">
-        <v>15303.0</v>
+        <v>1199.0</v>
       </c>
       <c r="K244" t="n">
-        <v>16192.0</v>
+        <v>1347.0</v>
       </c>
       <c r="L244" t="n">
-        <v>18476.0</v>
+        <v>1401.0</v>
       </c>
       <c r="M244" t="n">
-        <v>19199.0</v>
+        <v>1474.0</v>
       </c>
       <c r="N244" t="n">
-        <v>21661.0</v>
+        <v>1492.0</v>
       </c>
       <c r="O244" t="n">
-        <v>22914.0</v>
+        <v>3587.0</v>
       </c>
       <c r="P244" t="n">
-        <v>25718.0</v>
+        <v>3424.0</v>
       </c>
       <c r="Q244" t="n">
-        <v>28670.0</v>
+        <v>3329.0</v>
       </c>
       <c r="R244" t="n">
-        <v>31018.0</v>
+        <v>3386.0</v>
       </c>
       <c r="S244" t="n">
-        <v>32375.0</v>
+        <v>9885.0</v>
       </c>
       <c r="T244" t="n">
-        <v>34846.0</v>
+        <v>9612.0</v>
       </c>
       <c r="U244" t="n">
-        <v>37698.0</v>
+        <v>11426.0</v>
+      </c>
+      <c r="V244" t="n">
+        <v>10285.0</v>
+      </c>
+      <c r="W244" t="n">
+        <v>10827.0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B245" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C245" t="s">
+        <v>72</v>
+      </c>
+      <c r="D245" t="s">
+        <v>73</v>
+      </c>
+      <c r="E245" t="s">
+        <v>57</v>
+      </c>
+      <c r="F245" t="s">
+        <v>58</v>
+      </c>
+      <c r="G245" t="s">
         <v>61</v>
       </c>
-      <c r="D245" t="s">
+      <c r="H245" t="s">
         <v>62</v>
       </c>
-      <c r="E245" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I245" t="n">
-        <v>40794.0</v>
+        <v>551.0</v>
       </c>
       <c r="J245" t="n">
-        <v>42895.0</v>
+        <v>560.0</v>
       </c>
       <c r="K245" t="n">
-        <v>45006.0</v>
+        <v>597.0</v>
       </c>
       <c r="L245" t="n">
-        <v>47507.0</v>
+        <v>604.0</v>
       </c>
       <c r="M245" t="n">
-        <v>48330.0</v>
+        <v>637.0</v>
       </c>
       <c r="N245" t="n">
-        <v>52811.0</v>
+        <v>631.0</v>
       </c>
       <c r="O245" t="n">
-        <v>55059.0</v>
+        <v>1582.0</v>
       </c>
       <c r="P245" t="n">
-        <v>58955.0</v>
+        <v>1501.0</v>
       </c>
       <c r="Q245" t="n">
-        <v>63726.0</v>
+        <v>1425.0</v>
       </c>
       <c r="R245" t="n">
-        <v>67601.0</v>
+        <v>1389.0</v>
       </c>
       <c r="S245" t="n">
-        <v>70299.0</v>
-[...2 lines deleted...]
-        <v>71450.0</v>
+        <v>3946.0</v>
+      </c>
+      <c r="T245" t="s">
+        <v>67</v>
       </c>
       <c r="U245" t="n">
-        <v>75095.0</v>
-[...2 lines deleted...]
-        <v>78063.0</v>
+        <v>7034.0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B246" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C246" t="s">
+        <v>72</v>
+      </c>
+      <c r="D246" t="s">
+        <v>73</v>
+      </c>
+      <c r="E246" t="s">
+        <v>59</v>
+      </c>
+      <c r="F246" t="s">
+        <v>60</v>
+      </c>
+      <c r="G246" t="s">
         <v>61</v>
       </c>
-      <c r="D246" t="s">
+      <c r="H246" t="s">
         <v>62</v>
       </c>
-      <c r="E246" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I246" t="n">
-        <v>30596.0</v>
+        <v>498.0</v>
       </c>
       <c r="J246" t="n">
-        <v>31912.0</v>
+        <v>600.0</v>
       </c>
       <c r="K246" t="n">
-        <v>33134.0</v>
+        <v>709.0</v>
       </c>
       <c r="L246" t="n">
-        <v>34543.0</v>
+        <v>748.0</v>
       </c>
       <c r="M246" t="n">
-        <v>34799.0</v>
+        <v>837.0</v>
       </c>
       <c r="N246" t="n">
-        <v>36983.0</v>
+        <v>861.0</v>
       </c>
       <c r="O246" t="n">
-        <v>38266.0</v>
+        <v>2005.0</v>
       </c>
       <c r="P246" t="n">
-        <v>40668.0</v>
+        <v>1923.0</v>
       </c>
       <c r="Q246" t="n">
-        <v>43070.0</v>
+        <v>1904.0</v>
       </c>
       <c r="R246" t="n">
-        <v>45398.0</v>
+        <v>1997.0</v>
       </c>
       <c r="S246" t="n">
-        <v>46659.0</v>
-[...2 lines deleted...]
-        <v>46694.0</v>
+        <v>5939.0</v>
+      </c>
+      <c r="T246" t="s">
+        <v>67</v>
       </c>
       <c r="U246" t="n">
-        <v>48220.0</v>
+        <v>4392.0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B247" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C247" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D247" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E247" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F247" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G247" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H247" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I247" t="n">
-        <v>10198.0</v>
+        <v>449.0</v>
       </c>
       <c r="J247" t="n">
-        <v>10983.0</v>
+        <v>493.0</v>
       </c>
       <c r="K247" t="n">
-        <v>11872.0</v>
+        <v>549.0</v>
       </c>
       <c r="L247" t="n">
-        <v>12964.0</v>
+        <v>421.0</v>
       </c>
       <c r="M247" t="n">
-        <v>13531.0</v>
+        <v>444.0</v>
       </c>
       <c r="N247" t="n">
-        <v>15828.0</v>
+        <v>478.0</v>
       </c>
       <c r="O247" t="n">
-        <v>16793.0</v>
+        <v>1380.0</v>
       </c>
       <c r="P247" t="n">
-        <v>18287.0</v>
+        <v>1274.0</v>
       </c>
       <c r="Q247" t="n">
-        <v>20656.0</v>
+        <v>1424.0</v>
       </c>
       <c r="R247" t="n">
-        <v>22203.0</v>
+        <v>1468.0</v>
       </c>
       <c r="S247" t="n">
-        <v>23640.0</v>
+        <v>2915.0</v>
       </c>
       <c r="T247" t="n">
-        <v>24756.0</v>
+        <v>3066.0</v>
       </c>
       <c r="U247" t="n">
-        <v>26875.0</v>
+        <v>3122.0</v>
+      </c>
+      <c r="V247" t="n">
+        <v>4858.0</v>
+      </c>
+      <c r="W247" t="n">
+        <v>4374.0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B248" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C248" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="D248" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248" t="s">
         <v>10</v>
       </c>
       <c r="G248" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H248" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I248" t="n">
-        <v>15665.0</v>
+        <v>13093.0</v>
       </c>
       <c r="J248" t="n">
-        <v>16273.0</v>
+        <v>14257.0</v>
       </c>
       <c r="K248" t="n">
-        <v>16273.0</v>
+        <v>15793.0</v>
       </c>
       <c r="L248" t="n">
-        <v>20726.0</v>
+        <v>18108.0</v>
       </c>
       <c r="M248" t="n">
-        <v>20417.0</v>
+        <v>20462.0</v>
       </c>
       <c r="N248" t="n">
-        <v>20443.0</v>
+        <v>20088.0</v>
       </c>
       <c r="O248" t="n">
-        <v>20681.0</v>
+        <v>18160.0</v>
       </c>
       <c r="P248" t="n">
-        <v>23420.0</v>
+        <v>18396.0</v>
       </c>
       <c r="Q248" t="n">
-        <v>24297.0</v>
+        <v>18553.0</v>
       </c>
       <c r="R248" t="n">
-        <v>26732.0</v>
-[...5 lines deleted...]
-        <v>28167.0</v>
+        <v>18460.0</v>
+      </c>
+      <c r="S248" t="s">
+        <v>67</v>
+      </c>
+      <c r="T248" t="s">
+        <v>67</v>
       </c>
       <c r="U248" t="n">
-        <v>30201.0</v>
-[...2 lines deleted...]
-        <v>35237.0</v>
+        <v>1447.0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B249" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C249" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="D249" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="E249" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F249" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G249" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H249" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I249" t="n">
-        <v>11502.0</v>
+        <v>6637.0</v>
       </c>
       <c r="J249" t="n">
-        <v>11953.0</v>
+        <v>6920.0</v>
       </c>
       <c r="K249" t="n">
-        <v>11953.0</v>
+        <v>7417.0</v>
       </c>
       <c r="L249" t="n">
-        <v>15214.0</v>
+        <v>8586.0</v>
       </c>
       <c r="M249" t="n">
-        <v>14749.0</v>
+        <v>10813.0</v>
       </c>
       <c r="N249" t="n">
-        <v>14610.0</v>
+        <v>10926.0</v>
       </c>
       <c r="O249" t="n">
-        <v>14560.0</v>
+        <v>9717.0</v>
       </c>
       <c r="P249" t="n">
-        <v>15989.0</v>
+        <v>9732.0</v>
       </c>
       <c r="Q249" t="n">
-        <v>16283.0</v>
+        <v>9722.0</v>
       </c>
       <c r="R249" t="n">
-        <v>17917.0</v>
-[...5 lines deleted...]
-        <v>18077.0</v>
+        <v>9664.0</v>
+      </c>
+      <c r="S249" t="s">
+        <v>67</v>
+      </c>
+      <c r="T249" t="s">
+        <v>67</v>
       </c>
       <c r="U249" t="n">
-        <v>19378.0</v>
+        <v>1675.0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B250" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C250" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="D250" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="E250" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F250" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G250" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H250" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I250" t="n">
-        <v>4163.0</v>
+        <v>4186.0</v>
       </c>
       <c r="J250" t="n">
-        <v>4320.0</v>
+        <v>4837.0</v>
       </c>
       <c r="K250" t="n">
-        <v>4320.0</v>
+        <v>5309.0</v>
       </c>
       <c r="L250" t="n">
-        <v>5512.0</v>
+        <v>6144.0</v>
       </c>
       <c r="M250" t="n">
-        <v>5668.0</v>
+        <v>7741.0</v>
       </c>
       <c r="N250" t="n">
-        <v>5833.0</v>
+        <v>33495.0</v>
       </c>
       <c r="O250" t="n">
-        <v>6121.0</v>
+        <v>37031.0</v>
       </c>
       <c r="P250" t="n">
-        <v>7431.0</v>
+        <v>37566.0</v>
       </c>
       <c r="Q250" t="n">
-        <v>8014.0</v>
+        <v>38823.0</v>
       </c>
       <c r="R250" t="n">
-        <v>8815.0</v>
+        <v>38916.0</v>
       </c>
       <c r="S250" t="n">
-        <v>8735.0</v>
+        <v>46373.0</v>
       </c>
       <c r="T250" t="n">
-        <v>10090.0</v>
+        <v>46025.0</v>
       </c>
       <c r="U250" t="n">
-        <v>10823.0</v>
+        <v>50276.0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B251" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C251" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D251" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251" t="s">
         <v>10</v>
       </c>
       <c r="G251" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H251" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I251" t="n">
-        <v>9160.0</v>
+        <v>11905.0</v>
       </c>
       <c r="J251" t="n">
-        <v>9965.0</v>
+        <v>12916.0</v>
       </c>
       <c r="K251" t="n">
-        <v>9922.0</v>
+        <v>14088.0</v>
       </c>
       <c r="L251" t="n">
-        <v>12529.0</v>
+        <v>16267.0</v>
       </c>
       <c r="M251" t="n">
-        <v>12785.0</v>
+        <v>18554.0</v>
       </c>
       <c r="N251" t="n">
-        <v>13502.0</v>
+        <v>7047.0</v>
       </c>
       <c r="O251" t="n">
-        <v>13935.0</v>
+        <v>7806.0</v>
       </c>
       <c r="P251" t="n">
-        <v>15699.0</v>
+        <v>7701.0</v>
       </c>
       <c r="Q251" t="n">
-        <v>16736.0</v>
+        <v>7676.0</v>
       </c>
       <c r="R251" t="n">
-        <v>18813.0</v>
+        <v>7561.0</v>
       </c>
       <c r="S251" t="n">
-        <v>19622.0</v>
-[...2 lines deleted...]
-        <v>22739.0</v>
+        <v>7520.0</v>
+      </c>
+      <c r="T251" t="s">
+        <v>67</v>
       </c>
       <c r="U251" t="n">
-        <v>23897.0</v>
-[...2 lines deleted...]
-        <v>25970.0</v>
+        <v>19176.0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B252" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C252" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D252" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E252" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F252" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G252" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H252" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I252" t="n">
-        <v>5891.0</v>
+        <v>6637.0</v>
       </c>
       <c r="J252" t="n">
-        <v>6447.0</v>
+        <v>6920.0</v>
       </c>
       <c r="K252" t="n">
-        <v>6338.0</v>
+        <v>7417.0</v>
       </c>
       <c r="L252" t="n">
-        <v>7780.0</v>
+        <v>8586.0</v>
       </c>
       <c r="M252" t="n">
-        <v>7963.0</v>
+        <v>10813.0</v>
       </c>
       <c r="N252" t="n">
-        <v>8426.0</v>
+        <v>18639.0</v>
       </c>
       <c r="O252" t="n">
-        <v>8680.0</v>
+        <v>19502.0</v>
       </c>
       <c r="P252" t="n">
-        <v>9750.0</v>
+        <v>19698.0</v>
       </c>
       <c r="Q252" t="n">
-        <v>10258.0</v>
+        <v>20048.0</v>
       </c>
       <c r="R252" t="n">
-        <v>11514.0</v>
+        <v>20334.0</v>
       </c>
       <c r="S252" t="n">
-        <v>11749.0</v>
-[...2 lines deleted...]
-        <v>13282.0</v>
+        <v>38314.0</v>
+      </c>
+      <c r="T252" t="s">
+        <v>67</v>
       </c>
       <c r="U252" t="n">
-        <v>13972.0</v>
+        <v>31100.0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B253" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C253" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D253" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E253" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F253" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G253" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H253" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I253" t="n">
-        <v>3269.0</v>
+        <v>4186.0</v>
       </c>
       <c r="J253" t="n">
-        <v>3518.0</v>
+        <v>4837.0</v>
       </c>
       <c r="K253" t="n">
-        <v>3584.0</v>
+        <v>5309.0</v>
       </c>
       <c r="L253" t="n">
-        <v>4749.0</v>
+        <v>6144.0</v>
       </c>
       <c r="M253" t="n">
-        <v>4822.0</v>
+        <v>7741.0</v>
       </c>
       <c r="N253" t="n">
-        <v>5076.0</v>
+        <v>25686.0</v>
       </c>
       <c r="O253" t="n">
-        <v>5255.0</v>
+        <v>27308.0</v>
       </c>
       <c r="P253" t="n">
-        <v>5949.0</v>
+        <v>27399.0</v>
       </c>
       <c r="Q253" t="n">
-        <v>6478.0</v>
+        <v>27724.0</v>
       </c>
       <c r="R253" t="n">
-        <v>7299.0</v>
+        <v>27895.0</v>
       </c>
       <c r="S253" t="n">
-        <v>7873.0</v>
+        <v>33815.0</v>
       </c>
       <c r="T253" t="n">
-        <v>9457.0</v>
+        <v>33199.0</v>
       </c>
       <c r="U253" t="n">
-        <v>9925.0</v>
+        <v>36240.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B254" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C254" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D254" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254" t="s">
         <v>10</v>
       </c>
       <c r="G254" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H254" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I254" t="n">
-        <v>3691.0</v>
+        <v>1188.0</v>
       </c>
       <c r="J254" t="n">
-        <v>4092.0</v>
+        <v>1341.0</v>
       </c>
       <c r="K254" t="n">
-        <v>4049.0</v>
+        <v>1705.0</v>
       </c>
       <c r="L254" t="n">
-        <v>4252.0</v>
+        <v>1841.0</v>
       </c>
       <c r="M254" t="n">
-        <v>4456.0</v>
+        <v>1908.0</v>
       </c>
       <c r="N254" t="n">
-        <v>4848.0</v>
+        <v>7047.0</v>
       </c>
       <c r="O254" t="n">
-        <v>4915.0</v>
+        <v>7806.0</v>
       </c>
       <c r="P254" t="n">
-        <v>5279.0</v>
+        <v>7701.0</v>
       </c>
       <c r="Q254" t="n">
-        <v>5552.0</v>
+        <v>7676.0</v>
       </c>
       <c r="R254" t="n">
-        <v>6528.0</v>
+        <v>7561.0</v>
       </c>
       <c r="S254" t="n">
-        <v>7583.0</v>
-[...2 lines deleted...]
-        <v>8808.0</v>
+        <v>7520.0</v>
+      </c>
+      <c r="T254" t="s">
+        <v>67</v>
       </c>
       <c r="U254" t="n">
-        <v>9006.0</v>
-[...2 lines deleted...]
-        <v>9294.0</v>
+        <v>13098.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
+        <v>38</v>
+      </c>
+      <c r="B255" t="s">
+        <v>39</v>
+      </c>
+      <c r="C255" t="s">
+        <v>99</v>
+      </c>
+      <c r="D255" t="s">
         <v>100</v>
       </c>
-      <c r="B255" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E255" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F255" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G255" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H255" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I255" t="n">
-        <v>2588.0</v>
+        <v>1.742104E7</v>
       </c>
       <c r="J255" t="n">
-        <v>2886.0</v>
+        <v>1.8648776E7</v>
       </c>
       <c r="K255" t="n">
-        <v>2777.0</v>
+        <v>1.9031078E7</v>
       </c>
       <c r="L255" t="n">
-        <v>2980.0</v>
+        <v>1.7538486E7</v>
       </c>
       <c r="M255" t="n">
-        <v>3129.0</v>
+        <v>1.9559432E7</v>
       </c>
       <c r="N255" t="n">
-        <v>3392.0</v>
+        <v>2.0427526E7</v>
       </c>
       <c r="O255" t="n">
-        <v>3449.0</v>
+        <v>2.155418E7</v>
       </c>
       <c r="P255" t="n">
-        <v>3684.0</v>
+        <v>2.1163937E7</v>
       </c>
       <c r="Q255" t="n">
-        <v>3849.0</v>
+        <v>2.0959073E7</v>
       </c>
       <c r="R255" t="n">
-        <v>4476.0</v>
+        <v>2.1970625E7</v>
       </c>
       <c r="S255" t="n">
-        <v>5162.0</v>
+        <v>1.5242489E7</v>
       </c>
       <c r="T255" t="n">
-        <v>5385.0</v>
+        <v>1.8979509E7</v>
       </c>
       <c r="U255" t="n">
-        <v>5425.0</v>
+        <v>2.1646786E7</v>
+      </c>
+      <c r="V255" t="n">
+        <v>2.1625835E7</v>
+      </c>
+      <c r="W255" t="n">
+        <v>2.1689669E7</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
+        <v>38</v>
+      </c>
+      <c r="B256" t="s">
+        <v>39</v>
+      </c>
+      <c r="C256" t="s">
+        <v>99</v>
+      </c>
+      <c r="D256" t="s">
         <v>100</v>
       </c>
-      <c r="B256" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E256" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F256" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G256" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H256" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I256" t="n">
-        <v>1103.0</v>
+        <v>1.3722908E7</v>
       </c>
       <c r="J256" t="n">
-        <v>1206.0</v>
+        <v>1.4458344E7</v>
       </c>
       <c r="K256" t="n">
-        <v>1272.0</v>
+        <v>1.4663515E7</v>
       </c>
       <c r="L256" t="n">
-        <v>1272.0</v>
+        <v>1.5666999E7</v>
       </c>
       <c r="M256" t="n">
-        <v>1327.0</v>
+        <v>1.6789353E7</v>
       </c>
       <c r="N256" t="n">
-        <v>1456.0</v>
+        <v>1.7299917E7</v>
       </c>
       <c r="O256" t="n">
-        <v>1466.0</v>
+        <v>1.7539923E7</v>
       </c>
       <c r="P256" t="n">
-        <v>1595.0</v>
+        <v>1.7295195E7</v>
       </c>
       <c r="Q256" t="n">
-        <v>1703.0</v>
+        <v>1.7015787E7</v>
       </c>
       <c r="R256" t="n">
-        <v>2052.0</v>
+        <v>1.762476E7</v>
       </c>
       <c r="S256" t="n">
-        <v>2421.0</v>
+        <v>1.2348936E7</v>
       </c>
       <c r="T256" t="n">
-        <v>3423.0</v>
+        <v>1.4211941E7</v>
       </c>
       <c r="U256" t="n">
-        <v>3581.0</v>
+        <v>1.6517247E7</v>
+      </c>
+      <c r="V256" t="n">
+        <v>1.7066882E7</v>
+      </c>
+      <c r="W256" t="n">
+        <v>1.7849164E7</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
+        <v>38</v>
+      </c>
+      <c r="B257" t="s">
+        <v>39</v>
+      </c>
+      <c r="C257" t="s">
+        <v>99</v>
+      </c>
+      <c r="D257" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257" t="s">
         <v>10</v>
       </c>
       <c r="G257" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H257" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I257" t="n">
-        <v>5469.0</v>
+        <v>3698132.0</v>
       </c>
       <c r="J257" t="n">
-        <v>5873.0</v>
+        <v>4190432.0</v>
       </c>
       <c r="K257" t="n">
-        <v>5873.0</v>
+        <v>4367563.0</v>
       </c>
       <c r="L257" t="n">
-        <v>8277.0</v>
+        <v>1871487.0</v>
       </c>
       <c r="M257" t="n">
-        <v>8329.0</v>
+        <v>2770079.0</v>
       </c>
       <c r="N257" t="n">
-        <v>8654.0</v>
+        <v>3127609.0</v>
       </c>
       <c r="O257" t="n">
-        <v>9020.0</v>
+        <v>4014257.0</v>
       </c>
       <c r="P257" t="n">
-        <v>10420.0</v>
+        <v>3868742.0</v>
       </c>
       <c r="Q257" t="n">
-        <v>11184.0</v>
+        <v>3943286.0</v>
       </c>
       <c r="R257" t="n">
-        <v>12285.0</v>
+        <v>4345865.0</v>
       </c>
       <c r="S257" t="n">
-        <v>12039.0</v>
+        <v>2893553.0</v>
       </c>
       <c r="T257" t="n">
-        <v>13931.0</v>
+        <v>4767568.0</v>
       </c>
       <c r="U257" t="n">
-        <v>14891.0</v>
+        <v>5129539.0</v>
       </c>
       <c r="V257" t="n">
-        <v>16676.0</v>
+        <v>4558953.0</v>
+      </c>
+      <c r="W257" t="n">
+        <v>3840505.0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B258" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C258" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D258" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="E258" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F258" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G258" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H258" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I258" t="n">
-        <v>3303.0</v>
+        <v>309460.0</v>
       </c>
       <c r="J258" t="n">
-        <v>3561.0</v>
+        <v>324030.0</v>
       </c>
       <c r="K258" t="n">
-        <v>3561.0</v>
+        <v>338905.0</v>
       </c>
       <c r="L258" t="n">
-        <v>4800.0</v>
+        <v>356059.0</v>
       </c>
       <c r="M258" t="n">
-        <v>4834.0</v>
+        <v>368645.0</v>
       </c>
       <c r="N258" t="n">
-        <v>5034.0</v>
+        <v>374542.0</v>
       </c>
       <c r="O258" t="n">
-        <v>5231.0</v>
+        <v>391274.0</v>
       </c>
       <c r="P258" t="n">
-        <v>6066.0</v>
+        <v>360197.0</v>
       </c>
       <c r="Q258" t="n">
-        <v>6409.0</v>
+        <v>357849.0</v>
       </c>
       <c r="R258" t="n">
-        <v>7038.0</v>
+        <v>373062.0</v>
       </c>
       <c r="S258" t="n">
-        <v>6587.0</v>
+        <v>292173.0</v>
       </c>
       <c r="T258" t="n">
-        <v>7897.0</v>
+        <v>364494.0</v>
       </c>
       <c r="U258" t="n">
-        <v>8547.0</v>
+        <v>336686.0</v>
+      </c>
+      <c r="V258" t="n">
+        <v>344586.0</v>
+      </c>
+      <c r="W258" t="n">
+        <v>346007.0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B259" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C259" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D259" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="E259" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F259" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G259" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H259" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>3495.0</v>
+        <v>50</v>
+      </c>
+      <c r="I259"/>
+      <c r="J259" t="s">
+        <v>67</v>
+      </c>
+      <c r="K259" t="s">
+        <v>67</v>
+      </c>
+      <c r="L259" t="s">
+        <v>67</v>
+      </c>
+      <c r="M259" t="s">
+        <v>67</v>
       </c>
       <c r="N259" t="n">
-        <v>3620.0</v>
+        <v>326467.0</v>
       </c>
       <c r="O259" t="n">
-        <v>3789.0</v>
+        <v>343199.0</v>
       </c>
       <c r="P259" t="n">
-        <v>4354.0</v>
+        <v>338670.0</v>
       </c>
       <c r="Q259" t="n">
-        <v>4775.0</v>
+        <v>336322.0</v>
       </c>
       <c r="R259" t="n">
-        <v>5247.0</v>
+        <v>330507.0</v>
       </c>
       <c r="S259" t="n">
-        <v>5452.0</v>
+        <v>256612.0</v>
       </c>
       <c r="T259" t="n">
-        <v>6034.0</v>
+        <v>325696.0</v>
       </c>
       <c r="U259" t="n">
-        <v>6344.0</v>
+        <v>294619.0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B260" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C260" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D260" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260" t="s">
         <v>10</v>
       </c>
       <c r="G260" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="H260" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>165334.0</v>
+        <v>102</v>
+      </c>
+      <c r="I260"/>
+      <c r="J260" t="s">
+        <v>67</v>
+      </c>
+      <c r="K260" t="s">
+        <v>67</v>
+      </c>
+      <c r="L260" t="s">
+        <v>67</v>
+      </c>
+      <c r="M260" t="s">
+        <v>67</v>
       </c>
       <c r="N260" t="n">
-        <v>172483.0</v>
+        <v>48075.0</v>
       </c>
       <c r="O260" t="n">
-        <v>179324.0</v>
+        <v>48075.0</v>
       </c>
       <c r="P260" t="n">
-        <v>185693.0</v>
+        <v>21527.0</v>
       </c>
       <c r="Q260" t="n">
-        <v>184489.0</v>
+        <v>21527.0</v>
       </c>
       <c r="R260" t="n">
-        <v>199013.0</v>
+        <v>42555.0</v>
       </c>
       <c r="S260" t="n">
-        <v>196701.0</v>
+        <v>35561.0</v>
       </c>
       <c r="T260" t="n">
-        <v>201489.0</v>
+        <v>38798.0</v>
       </c>
       <c r="U260" t="n">
-        <v>200558.0</v>
-[...2 lines deleted...]
-        <v>218107.0</v>
+        <v>42067.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B261" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C261" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D261" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="E261" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F261" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G261" t="s">
         <v>8</v>
       </c>
       <c r="H261" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>33609.0</v>
+        <v>44</v>
+      </c>
+      <c r="I261"/>
+      <c r="J261" t="s">
+        <v>67</v>
+      </c>
+      <c r="K261" t="s">
+        <v>67</v>
+      </c>
+      <c r="L261" t="s">
+        <v>67</v>
+      </c>
+      <c r="M261" t="s">
+        <v>67</v>
       </c>
       <c r="N261" t="n">
-        <v>35628.0</v>
+        <v>3.3256338E7</v>
       </c>
       <c r="O261" t="n">
-        <v>36873.0</v>
+        <v>3.4979316E7</v>
       </c>
       <c r="P261" t="n">
-        <v>37615.0</v>
+        <v>3.2643144E7</v>
       </c>
       <c r="Q261" t="n">
-        <v>37644.0</v>
+        <v>3.3655975E7</v>
       </c>
       <c r="R261" t="n">
-        <v>45230.0</v>
+        <v>3.8670112E7</v>
       </c>
       <c r="S261" t="n">
-        <v>46522.0</v>
+        <v>5426163.0</v>
       </c>
       <c r="T261" t="n">
-        <v>47108.0</v>
+        <v>8819584.0</v>
       </c>
       <c r="U261" t="n">
-        <v>47871.0</v>
+        <v>1.2220261E7</v>
+      </c>
+      <c r="V261" t="s">
+        <v>67</v>
+      </c>
+      <c r="W261" t="n">
+        <v>1.2528249E7</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B262" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C262" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D262" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="E262" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F262" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G262" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H262" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I262" t="n">
-        <v>102500.0</v>
+        <v>2.1711343E7</v>
       </c>
       <c r="J262" t="n">
-        <v>107087.0</v>
+        <v>2.6064471E7</v>
       </c>
       <c r="K262" t="n">
-        <v>111271.0</v>
+        <v>2.7791698E7</v>
       </c>
       <c r="L262" t="n">
-        <v>124494.0</v>
+        <v>2.7466789E7</v>
       </c>
       <c r="M262" t="n">
-        <v>131725.0</v>
+        <v>3.0237214E7</v>
       </c>
       <c r="N262" t="n">
-        <v>136855.0</v>
+        <v>3.1611439E7</v>
       </c>
       <c r="O262" t="n">
-        <v>143948.0</v>
+        <v>3.3334417E7</v>
       </c>
       <c r="P262" t="n">
-        <v>148078.0</v>
+        <v>3.0488292E7</v>
       </c>
       <c r="Q262" t="n">
-        <v>146845.0</v>
+        <v>3.1501123E7</v>
       </c>
       <c r="R262" t="n">
-        <v>153783.0</v>
+        <v>3.5775338E7</v>
       </c>
       <c r="S262" t="n">
-        <v>150179.0</v>
+        <v>3732870.0</v>
       </c>
       <c r="T262" t="n">
-        <v>154381.0</v>
+        <v>4176173.0</v>
       </c>
       <c r="U262" t="n">
-        <v>152687.0</v>
+        <v>6105076.0</v>
+      </c>
+      <c r="V262" t="s">
+        <v>67</v>
+      </c>
+      <c r="W262" t="n">
+        <v>8419309.0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B263" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C263" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D263" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263" t="s">
         <v>10</v>
       </c>
       <c r="G263" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H263" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>123566.0</v>
+        <v>50</v>
+      </c>
+      <c r="I263"/>
+      <c r="J263" t="s">
+        <v>67</v>
+      </c>
+      <c r="K263" t="s">
+        <v>67</v>
+      </c>
+      <c r="L263" t="s">
+        <v>67</v>
+      </c>
+      <c r="M263" t="s">
+        <v>67</v>
       </c>
       <c r="N263" t="n">
-        <v>130498.0</v>
+        <v>2.4726068E7</v>
       </c>
       <c r="O263" t="n">
-        <v>136686.0</v>
+        <v>2.6449046E7</v>
       </c>
       <c r="P263" t="n">
-        <v>139798.0</v>
+        <v>2.712202E7</v>
       </c>
       <c r="Q263" t="n">
-        <v>141094.0</v>
+        <v>2.8134851E7</v>
       </c>
       <c r="R263" t="n">
-        <v>151280.0</v>
-[...5 lines deleted...]
-        <v>151067.0</v>
+        <v>2.8986169E7</v>
+      </c>
+      <c r="S263" t="s">
+        <v>67</v>
+      </c>
+      <c r="T263" t="s">
+        <v>67</v>
       </c>
       <c r="U263" t="n">
-        <v>146680.0</v>
-[...2 lines deleted...]
-        <v>155100.0</v>
+        <v>1822798.0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B264" t="s">
+        <v>39</v>
+      </c>
+      <c r="C264" t="s">
+        <v>51</v>
+      </c>
+      <c r="D264" t="s">
+        <v>52</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264" t="s">
+        <v>10</v>
+      </c>
+      <c r="G264" t="s">
         <v>101</v>
       </c>
-      <c r="C264" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H264" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>27872.0</v>
+        <v>102</v>
+      </c>
+      <c r="I264"/>
+      <c r="J264" t="s">
+        <v>67</v>
+      </c>
+      <c r="K264" t="s">
+        <v>67</v>
+      </c>
+      <c r="L264" t="s">
+        <v>67</v>
+      </c>
+      <c r="M264" t="s">
+        <v>67</v>
       </c>
       <c r="N264" t="n">
-        <v>29742.0</v>
+        <v>6885371.0</v>
       </c>
       <c r="O264" t="n">
-        <v>30929.0</v>
+        <v>6885371.0</v>
       </c>
       <c r="P264" t="n">
-        <v>30953.0</v>
+        <v>3366272.0</v>
       </c>
       <c r="Q264" t="n">
-        <v>31784.0</v>
+        <v>3366272.0</v>
       </c>
       <c r="R264" t="n">
-        <v>38783.0</v>
+        <v>6789169.0</v>
       </c>
       <c r="S264" t="n">
-        <v>39593.0</v>
+        <v>3732870.0</v>
       </c>
       <c r="T264" t="n">
-        <v>39303.0</v>
+        <v>4176173.0</v>
       </c>
       <c r="U264" t="n">
-        <v>40003.0</v>
+        <v>4282278.0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B265" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C265" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D265" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="E265" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F265" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G265" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H265" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>95694.0</v>
+        <v>43</v>
+      </c>
+      <c r="I265"/>
+      <c r="J265" t="s">
+        <v>67</v>
+      </c>
+      <c r="K265" t="s">
+        <v>67</v>
+      </c>
+      <c r="L265" t="s">
+        <v>67</v>
+      </c>
+      <c r="M265" t="s">
+        <v>67</v>
       </c>
       <c r="N265" t="n">
-        <v>100756.0</v>
+        <v>1644899.0</v>
       </c>
       <c r="O265" t="n">
-        <v>107254.0</v>
+        <v>1644899.0</v>
       </c>
       <c r="P265" t="n">
-        <v>108845.0</v>
+        <v>2154852.0</v>
       </c>
       <c r="Q265" t="n">
-        <v>109310.0</v>
+        <v>2154852.0</v>
       </c>
       <c r="R265" t="n">
-        <v>112497.0</v>
+        <v>2894774.0</v>
       </c>
       <c r="S265" t="n">
-        <v>112540.0</v>
+        <v>1693293.0</v>
       </c>
       <c r="T265" t="n">
-        <v>111764.0</v>
+        <v>4643411.0</v>
       </c>
       <c r="U265" t="n">
-        <v>106677.0</v>
+        <v>6115185.0</v>
+      </c>
+      <c r="V265" t="s">
+        <v>67</v>
+      </c>
+      <c r="W265" t="n">
+        <v>4108940.0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B266" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C266" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D266" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266" t="s">
         <v>10</v>
       </c>
       <c r="G266" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H266" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I266" t="n">
-        <v>27934.0</v>
+        <v>56459.0</v>
       </c>
       <c r="J266" t="n">
-        <v>28373.0</v>
+        <v>59168.0</v>
       </c>
       <c r="K266" t="n">
-        <v>28373.0</v>
+        <v>61279.0</v>
       </c>
       <c r="L266" t="n">
-        <v>40737.0</v>
+        <v>68233.0</v>
       </c>
       <c r="M266" t="n">
-        <v>41768.0</v>
+        <v>68747.0</v>
       </c>
       <c r="N266" t="n">
-        <v>41985.0</v>
+        <v>73254.0</v>
       </c>
       <c r="O266" t="n">
-        <v>42638.0</v>
+        <v>75740.0</v>
       </c>
       <c r="P266" t="n">
-        <v>45895.0</v>
+        <v>82375.0</v>
       </c>
       <c r="Q266" t="n">
-        <v>43395.0</v>
+        <v>88023.0</v>
       </c>
       <c r="R266" t="n">
-        <v>47733.0</v>
+        <v>94333.0</v>
       </c>
       <c r="S266" t="n">
-        <v>44568.0</v>
+        <v>95336.0</v>
       </c>
       <c r="T266" t="n">
-        <v>50422.0</v>
+        <v>99617.0</v>
       </c>
       <c r="U266" t="n">
-        <v>53878.0</v>
+        <v>105296.0</v>
       </c>
       <c r="V266" t="n">
-        <v>63007.0</v>
+        <v>113300.0</v>
+      </c>
+      <c r="W266" t="n">
+        <v>129772.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B267" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C267" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D267" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E267" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F267" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G267" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H267" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I267" t="n">
-        <v>3290.0</v>
+        <v>42098.0</v>
       </c>
       <c r="J267" t="n">
-        <v>3074.0</v>
+        <v>43865.0</v>
       </c>
       <c r="K267" t="n">
-        <v>3074.0</v>
+        <v>45087.0</v>
       </c>
       <c r="L267" t="n">
-        <v>5205.0</v>
+        <v>49757.0</v>
       </c>
       <c r="M267" t="n">
-        <v>5737.0</v>
+        <v>49548.0</v>
       </c>
       <c r="N267" t="n">
-        <v>5886.0</v>
+        <v>51593.0</v>
       </c>
       <c r="O267" t="n">
-        <v>5944.0</v>
+        <v>52826.0</v>
       </c>
       <c r="P267" t="n">
-        <v>6662.0</v>
+        <v>56657.0</v>
       </c>
       <c r="Q267" t="n">
-        <v>5860.0</v>
+        <v>59353.0</v>
       </c>
       <c r="R267" t="n">
-        <v>6447.0</v>
+        <v>63315.0</v>
       </c>
       <c r="S267" t="n">
-        <v>6929.0</v>
+        <v>62961.0</v>
       </c>
       <c r="T267" t="n">
-        <v>7805.0</v>
+        <v>64771.0</v>
       </c>
       <c r="U267" t="n">
-        <v>7868.0</v>
+        <v>67598.0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B268" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C268" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D268" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E268" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F268" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G268" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H268" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I268" t="n">
-        <v>24644.0</v>
+        <v>14361.0</v>
       </c>
       <c r="J268" t="n">
-        <v>25299.0</v>
+        <v>15303.0</v>
       </c>
       <c r="K268" t="n">
-        <v>25299.0</v>
+        <v>16192.0</v>
       </c>
       <c r="L268" t="n">
-        <v>35532.0</v>
+        <v>18476.0</v>
       </c>
       <c r="M268" t="n">
-        <v>36031.0</v>
+        <v>19199.0</v>
       </c>
       <c r="N268" t="n">
-        <v>36099.0</v>
+        <v>21661.0</v>
       </c>
       <c r="O268" t="n">
-        <v>36694.0</v>
+        <v>22914.0</v>
       </c>
       <c r="P268" t="n">
-        <v>39233.0</v>
+        <v>25718.0</v>
       </c>
       <c r="Q268" t="n">
-        <v>37535.0</v>
+        <v>28670.0</v>
       </c>
       <c r="R268" t="n">
-        <v>41286.0</v>
+        <v>31018.0</v>
       </c>
       <c r="S268" t="n">
-        <v>37639.0</v>
+        <v>32375.0</v>
       </c>
       <c r="T268" t="n">
-        <v>42617.0</v>
+        <v>34846.0</v>
       </c>
       <c r="U268" t="n">
-        <v>46010.0</v>
+        <v>37698.0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B269" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C269" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D269" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269" t="s">
         <v>10</v>
       </c>
       <c r="G269" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H269" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I269" t="n">
-        <v>14928.0</v>
+        <v>40794.0</v>
       </c>
       <c r="J269" t="n">
-        <v>15317.0</v>
+        <v>42895.0</v>
       </c>
       <c r="K269" t="n">
-        <v>15590.0</v>
+        <v>45006.0</v>
       </c>
       <c r="L269" t="n">
-        <v>21766.0</v>
+        <v>47507.0</v>
       </c>
       <c r="M269" t="n">
-        <v>22241.0</v>
+        <v>48330.0</v>
       </c>
       <c r="N269" t="n">
-        <v>23624.0</v>
+        <v>52811.0</v>
       </c>
       <c r="O269" t="n">
-        <v>25032.0</v>
+        <v>55059.0</v>
       </c>
       <c r="P269" t="n">
-        <v>27984.0</v>
+        <v>58955.0</v>
       </c>
       <c r="Q269" t="n">
-        <v>29151.0</v>
+        <v>63726.0</v>
       </c>
       <c r="R269" t="n">
-        <v>31872.0</v>
+        <v>67601.0</v>
       </c>
       <c r="S269" t="n">
-        <v>27529.0</v>
+        <v>70299.0</v>
       </c>
       <c r="T269" t="n">
-        <v>30840.0</v>
+        <v>71450.0</v>
       </c>
       <c r="U269" t="n">
-        <v>34040.0</v>
+        <v>75095.0</v>
       </c>
       <c r="V269" t="n">
-        <v>36810.0</v>
+        <v>78063.0</v>
+      </c>
+      <c r="W269" t="n">
+        <v>90795.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B270" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C270" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D270" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E270" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F270" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G270" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H270" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I270" t="n">
-        <v>13204.0</v>
+        <v>30596.0</v>
       </c>
       <c r="J270" t="n">
-        <v>13461.0</v>
+        <v>31912.0</v>
       </c>
       <c r="K270" t="n">
-        <v>13656.0</v>
+        <v>33134.0</v>
       </c>
       <c r="L270" t="n">
-        <v>19546.0</v>
+        <v>34543.0</v>
       </c>
       <c r="M270" t="n">
-        <v>19654.0</v>
+        <v>34799.0</v>
       </c>
       <c r="N270" t="n">
-        <v>20757.0</v>
+        <v>36983.0</v>
       </c>
       <c r="O270" t="n">
-        <v>21901.0</v>
+        <v>38266.0</v>
       </c>
       <c r="P270" t="n">
-        <v>24673.0</v>
+        <v>40668.0</v>
       </c>
       <c r="Q270" t="n">
-        <v>25178.0</v>
+        <v>43070.0</v>
       </c>
       <c r="R270" t="n">
-        <v>27567.0</v>
+        <v>45398.0</v>
       </c>
       <c r="S270" t="n">
-        <v>22321.0</v>
+        <v>46659.0</v>
       </c>
       <c r="T270" t="n">
-        <v>24042.0</v>
+        <v>46694.0</v>
       </c>
       <c r="U270" t="n">
-        <v>26235.0</v>
+        <v>48220.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B271" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C271" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D271" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E271" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F271" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G271" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H271" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I271" t="n">
-        <v>1724.0</v>
+        <v>10198.0</v>
       </c>
       <c r="J271" t="n">
-        <v>1856.0</v>
+        <v>10983.0</v>
       </c>
       <c r="K271" t="n">
-        <v>1934.0</v>
+        <v>11872.0</v>
       </c>
       <c r="L271" t="n">
-        <v>2220.0</v>
+        <v>12964.0</v>
       </c>
       <c r="M271" t="n">
-        <v>2587.0</v>
+        <v>13531.0</v>
       </c>
       <c r="N271" t="n">
-        <v>2867.0</v>
+        <v>15828.0</v>
       </c>
       <c r="O271" t="n">
-        <v>3218.0</v>
+        <v>16793.0</v>
       </c>
       <c r="P271" t="n">
-        <v>3639.0</v>
+        <v>18287.0</v>
       </c>
       <c r="Q271" t="n">
-        <v>3973.0</v>
+        <v>20656.0</v>
       </c>
       <c r="R271" t="n">
-        <v>4305.0</v>
+        <v>22203.0</v>
       </c>
       <c r="S271" t="n">
-        <v>5208.0</v>
+        <v>23640.0</v>
       </c>
       <c r="T271" t="n">
-        <v>6798.0</v>
+        <v>24756.0</v>
       </c>
       <c r="U271" t="n">
-        <v>7805.0</v>
+        <v>26875.0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B272" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C272" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D272" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272" t="s">
         <v>10</v>
       </c>
       <c r="G272" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H272" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I272" t="n">
-        <v>3537.0</v>
+        <v>15665.0</v>
       </c>
       <c r="J272" t="n">
-        <v>3734.0</v>
+        <v>16273.0</v>
       </c>
       <c r="K272" t="n">
-        <v>4007.0</v>
+        <v>16273.0</v>
       </c>
       <c r="L272" t="n">
-        <v>4241.0</v>
+        <v>20726.0</v>
       </c>
       <c r="M272" t="n">
-        <v>4975.0</v>
+        <v>20417.0</v>
       </c>
       <c r="N272" t="n">
-        <v>5316.0</v>
+        <v>20443.0</v>
       </c>
       <c r="O272" t="n">
-        <v>5723.0</v>
+        <v>20681.0</v>
       </c>
       <c r="P272" t="n">
-        <v>5829.0</v>
+        <v>23420.0</v>
       </c>
       <c r="Q272" t="n">
-        <v>6684.0</v>
+        <v>24297.0</v>
       </c>
       <c r="R272" t="n">
-        <v>7161.0</v>
+        <v>26732.0</v>
       </c>
       <c r="S272" t="n">
-        <v>7118.0</v>
+        <v>25037.0</v>
       </c>
       <c r="T272" t="n">
-        <v>7311.0</v>
+        <v>28167.0</v>
       </c>
       <c r="U272" t="n">
-        <v>7108.0</v>
+        <v>30201.0</v>
       </c>
       <c r="V272" t="n">
-        <v>8159.0</v>
+        <v>35237.0</v>
+      </c>
+      <c r="W272" t="n">
+        <v>38977.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B273" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C273" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D273" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E273" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F273" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G273" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H273" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I273" t="n">
-        <v>2146.0</v>
+        <v>11502.0</v>
       </c>
       <c r="J273" t="n">
-        <v>2233.0</v>
+        <v>11953.0</v>
       </c>
       <c r="K273" t="n">
-        <v>2428.0</v>
+        <v>11953.0</v>
       </c>
       <c r="L273" t="n">
-        <v>2570.0</v>
+        <v>15214.0</v>
       </c>
       <c r="M273" t="n">
-        <v>3048.0</v>
+        <v>14749.0</v>
       </c>
       <c r="N273" t="n">
-        <v>3209.0</v>
+        <v>14610.0</v>
       </c>
       <c r="O273" t="n">
-        <v>3445.0</v>
+        <v>14560.0</v>
       </c>
       <c r="P273" t="n">
-        <v>3619.0</v>
+        <v>15989.0</v>
       </c>
       <c r="Q273" t="n">
-        <v>3957.0</v>
+        <v>16283.0</v>
       </c>
       <c r="R273" t="n">
-        <v>4231.0</v>
+        <v>17917.0</v>
       </c>
       <c r="S273" t="n">
-        <v>4312.0</v>
+        <v>16302.0</v>
       </c>
       <c r="T273" t="n">
-        <v>4294.0</v>
+        <v>18077.0</v>
       </c>
       <c r="U273" t="n">
-        <v>4090.0</v>
+        <v>19378.0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B274" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C274" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D274" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E274" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F274" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G274" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H274" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I274" t="n">
-        <v>1391.0</v>
+        <v>4163.0</v>
       </c>
       <c r="J274" t="n">
-        <v>1501.0</v>
+        <v>4320.0</v>
       </c>
       <c r="K274" t="n">
-        <v>1579.0</v>
+        <v>4320.0</v>
       </c>
       <c r="L274" t="n">
-        <v>1671.0</v>
+        <v>5512.0</v>
       </c>
       <c r="M274" t="n">
-        <v>1927.0</v>
+        <v>5668.0</v>
       </c>
       <c r="N274" t="n">
-        <v>2107.0</v>
+        <v>5833.0</v>
       </c>
       <c r="O274" t="n">
-        <v>2365.0</v>
+        <v>6121.0</v>
       </c>
       <c r="P274" t="n">
-        <v>2538.0</v>
+        <v>7431.0</v>
       </c>
       <c r="Q274" t="n">
-        <v>2727.0</v>
+        <v>8014.0</v>
       </c>
       <c r="R274" t="n">
-        <v>2930.0</v>
+        <v>8815.0</v>
       </c>
       <c r="S274" t="n">
-        <v>2806.0</v>
+        <v>8735.0</v>
       </c>
       <c r="T274" t="n">
-        <v>3017.0</v>
+        <v>10090.0</v>
       </c>
       <c r="U274" t="n">
-        <v>3018.0</v>
+        <v>10823.0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B275" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C275" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D275" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275" t="s">
         <v>10</v>
       </c>
       <c r="G275" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H275" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I275" t="n">
-        <v>11391.0</v>
+        <v>9160.0</v>
       </c>
       <c r="J275" t="n">
-        <v>11583.0</v>
+        <v>9965.0</v>
       </c>
       <c r="K275" t="n">
-        <v>11583.0</v>
+        <v>9922.0</v>
       </c>
       <c r="L275" t="n">
-        <v>17525.0</v>
+        <v>12529.0</v>
       </c>
       <c r="M275" t="n">
-        <v>17266.0</v>
+        <v>12785.0</v>
       </c>
       <c r="N275" t="n">
-        <v>18308.0</v>
+        <v>13502.0</v>
       </c>
       <c r="O275" t="n">
-        <v>19309.0</v>
+        <v>13935.0</v>
       </c>
       <c r="P275" t="n">
-        <v>22155.0</v>
+        <v>15699.0</v>
       </c>
       <c r="Q275" t="n">
-        <v>22467.0</v>
+        <v>16736.0</v>
       </c>
       <c r="R275" t="n">
-        <v>24711.0</v>
+        <v>18813.0</v>
       </c>
       <c r="S275" t="n">
-        <v>20411.0</v>
+        <v>19622.0</v>
       </c>
       <c r="T275" t="n">
-        <v>23529.0</v>
+        <v>22739.0</v>
       </c>
       <c r="U275" t="n">
-        <v>26932.0</v>
+        <v>23897.0</v>
       </c>
       <c r="V275" t="n">
-        <v>28651.0</v>
+        <v>25970.0</v>
+      </c>
+      <c r="W275" t="n">
+        <v>33751.0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B276" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C276" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D276" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E276" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F276" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G276" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H276" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I276" t="n">
-        <v>11058.0</v>
+        <v>5891.0</v>
       </c>
       <c r="J276" t="n">
-        <v>11228.0</v>
+        <v>6447.0</v>
       </c>
       <c r="K276" t="n">
-        <v>11228.0</v>
+        <v>6338.0</v>
       </c>
       <c r="L276" t="n">
-        <v>16976.0</v>
+        <v>7780.0</v>
       </c>
       <c r="M276" t="n">
-        <v>16606.0</v>
+        <v>7963.0</v>
       </c>
       <c r="N276" t="n">
-        <v>17548.0</v>
+        <v>8426.0</v>
       </c>
       <c r="O276" t="n">
-        <v>18456.0</v>
+        <v>8680.0</v>
       </c>
       <c r="P276" t="n">
-        <v>21054.0</v>
+        <v>9750.0</v>
       </c>
       <c r="Q276" t="n">
-        <v>21221.0</v>
+        <v>10258.0</v>
       </c>
       <c r="R276" t="n">
-        <v>23336.0</v>
+        <v>11514.0</v>
       </c>
       <c r="S276" t="n">
-        <v>18009.0</v>
+        <v>11749.0</v>
       </c>
       <c r="T276" t="n">
-        <v>19748.0</v>
+        <v>13282.0</v>
       </c>
       <c r="U276" t="n">
-        <v>22145.0</v>
+        <v>13972.0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B277" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C277" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D277" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E277" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F277" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G277" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H277" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I277" t="n">
-        <v>333.0</v>
+        <v>3269.0</v>
       </c>
       <c r="J277" t="n">
-        <v>355.0</v>
+        <v>3518.0</v>
       </c>
       <c r="K277" t="n">
-        <v>355.0</v>
+        <v>3584.0</v>
       </c>
       <c r="L277" t="n">
-        <v>549.0</v>
+        <v>4749.0</v>
       </c>
       <c r="M277" t="n">
-        <v>660.0</v>
+        <v>4822.0</v>
       </c>
       <c r="N277" t="n">
-        <v>760.0</v>
+        <v>5076.0</v>
       </c>
       <c r="O277" t="n">
-        <v>853.0</v>
+        <v>5255.0</v>
       </c>
       <c r="P277" t="n">
-        <v>1101.0</v>
+        <v>5949.0</v>
       </c>
       <c r="Q277" t="n">
-        <v>1246.0</v>
+        <v>6478.0</v>
       </c>
       <c r="R277" t="n">
-        <v>1375.0</v>
+        <v>7299.0</v>
       </c>
       <c r="S277" t="n">
-        <v>2402.0</v>
+        <v>7873.0</v>
       </c>
       <c r="T277" t="n">
-        <v>3781.0</v>
+        <v>9457.0</v>
       </c>
       <c r="U277" t="n">
-        <v>4787.0</v>
+        <v>9925.0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B278" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C278" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D278" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278" t="s">
         <v>10</v>
       </c>
       <c r="G278" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H278" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I278" t="n">
-        <v>68705.0</v>
+        <v>3691.0</v>
       </c>
       <c r="J278" t="n">
-        <v>74108.0</v>
+        <v>4092.0</v>
       </c>
       <c r="K278" t="n">
-        <v>76769.0</v>
+        <v>4049.0</v>
       </c>
       <c r="L278" t="n">
-        <v>91781.0</v>
+        <v>4252.0</v>
       </c>
       <c r="M278" t="n">
-        <v>94960.0</v>
+        <v>4456.0</v>
       </c>
       <c r="N278" t="n">
-        <v>101773.0</v>
+        <v>4848.0</v>
       </c>
       <c r="O278" t="n">
-        <v>191514.0</v>
+        <v>4915.0</v>
       </c>
       <c r="P278" t="n">
-        <v>111861.0</v>
+        <v>5279.0</v>
       </c>
       <c r="Q278" t="n">
-        <v>124300.0</v>
+        <v>5552.0</v>
       </c>
       <c r="R278" t="n">
-        <v>123619.0</v>
+        <v>6528.0</v>
       </c>
       <c r="S278" t="n">
-        <v>123973.0</v>
+        <v>7583.0</v>
       </c>
       <c r="T278" t="n">
-        <v>131003.0</v>
+        <v>8808.0</v>
       </c>
       <c r="U278" t="n">
-        <v>138362.0</v>
+        <v>9006.0</v>
       </c>
       <c r="V278" t="n">
-        <v>153688.0</v>
+        <v>9294.0</v>
+      </c>
+      <c r="W278" t="n">
+        <v>13515.0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B279" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C279" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D279" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E279" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F279" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G279" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H279" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I279" t="n">
-        <v>46894.0</v>
+        <v>2588.0</v>
       </c>
       <c r="J279" t="n">
-        <v>50664.0</v>
+        <v>2886.0</v>
       </c>
       <c r="K279" t="n">
-        <v>52922.0</v>
+        <v>2777.0</v>
       </c>
       <c r="L279" t="n">
-        <v>63456.0</v>
+        <v>2980.0</v>
       </c>
       <c r="M279" t="n">
-        <v>66405.0</v>
+        <v>3129.0</v>
       </c>
       <c r="N279" t="n">
-        <v>71356.0</v>
+        <v>3392.0</v>
       </c>
       <c r="O279" t="n">
-        <v>74478.0</v>
+        <v>3449.0</v>
       </c>
       <c r="P279" t="n">
-        <v>77286.0</v>
+        <v>3684.0</v>
       </c>
       <c r="Q279" t="n">
-        <v>87009.0</v>
+        <v>3849.0</v>
       </c>
       <c r="R279" t="n">
-        <v>82691.0</v>
+        <v>4476.0</v>
       </c>
       <c r="S279" t="n">
-        <v>79701.0</v>
+        <v>5162.0</v>
       </c>
       <c r="T279" t="n">
-        <v>82969.0</v>
+        <v>5385.0</v>
       </c>
       <c r="U279" t="n">
-        <v>86498.0</v>
+        <v>5425.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B280" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C280" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D280" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E280" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F280" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G280" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H280" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I280" t="n">
-        <v>21811.0</v>
+        <v>1103.0</v>
       </c>
       <c r="J280" t="n">
-        <v>23444.0</v>
+        <v>1206.0</v>
       </c>
       <c r="K280" t="n">
-        <v>23847.0</v>
+        <v>1272.0</v>
       </c>
       <c r="L280" t="n">
-        <v>28325.0</v>
+        <v>1272.0</v>
       </c>
       <c r="M280" t="n">
-        <v>28555.0</v>
+        <v>1327.0</v>
       </c>
       <c r="N280" t="n">
-        <v>30417.0</v>
+        <v>1456.0</v>
       </c>
       <c r="O280" t="n">
-        <v>32845.0</v>
+        <v>1466.0</v>
       </c>
       <c r="P280" t="n">
-        <v>34575.0</v>
+        <v>1595.0</v>
       </c>
       <c r="Q280" t="n">
-        <v>37291.0</v>
+        <v>1703.0</v>
       </c>
       <c r="R280" t="n">
-        <v>40928.0</v>
+        <v>2052.0</v>
       </c>
       <c r="S280" t="n">
-        <v>44272.0</v>
+        <v>2421.0</v>
       </c>
       <c r="T280" t="n">
-        <v>48034.0</v>
+        <v>3423.0</v>
       </c>
       <c r="U280" t="n">
-        <v>51864.0</v>
+        <v>3581.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B281" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C281" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D281" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281" t="s">
         <v>10</v>
       </c>
       <c r="G281" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H281" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I281" t="n">
-        <v>58871.0</v>
+        <v>5469.0</v>
       </c>
       <c r="J281" t="n">
-        <v>63934.0</v>
+        <v>5873.0</v>
       </c>
       <c r="K281" t="n">
-        <v>66595.0</v>
+        <v>5873.0</v>
       </c>
       <c r="L281" t="n">
-        <v>73384.0</v>
+        <v>8277.0</v>
       </c>
       <c r="M281" t="n">
-        <v>76484.0</v>
+        <v>8329.0</v>
       </c>
       <c r="N281" t="n">
-        <v>82727.0</v>
+        <v>8654.0</v>
       </c>
       <c r="O281" t="n">
-        <v>85768.0</v>
+        <v>9020.0</v>
       </c>
       <c r="P281" t="n">
-        <v>89860.0</v>
+        <v>10420.0</v>
       </c>
       <c r="Q281" t="n">
-        <v>100375.0</v>
+        <v>11184.0</v>
       </c>
       <c r="R281" t="n">
-        <v>97316.0</v>
+        <v>12285.0</v>
       </c>
       <c r="S281" t="n">
-        <v>98879.0</v>
+        <v>12039.0</v>
       </c>
       <c r="T281" t="n">
-        <v>100304.0</v>
+        <v>13931.0</v>
       </c>
       <c r="U281" t="n">
-        <v>104149.0</v>
+        <v>14891.0</v>
       </c>
       <c r="V281" t="n">
-        <v>115574.0</v>
+        <v>16676.0</v>
+      </c>
+      <c r="W281" t="n">
+        <v>20236.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B282" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C282" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D282" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E282" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F282" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G282" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H282" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I282" t="n">
-        <v>42136.0</v>
+        <v>3303.0</v>
       </c>
       <c r="J282" t="n">
-        <v>45778.0</v>
+        <v>3561.0</v>
       </c>
       <c r="K282" t="n">
-        <v>48036.0</v>
+        <v>3561.0</v>
       </c>
       <c r="L282" t="n">
-        <v>52522.0</v>
+        <v>4800.0</v>
       </c>
       <c r="M282" t="n">
-        <v>55604.0</v>
+        <v>4834.0</v>
       </c>
       <c r="N282" t="n">
-        <v>60335.0</v>
+        <v>5034.0</v>
       </c>
       <c r="O282" t="n">
-        <v>62899.0</v>
+        <v>5231.0</v>
       </c>
       <c r="P282" t="n">
-        <v>64733.0</v>
+        <v>6066.0</v>
       </c>
       <c r="Q282" t="n">
-        <v>73372.0</v>
+        <v>6409.0</v>
       </c>
       <c r="R282" t="n">
-        <v>67699.0</v>
+        <v>7038.0</v>
       </c>
       <c r="S282" t="n">
-        <v>68062.0</v>
+        <v>6587.0</v>
       </c>
       <c r="T282" t="n">
-        <v>69045.0</v>
+        <v>7897.0</v>
       </c>
       <c r="U282" t="n">
-        <v>71155.0</v>
+        <v>8547.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B283" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C283" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D283" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E283" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F283" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G283" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H283" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I283" t="n">
-        <v>16735.0</v>
+        <v>2166.0</v>
       </c>
       <c r="J283" t="n">
-        <v>18156.0</v>
+        <v>2312.0</v>
       </c>
       <c r="K283" t="n">
-        <v>18559.0</v>
+        <v>2312.0</v>
       </c>
       <c r="L283" t="n">
-        <v>20862.0</v>
+        <v>3477.0</v>
       </c>
       <c r="M283" t="n">
-        <v>20880.0</v>
+        <v>3495.0</v>
       </c>
       <c r="N283" t="n">
-        <v>22392.0</v>
+        <v>3620.0</v>
       </c>
       <c r="O283" t="n">
-        <v>24446.0</v>
+        <v>3789.0</v>
       </c>
       <c r="P283" t="n">
-        <v>25127.0</v>
+        <v>4354.0</v>
       </c>
       <c r="Q283" t="n">
-        <v>27003.0</v>
+        <v>4775.0</v>
       </c>
       <c r="R283" t="n">
-        <v>29617.0</v>
+        <v>5247.0</v>
       </c>
       <c r="S283" t="n">
-        <v>30817.0</v>
+        <v>5452.0</v>
       </c>
       <c r="T283" t="n">
-        <v>31259.0</v>
+        <v>6034.0</v>
       </c>
       <c r="U283" t="n">
-        <v>32994.0</v>
+        <v>6344.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B284" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C284" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D284" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284" t="s">
         <v>10</v>
       </c>
       <c r="G284" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H284" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I284" t="n">
-        <v>9834.0</v>
+        <v>129792.0</v>
       </c>
       <c r="J284" t="n">
-        <v>10174.0</v>
+        <v>134632.0</v>
       </c>
       <c r="K284" t="n">
-        <v>10174.0</v>
+        <v>139701.0</v>
       </c>
       <c r="L284" t="n">
-        <v>18397.0</v>
+        <v>154568.0</v>
       </c>
       <c r="M284" t="n">
-        <v>18476.0</v>
+        <v>165334.0</v>
       </c>
       <c r="N284" t="n">
-        <v>19046.0</v>
+        <v>172483.0</v>
       </c>
       <c r="O284" t="n">
-        <v>105746.0</v>
+        <v>179324.0</v>
       </c>
       <c r="P284" t="n">
-        <v>22001.0</v>
+        <v>185693.0</v>
       </c>
       <c r="Q284" t="n">
-        <v>23925.0</v>
+        <v>184489.0</v>
       </c>
       <c r="R284" t="n">
-        <v>26303.0</v>
+        <v>199013.0</v>
       </c>
       <c r="S284" t="n">
-        <v>25094.0</v>
+        <v>196701.0</v>
       </c>
       <c r="T284" t="n">
-        <v>30699.0</v>
+        <v>201489.0</v>
       </c>
       <c r="U284" t="n">
-        <v>34213.0</v>
+        <v>200558.0</v>
       </c>
       <c r="V284" t="n">
-        <v>38114.0</v>
+        <v>218107.0</v>
+      </c>
+      <c r="W284" t="n">
+        <v>249475.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B285" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C285" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D285" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E285" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F285" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G285" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H285" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I285" t="n">
-        <v>4758.0</v>
+        <v>27292.0</v>
       </c>
       <c r="J285" t="n">
-        <v>4886.0</v>
+        <v>27545.0</v>
       </c>
       <c r="K285" t="n">
-        <v>4886.0</v>
+        <v>28430.0</v>
       </c>
       <c r="L285" t="n">
-        <v>10934.0</v>
+        <v>30074.0</v>
       </c>
       <c r="M285" t="n">
-        <v>10801.0</v>
+        <v>33609.0</v>
       </c>
       <c r="N285" t="n">
-        <v>11021.0</v>
+        <v>35628.0</v>
       </c>
       <c r="O285" t="n">
-        <v>11579.0</v>
+        <v>36873.0</v>
       </c>
       <c r="P285" t="n">
-        <v>12553.0</v>
+        <v>37615.0</v>
       </c>
       <c r="Q285" t="n">
-        <v>13637.0</v>
+        <v>37644.0</v>
       </c>
       <c r="R285" t="n">
-        <v>14992.0</v>
+        <v>45230.0</v>
       </c>
       <c r="S285" t="n">
-        <v>11639.0</v>
+        <v>46522.0</v>
       </c>
       <c r="T285" t="n">
-        <v>13924.0</v>
+        <v>47108.0</v>
       </c>
       <c r="U285" t="n">
-        <v>15343.0</v>
+        <v>47871.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B286" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C286" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D286" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E286" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F286" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G286" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H286" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I286" t="n">
-        <v>5076.0</v>
+        <v>102500.0</v>
       </c>
       <c r="J286" t="n">
-        <v>5288.0</v>
+        <v>107087.0</v>
       </c>
       <c r="K286" t="n">
-        <v>5288.0</v>
+        <v>111271.0</v>
       </c>
       <c r="L286" t="n">
-        <v>7463.0</v>
+        <v>124494.0</v>
       </c>
       <c r="M286" t="n">
-        <v>7675.0</v>
+        <v>131725.0</v>
       </c>
       <c r="N286" t="n">
-        <v>8025.0</v>
+        <v>136855.0</v>
       </c>
       <c r="O286" t="n">
-        <v>8399.0</v>
+        <v>143948.0</v>
       </c>
       <c r="P286" t="n">
-        <v>9448.0</v>
+        <v>148078.0</v>
       </c>
       <c r="Q286" t="n">
-        <v>10288.0</v>
+        <v>146845.0</v>
       </c>
       <c r="R286" t="n">
-        <v>11311.0</v>
+        <v>153783.0</v>
       </c>
       <c r="S286" t="n">
-        <v>13455.0</v>
+        <v>150179.0</v>
       </c>
       <c r="T286" t="n">
-        <v>16775.0</v>
+        <v>154381.0</v>
       </c>
       <c r="U286" t="n">
-        <v>18870.0</v>
+        <v>152687.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B287" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C287" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D287" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287" t="s">
         <v>10</v>
       </c>
       <c r="G287" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H287" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I287" t="n">
-        <v>7269.0</v>
+        <v>101858.0</v>
       </c>
       <c r="J287" t="n">
-        <v>7781.0</v>
+        <v>106259.0</v>
       </c>
       <c r="K287" t="n">
-        <v>8259.0</v>
+        <v>111328.0</v>
       </c>
       <c r="L287" t="n">
-        <v>8933.0</v>
+        <v>113831.0</v>
       </c>
       <c r="M287" t="n">
-        <v>9789.0</v>
+        <v>123566.0</v>
       </c>
       <c r="N287" t="n">
-        <v>10150.0</v>
+        <v>130498.0</v>
       </c>
       <c r="O287" t="n">
-        <v>10232.0</v>
+        <v>136686.0</v>
       </c>
       <c r="P287" t="n">
-        <v>11065.0</v>
+        <v>139798.0</v>
       </c>
       <c r="Q287" t="n">
-        <v>11547.0</v>
+        <v>141094.0</v>
       </c>
       <c r="R287" t="n">
-        <v>11938.0</v>
+        <v>151280.0</v>
       </c>
       <c r="S287" t="n">
-        <v>13762.0</v>
+        <v>152133.0</v>
       </c>
       <c r="T287" t="n">
-        <v>13705.0</v>
+        <v>151067.0</v>
       </c>
       <c r="U287" t="n">
-        <v>13624.0</v>
+        <v>146680.0</v>
+      </c>
+      <c r="V287" t="n">
+        <v>155100.0</v>
+      </c>
+      <c r="W287" t="n">
+        <v>169203.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B288" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C288" t="s">
+        <v>68</v>
+      </c>
+      <c r="D288" t="s">
+        <v>69</v>
+      </c>
+      <c r="E288" t="s">
+        <v>57</v>
+      </c>
+      <c r="F288" t="s">
+        <v>58</v>
+      </c>
+      <c r="G288" t="s">
         <v>61</v>
       </c>
-      <c r="D288" t="s">
+      <c r="H288" t="s">
         <v>62</v>
       </c>
-      <c r="E288" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I288" t="n">
-        <v>5680.0</v>
+        <v>24002.0</v>
       </c>
       <c r="J288" t="n">
-        <v>6082.0</v>
+        <v>24471.0</v>
       </c>
       <c r="K288" t="n">
-        <v>6473.0</v>
+        <v>25356.0</v>
       </c>
       <c r="L288" t="n">
-        <v>7151.0</v>
+        <v>24869.0</v>
       </c>
       <c r="M288" t="n">
-        <v>7640.0</v>
+        <v>27872.0</v>
       </c>
       <c r="N288" t="n">
-        <v>8105.0</v>
+        <v>29742.0</v>
       </c>
       <c r="O288" t="n">
-        <v>8434.0</v>
+        <v>30929.0</v>
       </c>
       <c r="P288" t="n">
-        <v>8748.0</v>
+        <v>30953.0</v>
       </c>
       <c r="Q288" t="n">
-        <v>8778.0</v>
+        <v>31784.0</v>
       </c>
       <c r="R288" t="n">
-        <v>9272.0</v>
+        <v>38783.0</v>
       </c>
       <c r="S288" t="n">
-        <v>9763.0</v>
+        <v>39593.0</v>
       </c>
       <c r="T288" t="n">
-        <v>10326.0</v>
+        <v>39303.0</v>
       </c>
       <c r="U288" t="n">
-        <v>11417.0</v>
+        <v>40003.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B289" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C289" t="s">
+        <v>68</v>
+      </c>
+      <c r="D289" t="s">
+        <v>69</v>
+      </c>
+      <c r="E289" t="s">
+        <v>59</v>
+      </c>
+      <c r="F289" t="s">
+        <v>60</v>
+      </c>
+      <c r="G289" t="s">
         <v>61</v>
       </c>
-      <c r="D289" t="s">
+      <c r="H289" t="s">
         <v>62</v>
       </c>
-      <c r="E289" t="s">
-[...25 lines deleted...]
-        <v>56</v>
+      <c r="I289" t="n">
+        <v>77856.0</v>
+      </c>
+      <c r="J289" t="n">
+        <v>81788.0</v>
+      </c>
+      <c r="K289" t="n">
+        <v>85972.0</v>
+      </c>
+      <c r="L289" t="n">
+        <v>88962.0</v>
+      </c>
+      <c r="M289" t="n">
+        <v>95694.0</v>
+      </c>
+      <c r="N289" t="n">
+        <v>100756.0</v>
       </c>
       <c r="O289" t="n">
-        <v>5307.0</v>
+        <v>107254.0</v>
       </c>
       <c r="P289" t="n">
-        <v>5521.0</v>
+        <v>108845.0</v>
       </c>
       <c r="Q289" t="n">
-        <v>5500.0</v>
+        <v>109310.0</v>
+      </c>
+      <c r="R289" t="n">
+        <v>112497.0</v>
+      </c>
+      <c r="S289" t="n">
+        <v>112540.0</v>
+      </c>
+      <c r="T289" t="n">
+        <v>111764.0</v>
+      </c>
+      <c r="U289" t="n">
+        <v>106677.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B290" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C290" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D290" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E290" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F290" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G290" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H290" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I290" t="n">
+        <v>27934.0</v>
+      </c>
+      <c r="J290" t="n">
+        <v>28373.0</v>
+      </c>
+      <c r="K290" t="n">
+        <v>28373.0</v>
+      </c>
+      <c r="L290" t="n">
+        <v>40737.0</v>
+      </c>
+      <c r="M290" t="n">
+        <v>41768.0</v>
+      </c>
+      <c r="N290" t="n">
+        <v>41985.0</v>
       </c>
       <c r="O290" t="n">
-        <v>3127.0</v>
+        <v>42638.0</v>
       </c>
       <c r="P290" t="n">
-        <v>3227.0</v>
+        <v>45895.0</v>
       </c>
       <c r="Q290" t="n">
-        <v>3278.0</v>
+        <v>43395.0</v>
+      </c>
+      <c r="R290" t="n">
+        <v>47733.0</v>
+      </c>
+      <c r="S290" t="n">
+        <v>44568.0</v>
+      </c>
+      <c r="T290" t="n">
+        <v>50422.0</v>
+      </c>
+      <c r="U290" t="n">
+        <v>53878.0</v>
+      </c>
+      <c r="V290" t="n">
+        <v>63007.0</v>
+      </c>
+      <c r="W290" t="n">
+        <v>80272.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B291" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C291" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D291" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E291" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F291" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G291" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H291" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I291" t="n">
-        <v>1589.0</v>
+        <v>3290.0</v>
       </c>
       <c r="J291" t="n">
-        <v>1699.0</v>
+        <v>3074.0</v>
       </c>
       <c r="K291" t="n">
-        <v>1786.0</v>
+        <v>3074.0</v>
       </c>
       <c r="L291" t="n">
-        <v>1782.0</v>
+        <v>5205.0</v>
       </c>
       <c r="M291" t="n">
-        <v>2149.0</v>
+        <v>5737.0</v>
       </c>
       <c r="N291" t="n">
-        <v>2045.0</v>
+        <v>5886.0</v>
       </c>
       <c r="O291" t="n">
-        <v>1798.0</v>
+        <v>5944.0</v>
       </c>
       <c r="P291" t="n">
-        <v>2317.0</v>
+        <v>6662.0</v>
       </c>
       <c r="Q291" t="n">
-        <v>2769.0</v>
+        <v>5860.0</v>
       </c>
       <c r="R291" t="n">
-        <v>2666.0</v>
+        <v>6447.0</v>
       </c>
       <c r="S291" t="n">
-        <v>3999.0</v>
+        <v>6929.0</v>
       </c>
       <c r="T291" t="n">
-        <v>3379.0</v>
+        <v>7805.0</v>
       </c>
       <c r="U291" t="n">
-        <v>2207.0</v>
+        <v>7868.0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B292" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C292" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D292" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E292" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F292" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G292" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H292" t="s">
         <v>43</v>
       </c>
       <c r="I292" t="n">
-        <v>1634.0</v>
+        <v>24644.0</v>
       </c>
       <c r="J292" t="n">
-        <v>1836.0</v>
+        <v>25299.0</v>
       </c>
       <c r="K292" t="n">
-        <v>2050.0</v>
+        <v>25299.0</v>
       </c>
       <c r="L292" t="n">
-        <v>2198.0</v>
+        <v>35532.0</v>
       </c>
       <c r="M292" t="n">
-        <v>2427.0</v>
+        <v>36031.0</v>
       </c>
       <c r="N292" t="n">
-        <v>2587.0</v>
+        <v>36099.0</v>
       </c>
       <c r="O292" t="n">
-        <v>2617.0</v>
+        <v>36694.0</v>
       </c>
       <c r="P292" t="n">
-        <v>2902.0</v>
+        <v>39233.0</v>
       </c>
       <c r="Q292" t="n">
-        <v>3264.0</v>
+        <v>37535.0</v>
       </c>
       <c r="R292" t="n">
-        <v>3379.0</v>
+        <v>41286.0</v>
       </c>
       <c r="S292" t="n">
-        <v>3903.0</v>
+        <v>37639.0</v>
       </c>
       <c r="T292" t="n">
-        <v>4002.0</v>
+        <v>42617.0</v>
       </c>
       <c r="U292" t="n">
-        <v>3829.0</v>
+        <v>46010.0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B293" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C293" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D293" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293" t="s">
         <v>10</v>
       </c>
       <c r="G293" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H293" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I293" t="n">
-        <v>1123.0</v>
+        <v>14928.0</v>
       </c>
       <c r="J293" t="n">
-        <v>1267.0</v>
+        <v>15317.0</v>
       </c>
       <c r="K293" t="n">
-        <v>1425.0</v>
+        <v>15590.0</v>
       </c>
       <c r="L293" t="n">
-        <v>1540.0</v>
+        <v>21766.0</v>
       </c>
       <c r="M293" t="n">
-        <v>1636.0</v>
+        <v>22241.0</v>
       </c>
       <c r="N293" t="n">
-        <v>1774.0</v>
+        <v>23624.0</v>
       </c>
       <c r="O293" t="n">
-        <v>1859.0</v>
+        <v>25032.0</v>
       </c>
       <c r="P293" t="n">
-        <v>1943.0</v>
+        <v>27984.0</v>
       </c>
       <c r="Q293" t="n">
-        <v>2040.0</v>
+        <v>29151.0</v>
       </c>
       <c r="R293" t="n">
-        <v>2153.0</v>
+        <v>31872.0</v>
       </c>
       <c r="S293" t="n">
-        <v>2297.0</v>
+        <v>27529.0</v>
       </c>
       <c r="T293" t="n">
-        <v>2549.0</v>
+        <v>30840.0</v>
       </c>
       <c r="U293" t="n">
-        <v>2819.0</v>
+        <v>34040.0</v>
+      </c>
+      <c r="V293" t="n">
+        <v>36810.0</v>
+      </c>
+      <c r="W293" t="n">
+        <v>46856.0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B294" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C294" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D294" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E294" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F294" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G294" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H294" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I294" t="n">
+        <v>13204.0</v>
+      </c>
+      <c r="J294" t="n">
+        <v>13461.0</v>
+      </c>
+      <c r="K294" t="n">
+        <v>13656.0</v>
+      </c>
+      <c r="L294" t="n">
+        <v>19546.0</v>
+      </c>
+      <c r="M294" t="n">
+        <v>19654.0</v>
+      </c>
+      <c r="N294" t="n">
+        <v>20757.0</v>
       </c>
       <c r="O294" t="n">
-        <v>1080.0</v>
+        <v>21901.0</v>
       </c>
       <c r="P294" t="n">
-        <v>1118.0</v>
+        <v>24673.0</v>
       </c>
       <c r="Q294" t="n">
-        <v>1154.0</v>
+        <v>25178.0</v>
+      </c>
+      <c r="R294" t="n">
+        <v>27567.0</v>
+      </c>
+      <c r="S294" t="n">
+        <v>22321.0</v>
+      </c>
+      <c r="T294" t="n">
+        <v>24042.0</v>
+      </c>
+      <c r="U294" t="n">
+        <v>26235.0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B295" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C295" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D295" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E295" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F295" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G295" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H295" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I295" t="n">
+        <v>1724.0</v>
+      </c>
+      <c r="J295" t="n">
+        <v>1856.0</v>
+      </c>
+      <c r="K295" t="n">
+        <v>1934.0</v>
+      </c>
+      <c r="L295" t="n">
+        <v>2220.0</v>
+      </c>
+      <c r="M295" t="n">
+        <v>2587.0</v>
+      </c>
+      <c r="N295" t="n">
+        <v>2867.0</v>
       </c>
       <c r="O295" t="n">
-        <v>779.0</v>
+        <v>3218.0</v>
       </c>
       <c r="P295" t="n">
-        <v>825.0</v>
+        <v>3639.0</v>
       </c>
       <c r="Q295" t="n">
-        <v>886.0</v>
+        <v>3973.0</v>
+      </c>
+      <c r="R295" t="n">
+        <v>4305.0</v>
+      </c>
+      <c r="S295" t="n">
+        <v>5208.0</v>
+      </c>
+      <c r="T295" t="n">
+        <v>6798.0</v>
+      </c>
+      <c r="U295" t="n">
+        <v>7805.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B296" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C296" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D296" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296" t="s">
         <v>10</v>
       </c>
       <c r="G296" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H296" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I296" t="n">
-        <v>511.0</v>
+        <v>3537.0</v>
       </c>
       <c r="J296" t="n">
-        <v>569.0</v>
+        <v>3734.0</v>
       </c>
       <c r="K296" t="n">
-        <v>625.0</v>
+        <v>4007.0</v>
       </c>
       <c r="L296" t="n">
-        <v>658.0</v>
+        <v>4241.0</v>
       </c>
       <c r="M296" t="n">
-        <v>791.0</v>
+        <v>4975.0</v>
       </c>
       <c r="N296" t="n">
-        <v>813.0</v>
+        <v>5316.0</v>
       </c>
       <c r="O296" t="n">
-        <v>758.0</v>
+        <v>5723.0</v>
       </c>
       <c r="P296" t="n">
-        <v>959.0</v>
+        <v>5829.0</v>
       </c>
       <c r="Q296" t="n">
-        <v>1224.0</v>
+        <v>6684.0</v>
       </c>
       <c r="R296" t="n">
-        <v>1226.0</v>
+        <v>7161.0</v>
       </c>
       <c r="S296" t="n">
-        <v>1606.0</v>
+        <v>7118.0</v>
       </c>
       <c r="T296" t="n">
-        <v>1453.0</v>
+        <v>7311.0</v>
       </c>
       <c r="U296" t="n">
-        <v>1010.0</v>
+        <v>7108.0</v>
+      </c>
+      <c r="V296" t="n">
+        <v>8159.0</v>
+      </c>
+      <c r="W296" t="n">
+        <v>9907.0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B297" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C297" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D297" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E297" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F297" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G297" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H297" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I297" t="n">
-        <v>19535.0</v>
+        <v>2146.0</v>
       </c>
       <c r="J297" t="n">
-        <v>20596.0</v>
+        <v>2233.0</v>
       </c>
       <c r="K297" t="n">
-        <v>21502.0</v>
+        <v>2428.0</v>
       </c>
       <c r="L297" t="n">
-        <v>21883.0</v>
+        <v>2570.0</v>
       </c>
       <c r="M297" t="n">
-        <v>23710.0</v>
+        <v>3048.0</v>
       </c>
       <c r="N297" t="n">
-        <v>27430.0</v>
+        <v>3209.0</v>
       </c>
       <c r="O297" t="n">
-        <v>28054.0</v>
+        <v>3445.0</v>
       </c>
       <c r="P297" t="n">
-        <v>29808.0</v>
+        <v>3619.0</v>
       </c>
       <c r="Q297" t="n">
-        <v>30676.0</v>
+        <v>3957.0</v>
       </c>
       <c r="R297" t="n">
-        <v>30712.0</v>
+        <v>4231.0</v>
       </c>
       <c r="S297" t="n">
-        <v>34079.0</v>
+        <v>4312.0</v>
       </c>
       <c r="T297" t="n">
-        <v>32480.0</v>
+        <v>4294.0</v>
       </c>
       <c r="U297" t="n">
-        <v>30795.0</v>
+        <v>4090.0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B298" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C298" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D298" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E298" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F298" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G298" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H298" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I298" t="n">
-        <v>15283.0</v>
+        <v>1391.0</v>
       </c>
       <c r="J298" t="n">
-        <v>16102.0</v>
+        <v>1501.0</v>
       </c>
       <c r="K298" t="n">
-        <v>16500.0</v>
+        <v>1579.0</v>
       </c>
       <c r="L298" t="n">
-        <v>16649.0</v>
+        <v>1671.0</v>
       </c>
       <c r="M298" t="n">
-        <v>18075.0</v>
+        <v>1927.0</v>
       </c>
       <c r="N298" t="n">
-        <v>21082.0</v>
+        <v>2107.0</v>
       </c>
       <c r="O298" t="n">
-        <v>22469.0</v>
+        <v>2365.0</v>
       </c>
       <c r="P298" t="n">
-        <v>23015.0</v>
+        <v>2538.0</v>
       </c>
       <c r="Q298" t="n">
-        <v>22580.0</v>
+        <v>2727.0</v>
       </c>
       <c r="R298" t="n">
-        <v>22016.0</v>
+        <v>2930.0</v>
       </c>
       <c r="S298" t="n">
-        <v>21490.0</v>
+        <v>2806.0</v>
       </c>
       <c r="T298" t="n">
-        <v>22586.0</v>
+        <v>3017.0</v>
       </c>
       <c r="U298" t="n">
-        <v>22890.0</v>
+        <v>3018.0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B299" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C299" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D299" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E299" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F299" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G299" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H299" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I299" t="n">
+        <v>11391.0</v>
+      </c>
+      <c r="J299" t="n">
+        <v>11583.0</v>
+      </c>
+      <c r="K299" t="n">
+        <v>11583.0</v>
+      </c>
+      <c r="L299" t="n">
+        <v>17525.0</v>
+      </c>
+      <c r="M299" t="n">
+        <v>17266.0</v>
+      </c>
+      <c r="N299" t="n">
+        <v>18308.0</v>
       </c>
       <c r="O299" t="n">
-        <v>6068.0</v>
+        <v>19309.0</v>
       </c>
       <c r="P299" t="n">
-        <v>6293.0</v>
+        <v>22155.0</v>
       </c>
       <c r="Q299" t="n">
-        <v>6197.0</v>
+        <v>22467.0</v>
+      </c>
+      <c r="R299" t="n">
+        <v>24711.0</v>
+      </c>
+      <c r="S299" t="n">
+        <v>20411.0</v>
+      </c>
+      <c r="T299" t="n">
+        <v>23529.0</v>
+      </c>
+      <c r="U299" t="n">
+        <v>26932.0</v>
+      </c>
+      <c r="V299" t="n">
+        <v>28651.0</v>
+      </c>
+      <c r="W299" t="n">
+        <v>36949.0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B300" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C300" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D300" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E300" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F300" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G300" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H300" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I300" t="n">
+        <v>11058.0</v>
+      </c>
+      <c r="J300" t="n">
+        <v>11228.0</v>
+      </c>
+      <c r="K300" t="n">
+        <v>11228.0</v>
+      </c>
+      <c r="L300" t="n">
+        <v>16976.0</v>
+      </c>
+      <c r="M300" t="n">
+        <v>16606.0</v>
+      </c>
+      <c r="N300" t="n">
+        <v>17548.0</v>
       </c>
       <c r="O300" t="n">
-        <v>16401.0</v>
+        <v>18456.0</v>
       </c>
       <c r="P300" t="n">
-        <v>16722.0</v>
+        <v>21054.0</v>
       </c>
       <c r="Q300" t="n">
-        <v>16383.0</v>
+        <v>21221.0</v>
+      </c>
+      <c r="R300" t="n">
+        <v>23336.0</v>
+      </c>
+      <c r="S300" t="n">
+        <v>18009.0</v>
+      </c>
+      <c r="T300" t="n">
+        <v>19748.0</v>
+      </c>
+      <c r="U300" t="n">
+        <v>22145.0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B301" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C301" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D301" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E301" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F301" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G301" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H301" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I301" t="n">
-        <v>4252.0</v>
+        <v>333.0</v>
       </c>
       <c r="J301" t="n">
-        <v>4494.0</v>
+        <v>355.0</v>
       </c>
       <c r="K301" t="n">
-        <v>5002.0</v>
+        <v>355.0</v>
       </c>
       <c r="L301" t="n">
-        <v>5234.0</v>
+        <v>549.0</v>
       </c>
       <c r="M301" t="n">
-        <v>5635.0</v>
+        <v>660.0</v>
       </c>
       <c r="N301" t="n">
-        <v>6348.0</v>
+        <v>760.0</v>
       </c>
       <c r="O301" t="n">
-        <v>5585.0</v>
+        <v>853.0</v>
       </c>
       <c r="P301" t="n">
-        <v>6793.0</v>
+        <v>1101.0</v>
       </c>
       <c r="Q301" t="n">
-        <v>8096.0</v>
+        <v>1246.0</v>
       </c>
       <c r="R301" t="n">
-        <v>8696.0</v>
+        <v>1375.0</v>
       </c>
       <c r="S301" t="n">
-        <v>12589.0</v>
+        <v>2402.0</v>
       </c>
       <c r="T301" t="n">
-        <v>9894.0</v>
+        <v>3781.0</v>
       </c>
       <c r="U301" t="n">
-        <v>7905.0</v>
+        <v>4787.0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B302" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C302" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D302" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302" t="s">
         <v>10</v>
       </c>
       <c r="G302" t="s">
         <v>8</v>
       </c>
       <c r="H302" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I302" t="n">
-        <v>946.0</v>
+        <v>68705.0</v>
       </c>
       <c r="J302" t="n">
-        <v>1055.0</v>
+        <v>74108.0</v>
       </c>
       <c r="K302" t="n">
-        <v>1067.0</v>
+        <v>76769.0</v>
       </c>
       <c r="L302" t="n">
-        <v>1123.0</v>
+        <v>91781.0</v>
       </c>
       <c r="M302" t="n">
-        <v>1247.0</v>
+        <v>94960.0</v>
       </c>
       <c r="N302" t="n">
-        <v>1417.0</v>
+        <v>101773.0</v>
       </c>
       <c r="O302" t="n">
-        <v>1462.0</v>
+        <v>191514.0</v>
       </c>
       <c r="P302" t="n">
-        <v>1534.0</v>
+        <v>111861.0</v>
       </c>
       <c r="Q302" t="n">
-        <v>3275.0</v>
+        <v>124300.0</v>
       </c>
       <c r="R302" t="n">
-        <v>4471.0</v>
+        <v>123619.0</v>
       </c>
       <c r="S302" t="n">
-        <v>4485.0</v>
+        <v>123973.0</v>
       </c>
       <c r="T302" t="n">
-        <v>5249.0</v>
+        <v>131003.0</v>
       </c>
       <c r="U302" t="n">
-        <v>5469.0</v>
+        <v>138362.0</v>
+      </c>
+      <c r="V302" t="n">
+        <v>153688.0</v>
+      </c>
+      <c r="W302" t="n">
+        <v>222060.0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B303" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C303" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D303" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E303" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F303" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G303" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H303" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I303" t="n">
-        <v>946.0</v>
+        <v>46894.0</v>
       </c>
       <c r="J303" t="n">
-        <v>1055.0</v>
+        <v>50664.0</v>
       </c>
       <c r="K303" t="n">
-        <v>1067.0</v>
+        <v>52922.0</v>
       </c>
       <c r="L303" t="n">
-        <v>1123.0</v>
+        <v>63456.0</v>
       </c>
       <c r="M303" t="n">
-        <v>1247.0</v>
+        <v>66405.0</v>
       </c>
       <c r="N303" t="n">
-        <v>1417.0</v>
+        <v>71356.0</v>
       </c>
       <c r="O303" t="n">
-        <v>1462.0</v>
+        <v>74478.0</v>
       </c>
       <c r="P303" t="n">
-        <v>1534.0</v>
+        <v>77286.0</v>
       </c>
       <c r="Q303" t="n">
-        <v>1576.0</v>
+        <v>87009.0</v>
       </c>
       <c r="R303" t="n">
-        <v>1656.0</v>
+        <v>82691.0</v>
       </c>
       <c r="S303" t="n">
-        <v>1666.0</v>
+        <v>79701.0</v>
       </c>
       <c r="T303" t="n">
-        <v>2160.0</v>
+        <v>82969.0</v>
       </c>
       <c r="U303" t="n">
-        <v>2380.0</v>
+        <v>86498.0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B304" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C304" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D304" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E304" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F304" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G304" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H304" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I304" t="n">
+        <v>21811.0</v>
+      </c>
+      <c r="J304" t="n">
+        <v>23444.0</v>
+      </c>
+      <c r="K304" t="n">
+        <v>23847.0</v>
+      </c>
+      <c r="L304" t="n">
+        <v>28325.0</v>
+      </c>
+      <c r="M304" t="n">
+        <v>28555.0</v>
+      </c>
+      <c r="N304" t="n">
+        <v>30417.0</v>
       </c>
       <c r="O304" t="n">
-        <v>671.0</v>
+        <v>32845.0</v>
       </c>
       <c r="P304" t="n">
-        <v>691.0</v>
+        <v>34575.0</v>
       </c>
       <c r="Q304" t="n">
-        <v>703.0</v>
+        <v>37291.0</v>
+      </c>
+      <c r="R304" t="n">
+        <v>40928.0</v>
+      </c>
+      <c r="S304" t="n">
+        <v>44272.0</v>
+      </c>
+      <c r="T304" t="n">
+        <v>48034.0</v>
+      </c>
+      <c r="U304" t="n">
+        <v>51864.0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B305" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C305" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D305" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E305" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F305" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G305" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H305" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I305" t="n">
+        <v>58871.0</v>
+      </c>
+      <c r="J305" t="n">
+        <v>63934.0</v>
+      </c>
+      <c r="K305" t="n">
+        <v>66595.0</v>
+      </c>
+      <c r="L305" t="n">
+        <v>73384.0</v>
+      </c>
+      <c r="M305" t="n">
+        <v>76484.0</v>
+      </c>
+      <c r="N305" t="n">
+        <v>82727.0</v>
       </c>
       <c r="O305" t="n">
-        <v>791.0</v>
+        <v>85768.0</v>
       </c>
       <c r="P305" t="n">
-        <v>843.0</v>
+        <v>89860.0</v>
       </c>
       <c r="Q305" t="n">
-        <v>873.0</v>
+        <v>100375.0</v>
+      </c>
+      <c r="R305" t="n">
+        <v>97316.0</v>
+      </c>
+      <c r="S305" t="n">
+        <v>98879.0</v>
+      </c>
+      <c r="T305" t="n">
+        <v>100304.0</v>
+      </c>
+      <c r="U305" t="n">
+        <v>104149.0</v>
+      </c>
+      <c r="V305" t="n">
+        <v>115574.0</v>
+      </c>
+      <c r="W305" t="n">
+        <v>134754.0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B306" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C306" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D306" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E306" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F306" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G306" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H306" t="s">
-        <v>42</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I306" t="n">
+        <v>42136.0</v>
+      </c>
+      <c r="J306" t="n">
+        <v>45778.0</v>
+      </c>
+      <c r="K306" t="n">
+        <v>48036.0</v>
+      </c>
+      <c r="L306" t="n">
+        <v>52522.0</v>
+      </c>
+      <c r="M306" t="n">
+        <v>55604.0</v>
+      </c>
+      <c r="N306" t="n">
+        <v>60335.0</v>
+      </c>
+      <c r="O306" t="n">
+        <v>62899.0</v>
+      </c>
+      <c r="P306" t="n">
+        <v>64733.0</v>
       </c>
       <c r="Q306" t="n">
-        <v>1699.0</v>
+        <v>73372.0</v>
       </c>
       <c r="R306" t="n">
-        <v>2815.0</v>
+        <v>67699.0</v>
       </c>
       <c r="S306" t="n">
-        <v>2819.0</v>
+        <v>68062.0</v>
       </c>
       <c r="T306" t="n">
-        <v>3089.0</v>
+        <v>69045.0</v>
       </c>
       <c r="U306" t="n">
-        <v>3089.0</v>
+        <v>71155.0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B307" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C307" t="s">
+        <v>72</v>
+      </c>
+      <c r="D307" t="s">
         <v>73</v>
       </c>
-      <c r="D307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F307" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G307" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H307" t="s">
-        <v>43</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I307" t="n">
+        <v>16735.0</v>
+      </c>
+      <c r="J307" t="n">
+        <v>18156.0</v>
+      </c>
+      <c r="K307" t="n">
+        <v>18559.0</v>
+      </c>
+      <c r="L307" t="n">
+        <v>20862.0</v>
+      </c>
+      <c r="M307" t="n">
+        <v>20880.0</v>
+      </c>
+      <c r="N307" t="n">
+        <v>22392.0</v>
+      </c>
+      <c r="O307" t="n">
+        <v>24446.0</v>
+      </c>
+      <c r="P307" t="n">
+        <v>25127.0</v>
       </c>
       <c r="Q307" t="n">
-        <v>14189.0</v>
+        <v>27003.0</v>
       </c>
       <c r="R307" t="n">
-        <v>11246.0</v>
+        <v>29617.0</v>
       </c>
       <c r="S307" t="n">
-        <v>10876.0</v>
+        <v>30817.0</v>
       </c>
       <c r="T307" t="n">
-        <v>13120.0</v>
+        <v>31259.0</v>
       </c>
       <c r="U307" t="n">
-        <v>13840.0</v>
-[...2 lines deleted...]
-        <v>14487.0</v>
+        <v>32994.0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B308" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C308" t="s">
+        <v>72</v>
+      </c>
+      <c r="D308" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308" t="s">
         <v>10</v>
       </c>
       <c r="G308" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H308" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I308" t="n">
+        <v>9834.0</v>
+      </c>
+      <c r="J308" t="n">
+        <v>10174.0</v>
+      </c>
+      <c r="K308" t="n">
+        <v>10174.0</v>
+      </c>
+      <c r="L308" t="n">
+        <v>18397.0</v>
+      </c>
+      <c r="M308" t="n">
+        <v>18476.0</v>
       </c>
       <c r="N308" t="n">
-        <v>9350.0</v>
+        <v>19046.0</v>
       </c>
       <c r="O308" t="n">
-        <v>9751.0</v>
+        <v>105746.0</v>
       </c>
       <c r="P308" t="n">
-        <v>10014.0</v>
+        <v>22001.0</v>
       </c>
       <c r="Q308" t="n">
-        <v>10132.0</v>
+        <v>23925.0</v>
       </c>
       <c r="R308" t="n">
-        <v>10258.0</v>
+        <v>26303.0</v>
       </c>
       <c r="S308" t="n">
-        <v>10321.0</v>
+        <v>25094.0</v>
       </c>
       <c r="T308" t="n">
-        <v>12415.0</v>
+        <v>30699.0</v>
       </c>
       <c r="U308" t="n">
-        <v>13135.0</v>
+        <v>34213.0</v>
       </c>
       <c r="V308" t="n">
-        <v>10285.0</v>
+        <v>38114.0</v>
+      </c>
+      <c r="W308" t="n">
+        <v>87306.0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B309" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C309" t="s">
+        <v>72</v>
+      </c>
+      <c r="D309" t="s">
         <v>73</v>
       </c>
-      <c r="D309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F309" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G309" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H309" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I309" t="n">
+        <v>4758.0</v>
+      </c>
+      <c r="J309" t="n">
+        <v>4886.0</v>
+      </c>
+      <c r="K309" t="n">
+        <v>4886.0</v>
+      </c>
+      <c r="L309" t="n">
+        <v>10934.0</v>
+      </c>
+      <c r="M309" t="n">
+        <v>10801.0</v>
+      </c>
+      <c r="N309" t="n">
+        <v>11021.0</v>
       </c>
       <c r="O309" t="n">
-        <v>3526.0</v>
+        <v>11579.0</v>
       </c>
       <c r="P309" t="n">
-        <v>3540.0</v>
+        <v>12553.0</v>
       </c>
       <c r="Q309" t="n">
-        <v>3511.0</v>
+        <v>13637.0</v>
+      </c>
+      <c r="R309" t="n">
+        <v>14992.0</v>
+      </c>
+      <c r="S309" t="n">
+        <v>11639.0</v>
+      </c>
+      <c r="T309" t="n">
+        <v>13924.0</v>
+      </c>
+      <c r="U309" t="n">
+        <v>15343.0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B310" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C310" t="s">
+        <v>72</v>
+      </c>
+      <c r="D310" t="s">
         <v>73</v>
       </c>
-      <c r="D310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F310" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G310" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H310" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I310" t="n">
+        <v>5076.0</v>
+      </c>
+      <c r="J310" t="n">
+        <v>5288.0</v>
+      </c>
+      <c r="K310" t="n">
+        <v>5288.0</v>
+      </c>
+      <c r="L310" t="n">
+        <v>7463.0</v>
+      </c>
+      <c r="M310" t="n">
+        <v>7675.0</v>
+      </c>
+      <c r="N310" t="n">
+        <v>8025.0</v>
       </c>
       <c r="O310" t="n">
-        <v>6225.0</v>
+        <v>8399.0</v>
       </c>
       <c r="P310" t="n">
-        <v>6474.0</v>
+        <v>9448.0</v>
       </c>
       <c r="Q310" t="n">
-        <v>6621.0</v>
+        <v>10288.0</v>
+      </c>
+      <c r="R310" t="n">
+        <v>11311.0</v>
+      </c>
+      <c r="S310" t="n">
+        <v>13455.0</v>
+      </c>
+      <c r="T310" t="n">
+        <v>16775.0</v>
+      </c>
+      <c r="U310" t="n">
+        <v>18870.0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B311" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C311" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="D311" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311" t="s">
         <v>10</v>
       </c>
       <c r="G311" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H311" t="s">
-        <v>42</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I311" t="n">
+        <v>7269.0</v>
+      </c>
+      <c r="J311" t="n">
+        <v>7781.0</v>
+      </c>
+      <c r="K311" t="n">
+        <v>8259.0</v>
+      </c>
+      <c r="L311" t="n">
+        <v>8933.0</v>
+      </c>
+      <c r="M311" t="n">
+        <v>9789.0</v>
+      </c>
+      <c r="N311" t="n">
+        <v>10150.0</v>
+      </c>
+      <c r="O311" t="n">
+        <v>10232.0</v>
+      </c>
+      <c r="P311" t="n">
+        <v>11065.0</v>
       </c>
       <c r="Q311" t="n">
-        <v>4057.0</v>
+        <v>11547.0</v>
       </c>
       <c r="R311" t="n">
-        <v>988.0</v>
+        <v>11938.0</v>
       </c>
       <c r="S311" t="n">
-        <v>555.0</v>
+        <v>13762.0</v>
       </c>
       <c r="T311" t="n">
-        <v>705.0</v>
+        <v>13705.0</v>
       </c>
       <c r="U311" t="n">
-        <v>705.0</v>
+        <v>13624.0</v>
       </c>
       <c r="V311" t="n">
-        <v>4202.0</v>
+        <v>16907.0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B312" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C312" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D312" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312" t="s">
         <v>10</v>
       </c>
       <c r="G312" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H312" t="s">
-        <v>43</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I312" t="n">
+        <v>5680.0</v>
+      </c>
+      <c r="J312" t="n">
+        <v>6082.0</v>
+      </c>
+      <c r="K312" t="n">
+        <v>6473.0</v>
+      </c>
+      <c r="L312" t="n">
+        <v>7151.0</v>
+      </c>
+      <c r="M312" t="n">
+        <v>7640.0</v>
+      </c>
+      <c r="N312" t="n">
+        <v>8105.0</v>
+      </c>
+      <c r="O312" t="n">
+        <v>8434.0</v>
+      </c>
+      <c r="P312" t="n">
+        <v>8748.0</v>
       </c>
       <c r="Q312" t="n">
-        <v>62951.0</v>
+        <v>8778.0</v>
       </c>
       <c r="R312" t="n">
-        <v>61746.0</v>
+        <v>9272.0</v>
       </c>
       <c r="S312" t="n">
-        <v>67105.0</v>
+        <v>9763.0</v>
       </c>
       <c r="T312" t="n">
-        <v>68556.0</v>
+        <v>10326.0</v>
       </c>
       <c r="U312" t="n">
-        <v>67557.0</v>
+        <v>11417.0</v>
+      </c>
+      <c r="V312" t="n">
+        <v>12029.0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B313" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C313" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D313" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313" t="s">
         <v>10</v>
       </c>
       <c r="G313" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H313" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I313" t="n">
+        <v>1589.0</v>
+      </c>
+      <c r="J313" t="n">
+        <v>1699.0</v>
+      </c>
+      <c r="K313" t="n">
+        <v>1786.0</v>
+      </c>
+      <c r="L313" t="n">
+        <v>1782.0</v>
+      </c>
+      <c r="M313" t="n">
+        <v>2149.0</v>
       </c>
       <c r="N313" t="n">
-        <v>41728.0</v>
+        <v>2045.0</v>
       </c>
       <c r="O313" t="n">
-        <v>43975.0</v>
+        <v>1798.0</v>
       </c>
       <c r="P313" t="n">
-        <v>45254.0</v>
+        <v>2317.0</v>
       </c>
       <c r="Q313" t="n">
-        <v>45106.0</v>
+        <v>2769.0</v>
       </c>
       <c r="R313" t="n">
-        <v>45355.0</v>
+        <v>2666.0</v>
       </c>
       <c r="S313" t="n">
-        <v>45537.0</v>
+        <v>3999.0</v>
       </c>
       <c r="T313" t="n">
-        <v>50036.0</v>
+        <v>3379.0</v>
       </c>
       <c r="U313" t="n">
-        <v>52641.0</v>
+        <v>2207.0</v>
+      </c>
+      <c r="V313" t="n">
+        <v>4878.0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B314" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C314" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D314" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E314" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F314" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G314" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H314" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I314" t="n">
+        <v>1634.0</v>
+      </c>
+      <c r="J314" t="n">
+        <v>1836.0</v>
+      </c>
+      <c r="K314" t="n">
+        <v>2050.0</v>
+      </c>
+      <c r="L314" t="n">
+        <v>2198.0</v>
+      </c>
+      <c r="M314" t="n">
+        <v>2427.0</v>
+      </c>
+      <c r="N314" t="n">
+        <v>2587.0</v>
       </c>
       <c r="O314" t="n">
-        <v>16652.0</v>
+        <v>2617.0</v>
       </c>
       <c r="P314" t="n">
-        <v>17163.0</v>
+        <v>2902.0</v>
       </c>
       <c r="Q314" t="n">
-        <v>17065.0</v>
+        <v>3264.0</v>
+      </c>
+      <c r="R314" t="n">
+        <v>3379.0</v>
+      </c>
+      <c r="S314" t="n">
+        <v>3903.0</v>
+      </c>
+      <c r="T314" t="n">
+        <v>4002.0</v>
+      </c>
+      <c r="U314" t="n">
+        <v>3829.0</v>
+      </c>
+      <c r="V314" t="n">
+        <v>5121.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B315" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C315" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D315" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E315" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F315" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G315" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H315" t="s">
-        <v>47</v>
-[...15 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I315" t="n">
+        <v>1123.0</v>
+      </c>
+      <c r="J315" t="n">
+        <v>1267.0</v>
+      </c>
+      <c r="K315" t="n">
+        <v>1425.0</v>
+      </c>
+      <c r="L315" t="n">
+        <v>1540.0</v>
+      </c>
+      <c r="M315" t="n">
+        <v>1636.0</v>
+      </c>
+      <c r="N315" t="n">
+        <v>1774.0</v>
       </c>
       <c r="O315" t="n">
-        <v>27323.0</v>
+        <v>1859.0</v>
       </c>
       <c r="P315" t="n">
-        <v>28091.0</v>
+        <v>1943.0</v>
       </c>
       <c r="Q315" t="n">
-        <v>28041.0</v>
+        <v>2040.0</v>
+      </c>
+      <c r="R315" t="n">
+        <v>2153.0</v>
+      </c>
+      <c r="S315" t="n">
+        <v>2297.0</v>
+      </c>
+      <c r="T315" t="n">
+        <v>2549.0</v>
+      </c>
+      <c r="U315" t="n">
+        <v>2819.0</v>
+      </c>
+      <c r="V315" t="n">
+        <v>3175.0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B316" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C316" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D316" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316" t="s">
         <v>10</v>
       </c>
       <c r="G316" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H316" t="s">
-        <v>42</v>
-[...21 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I316" t="n">
+        <v>511.0</v>
+      </c>
+      <c r="J316" t="n">
+        <v>569.0</v>
+      </c>
+      <c r="K316" t="n">
+        <v>625.0</v>
+      </c>
+      <c r="L316" t="n">
+        <v>658.0</v>
+      </c>
+      <c r="M316" t="n">
+        <v>791.0</v>
+      </c>
+      <c r="N316" t="n">
+        <v>813.0</v>
+      </c>
+      <c r="O316" t="n">
+        <v>758.0</v>
+      </c>
+      <c r="P316" t="n">
+        <v>959.0</v>
       </c>
       <c r="Q316" t="n">
-        <v>17845.0</v>
+        <v>1224.0</v>
       </c>
       <c r="R316" t="n">
-        <v>16391.0</v>
+        <v>1226.0</v>
       </c>
       <c r="S316" t="n">
-        <v>21568.0</v>
+        <v>1606.0</v>
       </c>
       <c r="T316" t="n">
-        <v>18520.0</v>
+        <v>1453.0</v>
       </c>
       <c r="U316" t="n">
-        <v>14916.0</v>
+        <v>1010.0</v>
+      </c>
+      <c r="V316" t="n">
+        <v>1946.0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B317" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C317" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D317" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317" t="s">
         <v>10</v>
       </c>
       <c r="G317" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H317" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I317" t="n">
-        <v>639.0</v>
+        <v>19535.0</v>
       </c>
       <c r="J317" t="n">
-        <v>611.0</v>
+        <v>20596.0</v>
       </c>
       <c r="K317" t="n">
-        <v>902.0</v>
+        <v>21502.0</v>
       </c>
       <c r="L317" t="n">
-        <v>959.0</v>
+        <v>21883.0</v>
       </c>
       <c r="M317" t="n">
-        <v>1156.0</v>
+        <v>23710.0</v>
       </c>
       <c r="N317" t="n">
-        <v>1430.0</v>
+        <v>27430.0</v>
       </c>
       <c r="O317" t="n">
-        <v>1653.0</v>
+        <v>28054.0</v>
       </c>
       <c r="P317" t="n">
-        <v>1193.0</v>
+        <v>29808.0</v>
       </c>
       <c r="Q317" t="n">
-        <v>1277.0</v>
+        <v>30676.0</v>
       </c>
       <c r="R317" t="n">
-        <v>1338.0</v>
+        <v>30712.0</v>
       </c>
       <c r="S317" t="n">
-        <v>1360.0</v>
+        <v>34079.0</v>
       </c>
       <c r="T317" t="n">
-        <v>1537.0</v>
+        <v>32480.0</v>
       </c>
       <c r="U317" t="n">
-        <v>1537.0</v>
+        <v>30795.0</v>
+      </c>
+      <c r="V317" t="n">
+        <v>38514.0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B318" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C318" t="s">
+        <v>68</v>
+      </c>
+      <c r="D318" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318" t="s">
         <v>10</v>
       </c>
       <c r="G318" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H318" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I318" t="n">
-        <v>10615.0</v>
+        <v>15283.0</v>
       </c>
       <c r="J318" t="n">
-        <v>9722.0</v>
+        <v>16102.0</v>
       </c>
       <c r="K318" t="n">
-        <v>10649.0</v>
+        <v>16500.0</v>
       </c>
       <c r="L318" t="n">
-        <v>12388.0</v>
+        <v>16649.0</v>
       </c>
       <c r="M318" t="n">
-        <v>12768.0</v>
+        <v>18075.0</v>
       </c>
       <c r="N318" t="n">
-        <v>14951.0</v>
+        <v>21082.0</v>
       </c>
       <c r="O318" t="n">
-        <v>16968.0</v>
+        <v>22469.0</v>
       </c>
       <c r="P318" t="n">
-        <v>18018.0</v>
+        <v>23015.0</v>
       </c>
       <c r="Q318" t="n">
-        <v>20767.0</v>
+        <v>22580.0</v>
       </c>
       <c r="R318" t="n">
-        <v>22684.0</v>
+        <v>22016.0</v>
       </c>
       <c r="S318" t="n">
-        <v>21901.0</v>
+        <v>21490.0</v>
       </c>
       <c r="T318" t="n">
-        <v>23739.0</v>
+        <v>22586.0</v>
       </c>
       <c r="U318" t="n">
-        <v>23739.0</v>
+        <v>22890.0</v>
+      </c>
+      <c r="V318" t="n">
+        <v>22457.0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B319" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C319" t="s">
+        <v>68</v>
+      </c>
+      <c r="D319" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319" t="s">
         <v>10</v>
       </c>
       <c r="G319" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H319" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I319" t="n">
-        <v>8436.0</v>
+        <v>4252.0</v>
       </c>
       <c r="J319" t="n">
-        <v>8113.0</v>
+        <v>4494.0</v>
       </c>
       <c r="K319" t="n">
-        <v>8464.0</v>
+        <v>5002.0</v>
       </c>
       <c r="L319" t="n">
-        <v>9239.0</v>
+        <v>5234.0</v>
       </c>
       <c r="M319" t="n">
-        <v>9823.0</v>
+        <v>5635.0</v>
       </c>
       <c r="N319" t="n">
-        <v>11205.0</v>
+        <v>6348.0</v>
       </c>
       <c r="O319" t="n">
-        <v>12141.0</v>
+        <v>5585.0</v>
       </c>
       <c r="P319" t="n">
-        <v>13686.0</v>
+        <v>6793.0</v>
       </c>
       <c r="Q319" t="n">
-        <v>15620.0</v>
+        <v>8096.0</v>
       </c>
       <c r="R319" t="n">
-        <v>16838.0</v>
+        <v>8696.0</v>
       </c>
       <c r="S319" t="n">
-        <v>16237.0</v>
+        <v>12589.0</v>
       </c>
       <c r="T319" t="n">
-        <v>17283.0</v>
+        <v>9894.0</v>
       </c>
       <c r="U319" t="n">
-        <v>17283.0</v>
+        <v>7905.0</v>
+      </c>
+      <c r="V319" t="n">
+        <v>16057.0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B320" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C320" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D320" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320" t="s">
         <v>10</v>
       </c>
       <c r="G320" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H320" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I320" t="n">
-        <v>2180.0</v>
+        <v>946.0</v>
       </c>
       <c r="J320" t="n">
-        <v>1609.0</v>
+        <v>1055.0</v>
       </c>
       <c r="K320" t="n">
-        <v>2185.0</v>
+        <v>1067.0</v>
       </c>
       <c r="L320" t="n">
-        <v>3149.0</v>
+        <v>1123.0</v>
       </c>
       <c r="M320" t="n">
-        <v>2945.0</v>
+        <v>1247.0</v>
       </c>
       <c r="N320" t="n">
-        <v>3746.0</v>
+        <v>1417.0</v>
       </c>
       <c r="O320" t="n">
-        <v>4827.0</v>
+        <v>1462.0</v>
       </c>
       <c r="P320" t="n">
-        <v>4332.0</v>
+        <v>1534.0</v>
       </c>
       <c r="Q320" t="n">
-        <v>5147.0</v>
+        <v>3275.0</v>
       </c>
       <c r="R320" t="n">
-        <v>5846.0</v>
+        <v>4471.0</v>
       </c>
       <c r="S320" t="n">
-        <v>5664.0</v>
+        <v>4485.0</v>
       </c>
       <c r="T320" t="n">
-        <v>6456.0</v>
+        <v>5249.0</v>
       </c>
       <c r="U320" t="n">
-        <v>6456.0</v>
+        <v>5469.0</v>
+      </c>
+      <c r="V320" t="n">
+        <v>5690.0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B321" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C321" t="s">
+        <v>70</v>
+      </c>
+      <c r="D321" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321" t="s">
         <v>10</v>
       </c>
       <c r="G321" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H321" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I321" t="n">
-        <v>2004.0</v>
+        <v>946.0</v>
       </c>
       <c r="J321" t="n">
-        <v>1654.0</v>
+        <v>1055.0</v>
       </c>
       <c r="K321" t="n">
-        <v>1787.0</v>
+        <v>1067.0</v>
       </c>
       <c r="L321" t="n">
-        <v>2014.0</v>
+        <v>1123.0</v>
       </c>
       <c r="M321" t="n">
-        <v>2089.0</v>
+        <v>1247.0</v>
       </c>
       <c r="N321" t="n">
-        <v>2496.0</v>
+        <v>1417.0</v>
       </c>
       <c r="O321" t="n">
-        <v>2757.0</v>
+        <v>1462.0</v>
       </c>
       <c r="P321" t="n">
-        <v>2471.0</v>
+        <v>1534.0</v>
       </c>
       <c r="Q321" t="n">
-        <v>2729.0</v>
+        <v>1576.0</v>
       </c>
       <c r="R321" t="n">
-        <v>2708.0</v>
+        <v>1656.0</v>
       </c>
       <c r="S321" t="n">
-        <v>2784.0</v>
+        <v>1666.0</v>
       </c>
       <c r="T321" t="n">
-        <v>3168.0</v>
+        <v>2160.0</v>
       </c>
       <c r="U321" t="n">
-        <v>2875.0</v>
+        <v>2380.0</v>
+      </c>
+      <c r="V321" t="n">
+        <v>2601.0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B322" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C322" t="s">
+        <v>70</v>
+      </c>
+      <c r="D322" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322" t="s">
         <v>10</v>
       </c>
       <c r="G322" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H322" t="s">
-        <v>47</v>
-[...23 lines deleted...]
-        <v>1287.0</v>
+        <v>43</v>
+      </c>
+      <c r="I322"/>
+      <c r="J322" t="s">
+        <v>67</v>
+      </c>
+      <c r="K322" t="s">
+        <v>67</v>
+      </c>
+      <c r="L322" t="s">
+        <v>67</v>
+      </c>
+      <c r="M322" t="s">
+        <v>67</v>
+      </c>
+      <c r="N322" t="s">
+        <v>67</v>
+      </c>
+      <c r="O322" t="s">
+        <v>67</v>
+      </c>
+      <c r="P322" t="s">
+        <v>67</v>
       </c>
       <c r="Q322" t="n">
-        <v>1419.0</v>
+        <v>1699.0</v>
       </c>
       <c r="R322" t="n">
-        <v>1219.0</v>
+        <v>2815.0</v>
       </c>
       <c r="S322" t="n">
-        <v>1224.0</v>
+        <v>2819.0</v>
       </c>
       <c r="T322" t="n">
-        <v>1315.0</v>
+        <v>3089.0</v>
       </c>
       <c r="U322" t="n">
-        <v>1315.0</v>
+        <v>3089.0</v>
+      </c>
+      <c r="V322" t="n">
+        <v>3089.0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B323" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C323" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D323" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323" t="s">
         <v>10</v>
       </c>
       <c r="G323" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H323" t="s">
-        <v>42</v>
-[...23 lines deleted...]
-        <v>1184.0</v>
+        <v>44</v>
+      </c>
+      <c r="I323"/>
+      <c r="J323" t="s">
+        <v>67</v>
+      </c>
+      <c r="K323" t="s">
+        <v>67</v>
+      </c>
+      <c r="L323" t="s">
+        <v>67</v>
+      </c>
+      <c r="M323" t="s">
+        <v>67</v>
+      </c>
+      <c r="N323" t="s">
+        <v>67</v>
+      </c>
+      <c r="O323" t="s">
+        <v>67</v>
+      </c>
+      <c r="P323" t="s">
+        <v>67</v>
       </c>
       <c r="Q323" t="n">
-        <v>1310.0</v>
+        <v>14189.0</v>
       </c>
       <c r="R323" t="n">
-        <v>1489.0</v>
+        <v>11246.0</v>
       </c>
       <c r="S323" t="n">
-        <v>1560.0</v>
+        <v>10876.0</v>
       </c>
       <c r="T323" t="n">
-        <v>1853.0</v>
+        <v>13120.0</v>
       </c>
       <c r="U323" t="n">
-        <v>1560.0</v>
+        <v>13840.0</v>
+      </c>
+      <c r="V323" t="n">
+        <v>14487.0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B324" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C324" t="s">
+        <v>72</v>
+      </c>
+      <c r="D324" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324" t="s">
         <v>10</v>
       </c>
       <c r="G324" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H324" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>7883.0</v>
+        <v>62</v>
+      </c>
+      <c r="I324"/>
+      <c r="J324" t="s">
+        <v>67</v>
+      </c>
+      <c r="K324" t="s">
+        <v>67</v>
+      </c>
+      <c r="L324" t="s">
+        <v>67</v>
+      </c>
+      <c r="M324" t="s">
+        <v>67</v>
       </c>
       <c r="N324" t="n">
-        <v>8145.0</v>
+        <v>9350.0</v>
       </c>
       <c r="O324" t="n">
-        <v>8814.0</v>
+        <v>9751.0</v>
       </c>
       <c r="P324" t="n">
-        <v>8955.0</v>
+        <v>10014.0</v>
       </c>
       <c r="Q324" t="n">
-        <v>9632.0</v>
+        <v>10132.0</v>
       </c>
       <c r="R324" t="n">
-        <v>9318.0</v>
+        <v>10258.0</v>
       </c>
       <c r="S324" t="n">
-        <v>9444.0</v>
+        <v>10321.0</v>
       </c>
       <c r="T324" t="n">
-        <v>10368.0</v>
+        <v>12415.0</v>
       </c>
       <c r="U324" t="n">
-        <v>10368.0</v>
+        <v>13135.0</v>
+      </c>
+      <c r="V324" t="n">
+        <v>10285.0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B325" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C325" t="s">
+        <v>72</v>
+      </c>
+      <c r="D325" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325" t="s">
         <v>10</v>
       </c>
       <c r="G325" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H325" t="s">
-        <v>47</v>
-[...23 lines deleted...]
-        <v>7275.0</v>
+        <v>43</v>
+      </c>
+      <c r="I325"/>
+      <c r="J325" t="s">
+        <v>67</v>
+      </c>
+      <c r="K325" t="s">
+        <v>67</v>
+      </c>
+      <c r="L325" t="s">
+        <v>67</v>
+      </c>
+      <c r="M325" t="s">
+        <v>67</v>
+      </c>
+      <c r="N325" t="s">
+        <v>67</v>
+      </c>
+      <c r="O325" t="s">
+        <v>67</v>
+      </c>
+      <c r="P325" t="s">
+        <v>67</v>
       </c>
       <c r="Q325" t="n">
-        <v>7971.0</v>
+        <v>4057.0</v>
       </c>
       <c r="R325" t="n">
-        <v>7509.0</v>
+        <v>988.0</v>
       </c>
       <c r="S325" t="n">
-        <v>7601.0</v>
+        <v>555.0</v>
       </c>
       <c r="T325" t="n">
-        <v>8355.0</v>
+        <v>705.0</v>
       </c>
       <c r="U325" t="n">
-        <v>8355.0</v>
+        <v>705.0</v>
+      </c>
+      <c r="V325" t="n">
+        <v>4202.0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B326" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C326" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D326" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326" t="s">
         <v>10</v>
       </c>
       <c r="G326" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H326" t="s">
-        <v>42</v>
-[...23 lines deleted...]
-        <v>1608.0</v>
+        <v>44</v>
+      </c>
+      <c r="I326"/>
+      <c r="J326" t="s">
+        <v>67</v>
+      </c>
+      <c r="K326" t="s">
+        <v>67</v>
+      </c>
+      <c r="L326" t="s">
+        <v>67</v>
+      </c>
+      <c r="M326" t="s">
+        <v>67</v>
+      </c>
+      <c r="N326" t="s">
+        <v>67</v>
+      </c>
+      <c r="O326" t="s">
+        <v>67</v>
+      </c>
+      <c r="P326" t="s">
+        <v>67</v>
       </c>
       <c r="Q326" t="n">
-        <v>1661.0</v>
+        <v>62951.0</v>
       </c>
       <c r="R326" t="n">
-        <v>1809.0</v>
+        <v>61746.0</v>
       </c>
       <c r="S326" t="n">
-        <v>1843.0</v>
+        <v>67105.0</v>
       </c>
       <c r="T326" t="n">
-        <v>2013.0</v>
+        <v>68556.0</v>
       </c>
       <c r="U326" t="n">
-        <v>2013.0</v>
+        <v>67557.0</v>
+      </c>
+      <c r="V326" t="n">
+        <v>80812.0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B327" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C327" t="s">
+        <v>74</v>
+      </c>
+      <c r="D327" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327" t="s">
         <v>10</v>
       </c>
       <c r="G327" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H327" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I327"/>
       <c r="J327" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K327" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L327" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M327" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N327" t="n">
-        <v>33148.0</v>
+        <v>41728.0</v>
       </c>
       <c r="O327" t="n">
-        <v>37846.0</v>
+        <v>43975.0</v>
       </c>
       <c r="P327" t="n">
-        <v>35947.0</v>
+        <v>45254.0</v>
       </c>
       <c r="Q327" t="n">
-        <v>40517.0</v>
+        <v>45106.0</v>
       </c>
       <c r="R327" t="n">
-        <v>44181.0</v>
+        <v>45355.0</v>
       </c>
       <c r="S327" t="n">
-        <v>43733.0</v>
+        <v>45537.0</v>
       </c>
       <c r="T327" t="n">
-        <v>47704.0</v>
+        <v>50036.0</v>
       </c>
       <c r="U327" t="n">
-        <v>47411.0</v>
+        <v>52641.0</v>
+      </c>
+      <c r="V327" t="n">
+        <v>54137.0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B328" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C328" t="s">
+        <v>74</v>
+      </c>
+      <c r="D328" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328" t="s">
         <v>10</v>
       </c>
       <c r="G328" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H328" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I328"/>
       <c r="J328" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K328" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L328" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M328" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>25472.0</v>
+        <v>67</v>
+      </c>
+      <c r="N328" t="s">
+        <v>67</v>
+      </c>
+      <c r="O328" t="s">
+        <v>67</v>
+      </c>
+      <c r="P328" t="s">
+        <v>67</v>
       </c>
       <c r="Q328" t="n">
-        <v>28876.0</v>
+        <v>17845.0</v>
       </c>
       <c r="R328" t="n">
-        <v>31613.0</v>
+        <v>16391.0</v>
       </c>
       <c r="S328" t="n">
-        <v>31224.0</v>
+        <v>21568.0</v>
       </c>
       <c r="T328" t="n">
-        <v>33644.0</v>
+        <v>18520.0</v>
       </c>
       <c r="U328" t="n">
-        <v>33644.0</v>
+        <v>14916.0</v>
+      </c>
+      <c r="V328" t="n">
+        <v>26675.0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B329" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C329" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D329" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329" t="s">
         <v>10</v>
       </c>
       <c r="G329" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H329" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I329" t="n">
+        <v>639.0</v>
+      </c>
+      <c r="J329" t="n">
+        <v>611.0</v>
+      </c>
+      <c r="K329" t="n">
+        <v>902.0</v>
+      </c>
+      <c r="L329" t="n">
+        <v>959.0</v>
+      </c>
+      <c r="M329" t="n">
+        <v>1156.0</v>
       </c>
       <c r="N329" t="n">
-        <v>10897.0</v>
+        <v>1430.0</v>
       </c>
       <c r="O329" t="n">
-        <v>13249.0</v>
+        <v>1653.0</v>
       </c>
       <c r="P329" t="n">
-        <v>10475.0</v>
+        <v>1193.0</v>
       </c>
       <c r="Q329" t="n">
-        <v>11641.0</v>
+        <v>1277.0</v>
       </c>
       <c r="R329" t="n">
-        <v>12568.0</v>
+        <v>1338.0</v>
       </c>
       <c r="S329" t="n">
-        <v>12509.0</v>
+        <v>1360.0</v>
       </c>
       <c r="T329" t="n">
-        <v>14060.0</v>
+        <v>1537.0</v>
       </c>
       <c r="U329" t="n">
-        <v>13767.0</v>
+        <v>1520.0</v>
+      </c>
+      <c r="V329" t="n">
+        <v>1656.0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B330" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C330" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D330" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330" t="s">
         <v>10</v>
       </c>
       <c r="G330" t="s">
         <v>8</v>
       </c>
       <c r="H330" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I330" t="n">
-        <v>7.5034717E7</v>
+        <v>10615.0</v>
       </c>
       <c r="J330" t="n">
-        <v>7.7346982E7</v>
+        <v>9722.0</v>
       </c>
       <c r="K330" t="n">
-        <v>8.0810325E7</v>
+        <v>10649.0</v>
       </c>
       <c r="L330" t="n">
-        <v>8.3572693E7</v>
+        <v>12388.0</v>
       </c>
       <c r="M330" t="n">
-        <v>8.3005311E7</v>
+        <v>12768.0</v>
       </c>
       <c r="N330" t="n">
-        <v>8.8985483E7</v>
+        <v>14951.0</v>
       </c>
       <c r="O330" t="n">
-        <v>8.8381127E7</v>
+        <v>16968.0</v>
       </c>
       <c r="P330" t="n">
-        <v>9.349493E7</v>
+        <v>18018.0</v>
       </c>
       <c r="Q330" t="n">
-        <v>9.9485969E7</v>
+        <v>20767.0</v>
       </c>
       <c r="R330" t="n">
-        <v>9.8849788E7</v>
+        <v>22684.0</v>
       </c>
       <c r="S330" t="n">
-        <v>7.3756615E7</v>
+        <v>21901.0</v>
       </c>
       <c r="T330" t="n">
-        <v>9.5834893E7</v>
+        <v>23739.0</v>
       </c>
       <c r="U330" t="n">
-        <v>9.9096554E7</v>
+        <v>23532.0</v>
+      </c>
+      <c r="V330" t="n">
+        <v>25284.0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B331" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C331" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D331" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331" t="s">
         <v>10</v>
       </c>
       <c r="G331" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H331" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I331" t="n">
-        <v>3.4544551E7</v>
+        <v>8436.0</v>
       </c>
       <c r="J331" t="n">
-        <v>3.4612219E7</v>
+        <v>8113.0</v>
       </c>
       <c r="K331" t="n">
-        <v>3.5169699E7</v>
+        <v>8464.0</v>
       </c>
       <c r="L331" t="n">
-        <v>3.4797743E7</v>
+        <v>9239.0</v>
       </c>
       <c r="M331" t="n">
-        <v>3.4851594E7</v>
+        <v>9823.0</v>
       </c>
       <c r="N331" t="n">
-        <v>3.852174E7</v>
+        <v>11205.0</v>
       </c>
       <c r="O331" t="n">
-        <v>3.7674244E7</v>
+        <v>12141.0</v>
       </c>
       <c r="P331" t="n">
-        <v>3.6803169E7</v>
+        <v>13686.0</v>
       </c>
       <c r="Q331" t="n">
-        <v>3.9948927E7</v>
+        <v>15620.0</v>
       </c>
       <c r="R331" t="n">
-        <v>4.1474932E7</v>
+        <v>16838.0</v>
       </c>
       <c r="S331" t="n">
-        <v>2.5636191E7</v>
+        <v>16237.0</v>
       </c>
       <c r="T331" t="n">
-        <v>3.2690671E7</v>
+        <v>17283.0</v>
       </c>
       <c r="U331" t="n">
-        <v>3.3231424E7</v>
+        <v>16306.0</v>
+      </c>
+      <c r="V331" t="n">
+        <v>16526.0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B332" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C332" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D332" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332" t="s">
         <v>10</v>
       </c>
       <c r="G332" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H332" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I332" t="n">
+        <v>2180.0</v>
+      </c>
+      <c r="J332" t="n">
+        <v>1609.0</v>
+      </c>
+      <c r="K332" t="n">
+        <v>2185.0</v>
+      </c>
+      <c r="L332" t="n">
+        <v>3149.0</v>
+      </c>
+      <c r="M332" t="n">
+        <v>2945.0</v>
       </c>
       <c r="N332" t="n">
-        <v>1.6474961E7</v>
+        <v>3746.0</v>
       </c>
       <c r="O332" t="n">
-        <v>1.4529099E7</v>
+        <v>4827.0</v>
       </c>
       <c r="P332" t="n">
-        <v>1.1915944E7</v>
+        <v>4332.0</v>
       </c>
       <c r="Q332" t="n">
-        <v>1.2985589E7</v>
+        <v>5147.0</v>
       </c>
       <c r="R332" t="n">
-        <v>1.2539438E7</v>
+        <v>5846.0</v>
       </c>
       <c r="S332" t="n">
-        <v>7787978.0</v>
+        <v>5664.0</v>
       </c>
       <c r="T332" t="n">
-        <v>1.1159956E7</v>
+        <v>6456.0</v>
       </c>
       <c r="U332" t="n">
-        <v>1.2875411E7</v>
+        <v>7226.0</v>
+      </c>
+      <c r="V332" t="n">
+        <v>8758.0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B333" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C333" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D333" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333" t="s">
         <v>10</v>
       </c>
       <c r="G333" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="H333" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I333" t="n">
+        <v>2004.0</v>
+      </c>
+      <c r="J333" t="n">
+        <v>1654.0</v>
+      </c>
+      <c r="K333" t="n">
+        <v>1787.0</v>
+      </c>
+      <c r="L333" t="n">
+        <v>2014.0</v>
+      </c>
+      <c r="M333" t="n">
+        <v>2089.0</v>
       </c>
       <c r="N333" t="n">
-        <v>2.2046779E7</v>
+        <v>2496.0</v>
       </c>
       <c r="O333" t="n">
-        <v>2.3145145E7</v>
+        <v>2757.0</v>
       </c>
       <c r="P333" t="n">
-        <v>2.4887225E7</v>
+        <v>2471.0</v>
       </c>
       <c r="Q333" t="n">
-        <v>2.6963338E7</v>
+        <v>2729.0</v>
       </c>
       <c r="R333" t="n">
-        <v>2.8935494E7</v>
+        <v>2708.0</v>
       </c>
       <c r="S333" t="n">
-        <v>1.7848213E7</v>
+        <v>2784.0</v>
       </c>
       <c r="T333" t="n">
-        <v>2.1530715E7</v>
+        <v>3168.0</v>
       </c>
       <c r="U333" t="n">
-        <v>2.0356013E7</v>
+        <v>3337.0</v>
+      </c>
+      <c r="V333" t="n">
+        <v>3708.0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B334" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C334" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D334" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334" t="s">
         <v>10</v>
       </c>
       <c r="G334" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H334" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I334" t="n">
-        <v>4.0490166E7</v>
+        <v>867.0</v>
       </c>
       <c r="J334" t="n">
-        <v>4.2734763E7</v>
+        <v>888.0</v>
       </c>
       <c r="K334" t="n">
-        <v>4.5640626E7</v>
+        <v>869.0</v>
       </c>
       <c r="L334" t="n">
-        <v>4.877495E7</v>
+        <v>1023.0</v>
       </c>
       <c r="M334" t="n">
-        <v>4.8153717E7</v>
+        <v>992.0</v>
       </c>
       <c r="N334" t="n">
-        <v>5.0463743E7</v>
+        <v>1184.0</v>
       </c>
       <c r="O334" t="n">
-        <v>5.0706883E7</v>
+        <v>1201.0</v>
       </c>
       <c r="P334" t="n">
-        <v>5.6691761E7</v>
+        <v>1287.0</v>
       </c>
       <c r="Q334" t="n">
-        <v>5.9537042E7</v>
+        <v>1419.0</v>
       </c>
       <c r="R334" t="n">
-        <v>5.7374856E7</v>
+        <v>1219.0</v>
       </c>
       <c r="S334" t="n">
-        <v>4.8120424E7</v>
+        <v>1224.0</v>
       </c>
       <c r="T334" t="n">
-        <v>6.3144222E7</v>
+        <v>1315.0</v>
       </c>
       <c r="U334" t="n">
-        <v>6.586513E7</v>
+        <v>1255.0</v>
+      </c>
+      <c r="V334" t="n">
+        <v>1336.0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B335" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C335" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D335" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335" t="s">
         <v>10</v>
       </c>
       <c r="G335" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H335" t="s">
         <v>43</v>
       </c>
       <c r="I335" t="n">
-        <v>3286770.0</v>
+        <v>1137.0</v>
       </c>
       <c r="J335" t="n">
-        <v>3027575.0</v>
+        <v>766.0</v>
       </c>
       <c r="K335" t="n">
-        <v>3093899.0</v>
+        <v>918.0</v>
       </c>
       <c r="L335" t="n">
-        <v>3467028.0</v>
+        <v>991.0</v>
       </c>
       <c r="M335" t="n">
-        <v>3541408.0</v>
+        <v>1097.0</v>
       </c>
       <c r="N335" t="n">
-        <v>3349655.0</v>
+        <v>1312.0</v>
       </c>
       <c r="O335" t="n">
-        <v>3394157.0</v>
+        <v>1556.0</v>
       </c>
       <c r="P335" t="n">
-        <v>3272561.0</v>
+        <v>1184.0</v>
       </c>
       <c r="Q335" t="n">
-        <v>3621768.0</v>
+        <v>1310.0</v>
       </c>
       <c r="R335" t="n">
-        <v>3613224.0</v>
+        <v>1489.0</v>
       </c>
       <c r="S335" t="n">
-        <v>2846773.0</v>
+        <v>1560.0</v>
       </c>
       <c r="T335" t="n">
-        <v>3100752.0</v>
+        <v>1853.0</v>
       </c>
       <c r="U335" t="n">
-        <v>2702460.0</v>
+        <v>2082.0</v>
       </c>
       <c r="V335" t="n">
-        <v>3831824.0</v>
+        <v>2372.0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B336" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C336" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D336" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336" t="s">
         <v>10</v>
       </c>
       <c r="G336" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H336" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I336" t="n">
-        <v>2218610.0</v>
+        <v>4613.0</v>
       </c>
       <c r="J336" t="n">
-        <v>2219331.0</v>
+        <v>4181.0</v>
       </c>
       <c r="K336" t="n">
-        <v>2214027.0</v>
+        <v>4241.0</v>
       </c>
       <c r="L336" t="n">
-        <v>2232919.0</v>
+        <v>8663.0</v>
       </c>
       <c r="M336" t="n">
-        <v>2208928.0</v>
+        <v>7883.0</v>
       </c>
       <c r="N336" t="n">
-        <v>2200752.0</v>
+        <v>8145.0</v>
       </c>
       <c r="O336" t="n">
-        <v>2170191.0</v>
+        <v>8814.0</v>
       </c>
       <c r="P336" t="n">
-        <v>1953885.0</v>
+        <v>8955.0</v>
       </c>
       <c r="Q336" t="n">
-        <v>1975760.0</v>
+        <v>9632.0</v>
       </c>
       <c r="R336" t="n">
-        <v>1992679.0</v>
+        <v>9318.0</v>
       </c>
       <c r="S336" t="n">
-        <v>1727124.0</v>
+        <v>9444.0</v>
       </c>
       <c r="T336" t="n">
-        <v>1997522.0</v>
+        <v>10368.0</v>
       </c>
       <c r="U336" t="n">
-        <v>1934256.0</v>
+        <v>10603.0</v>
       </c>
       <c r="V336" t="n">
-        <v>2048116.0</v>
+        <v>11583.0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B337" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C337" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D337" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337" t="s">
         <v>10</v>
       </c>
       <c r="G337" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H337" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I337" t="n">
+        <v>2822.0</v>
+      </c>
+      <c r="J337" t="n">
+        <v>2677.0</v>
+      </c>
+      <c r="K337" t="n">
+        <v>2609.0</v>
+      </c>
+      <c r="L337" t="n">
+        <v>6687.0</v>
+      </c>
+      <c r="M337" t="n">
+        <v>5817.0</v>
       </c>
       <c r="N337" t="n">
-        <v>1705891.0</v>
+        <v>5786.0</v>
       </c>
       <c r="O337" t="n">
-        <v>1648675.0</v>
+        <v>6068.0</v>
       </c>
       <c r="P337" t="n">
-        <v>1377215.0</v>
+        <v>7275.0</v>
       </c>
       <c r="Q337" t="n">
-        <v>1410051.0</v>
+        <v>7971.0</v>
       </c>
       <c r="R337" t="n">
-        <v>1423805.0</v>
+        <v>7509.0</v>
       </c>
       <c r="S337" t="n">
-        <v>1173910.0</v>
+        <v>7601.0</v>
       </c>
       <c r="T337" t="n">
-        <v>1376787.0</v>
+        <v>8355.0</v>
       </c>
       <c r="U337" t="n">
-        <v>1389950.0</v>
+        <v>8327.0</v>
+      </c>
+      <c r="V337" t="n">
+        <v>8847.0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B338" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C338" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D338" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338" t="s">
         <v>10</v>
       </c>
       <c r="G338" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="H338" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I338" t="n">
+        <v>1791.0</v>
+      </c>
+      <c r="J338" t="n">
+        <v>1504.0</v>
+      </c>
+      <c r="K338" t="n">
+        <v>1632.0</v>
+      </c>
+      <c r="L338" t="n">
+        <v>1979.0</v>
+      </c>
+      <c r="M338" t="n">
+        <v>2066.0</v>
       </c>
       <c r="N338" t="n">
-        <v>494861.0</v>
+        <v>2359.0</v>
       </c>
       <c r="O338" t="n">
-        <v>521516.0</v>
+        <v>2746.0</v>
       </c>
       <c r="P338" t="n">
-        <v>576670.0</v>
+        <v>1608.0</v>
       </c>
       <c r="Q338" t="n">
-        <v>565709.0</v>
+        <v>1661.0</v>
       </c>
       <c r="R338" t="n">
-        <v>568874.0</v>
+        <v>1809.0</v>
       </c>
       <c r="S338" t="n">
-        <v>553214.0</v>
+        <v>1843.0</v>
       </c>
       <c r="T338" t="n">
-        <v>620735.0</v>
+        <v>2013.0</v>
       </c>
       <c r="U338" t="n">
-        <v>544306.0</v>
+        <v>2276.0</v>
+      </c>
+      <c r="V338" t="n">
+        <v>2736.0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B339" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C339" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D339" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339" t="s">
         <v>10</v>
       </c>
       <c r="G339" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H339" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>1332480.0</v>
+        <v>44</v>
+      </c>
+      <c r="I339"/>
+      <c r="J339" t="s">
+        <v>67</v>
+      </c>
+      <c r="K339" t="s">
+        <v>67</v>
+      </c>
+      <c r="L339" t="s">
+        <v>67</v>
+      </c>
+      <c r="M339" t="s">
+        <v>67</v>
       </c>
       <c r="N339" t="n">
-        <v>1148903.0</v>
+        <v>33148.0</v>
       </c>
       <c r="O339" t="n">
-        <v>1223966.0</v>
+        <v>37846.0</v>
       </c>
       <c r="P339" t="n">
-        <v>1318676.0</v>
+        <v>35947.0</v>
       </c>
       <c r="Q339" t="n">
-        <v>1646008.0</v>
+        <v>40517.0</v>
       </c>
       <c r="R339" t="n">
-        <v>1620545.0</v>
+        <v>44181.0</v>
       </c>
       <c r="S339" t="n">
-        <v>1119649.0</v>
+        <v>43733.0</v>
       </c>
       <c r="T339" t="n">
-        <v>1103230.0</v>
+        <v>47704.0</v>
       </c>
       <c r="U339" t="n">
-        <v>768204.0</v>
+        <v>47411.0</v>
       </c>
       <c r="V339" t="n">
-        <v>1783708.0</v>
+        <v>51780.0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B340" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C340" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="D340" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340" t="s">
         <v>10</v>
       </c>
       <c r="G340" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H340" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>1090800.0</v>
+        <v>62</v>
+      </c>
+      <c r="I340"/>
+      <c r="J340" t="s">
+        <v>67</v>
+      </c>
+      <c r="K340" t="s">
+        <v>67</v>
+      </c>
+      <c r="L340" t="s">
+        <v>67</v>
+      </c>
+      <c r="M340" t="s">
+        <v>67</v>
       </c>
       <c r="N340" t="n">
-        <v>1121698.0</v>
+        <v>22251.0</v>
       </c>
       <c r="O340" t="n">
-        <v>1095830.0</v>
+        <v>24597.0</v>
       </c>
       <c r="P340" t="n">
-        <v>1130203.0</v>
+        <v>25472.0</v>
       </c>
       <c r="Q340" t="n">
-        <v>1334638.0</v>
+        <v>28876.0</v>
       </c>
       <c r="R340" t="n">
-        <v>1402707.0</v>
+        <v>31613.0</v>
       </c>
       <c r="S340" t="n">
-        <v>1266248.0</v>
+        <v>31224.0</v>
       </c>
       <c r="T340" t="n">
-        <v>1796446.0</v>
+        <v>33644.0</v>
       </c>
       <c r="U340" t="n">
-        <v>856869.0</v>
+        <v>33644.0</v>
       </c>
       <c r="V340" t="n">
-        <v>1870960.0</v>
+        <v>33512.0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B341" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="C341" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="D341" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341" t="s">
         <v>10</v>
       </c>
       <c r="G341" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H341" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>696573.0</v>
+        <v>43</v>
+      </c>
+      <c r="I341"/>
+      <c r="J341" t="s">
+        <v>67</v>
+      </c>
+      <c r="K341" t="s">
+        <v>67</v>
+      </c>
+      <c r="L341" t="s">
+        <v>67</v>
+      </c>
+      <c r="M341" t="s">
+        <v>67</v>
       </c>
       <c r="N341" t="n">
-        <v>703745.0</v>
+        <v>10897.0</v>
       </c>
       <c r="O341" t="n">
-        <v>667981.0</v>
+        <v>13249.0</v>
       </c>
       <c r="P341" t="n">
-        <v>663542.0</v>
+        <v>10475.0</v>
       </c>
       <c r="Q341" t="n">
-        <v>788906.0</v>
+        <v>11641.0</v>
       </c>
       <c r="R341" t="n">
-        <v>854868.0</v>
+        <v>12568.0</v>
       </c>
       <c r="S341" t="n">
-        <v>652976.0</v>
+        <v>12509.0</v>
       </c>
       <c r="T341" t="n">
-        <v>799206.0</v>
+        <v>14060.0</v>
       </c>
       <c r="U341" t="n">
-        <v>856869.0</v>
+        <v>13767.0</v>
       </c>
       <c r="V341" t="n">
-        <v>1021076.0</v>
+        <v>18268.0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
+        <v>103</v>
+      </c>
+      <c r="B342" t="s">
+        <v>104</v>
+      </c>
+      <c r="C342" t="s">
+        <v>99</v>
+      </c>
+      <c r="D342" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342" t="s">
         <v>10</v>
       </c>
       <c r="G342" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H342" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I342" t="n">
+        <v>7.5034717E7</v>
+      </c>
+      <c r="J342" t="n">
+        <v>7.7346982E7</v>
+      </c>
+      <c r="K342" t="n">
+        <v>8.0810325E7</v>
+      </c>
+      <c r="L342" t="n">
+        <v>8.3572693E7</v>
+      </c>
+      <c r="M342" t="n">
+        <v>8.3005311E7</v>
       </c>
       <c r="N342" t="n">
-        <v>504234.0</v>
+        <v>8.8985483E7</v>
       </c>
       <c r="O342" t="n">
-        <v>448453.0</v>
+        <v>8.8381127E7</v>
       </c>
       <c r="P342" t="n">
-        <v>420502.0</v>
+        <v>9.349493E7</v>
       </c>
       <c r="Q342" t="n">
-        <v>499255.0</v>
+        <v>9.9485969E7</v>
       </c>
       <c r="R342" t="n">
-        <v>529594.0</v>
+        <v>9.8849788E7</v>
       </c>
       <c r="S342" t="n">
-        <v>398188.0</v>
+        <v>7.3756615E7</v>
       </c>
       <c r="T342" t="n">
-        <v>521669.0</v>
+        <v>9.5834893E7</v>
       </c>
       <c r="U342" t="n">
-        <v>548295.0</v>
+        <v>9.9096554E7</v>
+      </c>
+      <c r="V342" t="n">
+        <v>1.02211727E8</v>
+      </c>
+      <c r="W342" t="n">
+        <v>1.12124204E8</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
+        <v>103</v>
+      </c>
+      <c r="B343" t="s">
+        <v>104</v>
+      </c>
+      <c r="C343" t="s">
+        <v>99</v>
+      </c>
+      <c r="D343" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343" t="s">
         <v>10</v>
       </c>
       <c r="G343" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H343" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I343" t="n">
+        <v>3.4544551E7</v>
+      </c>
+      <c r="J343" t="n">
+        <v>3.4612219E7</v>
+      </c>
+      <c r="K343" t="n">
+        <v>3.5169699E7</v>
+      </c>
+      <c r="L343" t="n">
+        <v>3.4797743E7</v>
+      </c>
+      <c r="M343" t="n">
+        <v>3.4851594E7</v>
       </c>
       <c r="N343" t="n">
-        <v>199511.0</v>
+        <v>3.852174E7</v>
       </c>
       <c r="O343" t="n">
-        <v>219528.0</v>
+        <v>3.7674244E7</v>
       </c>
       <c r="P343" t="n">
-        <v>243040.0</v>
+        <v>3.6803169E7</v>
       </c>
       <c r="Q343" t="n">
-        <v>289651.0</v>
+        <v>3.9948927E7</v>
       </c>
       <c r="R343" t="n">
-        <v>325274.0</v>
+        <v>4.1474932E7</v>
       </c>
       <c r="S343" t="n">
-        <v>254788.0</v>
+        <v>2.5636191E7</v>
       </c>
       <c r="T343" t="n">
-        <v>277537.0</v>
+        <v>3.2690671E7</v>
       </c>
       <c r="U343" t="n">
-        <v>308574.0</v>
+        <v>3.3231424E7</v>
+      </c>
+      <c r="V343" t="n">
+        <v>4.2306545E7</v>
+      </c>
+      <c r="W343" t="n">
+        <v>4.1668907E7</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
+        <v>103</v>
+      </c>
+      <c r="B344" t="s">
+        <v>104</v>
+      </c>
+      <c r="C344" t="s">
+        <v>99</v>
+      </c>
+      <c r="D344" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344" t="s">
         <v>10</v>
       </c>
       <c r="G344" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H344" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>394227.0</v>
+        <v>50</v>
+      </c>
+      <c r="I344"/>
+      <c r="J344" t="s">
+        <v>67</v>
+      </c>
+      <c r="K344" t="s">
+        <v>67</v>
+      </c>
+      <c r="L344" t="s">
+        <v>67</v>
+      </c>
+      <c r="M344" t="s">
+        <v>67</v>
       </c>
       <c r="N344" t="n">
-        <v>417953.0</v>
+        <v>1.6474961E7</v>
       </c>
       <c r="O344" t="n">
-        <v>427849.0</v>
+        <v>1.4529099E7</v>
       </c>
       <c r="P344" t="n">
-        <v>466661.0</v>
+        <v>1.1915944E7</v>
       </c>
       <c r="Q344" t="n">
-        <v>545732.0</v>
+        <v>1.2985589E7</v>
       </c>
       <c r="R344" t="n">
-        <v>547839.0</v>
+        <v>1.2539438E7</v>
       </c>
       <c r="S344" t="n">
-        <v>613272.0</v>
+        <v>7787978.0</v>
       </c>
       <c r="T344" t="n">
-        <v>997240.0</v>
-[...5 lines deleted...]
-        <v>849884.0</v>
+        <v>1.1159956E7</v>
+      </c>
+      <c r="U344" t="n">
+        <v>1.2875411E7</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
+        <v>103</v>
+      </c>
+      <c r="B345" t="s">
+        <v>104</v>
+      </c>
+      <c r="C345" t="s">
+        <v>99</v>
+      </c>
+      <c r="D345" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345" t="s">
         <v>10</v>
       </c>
       <c r="G345" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="H345" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>1.7746508E7</v>
+        <v>102</v>
+      </c>
+      <c r="I345"/>
+      <c r="J345" t="s">
+        <v>67</v>
+      </c>
+      <c r="K345" t="s">
+        <v>67</v>
+      </c>
+      <c r="L345" t="s">
+        <v>67</v>
+      </c>
+      <c r="M345" t="s">
+        <v>67</v>
       </c>
       <c r="N345" t="n">
-        <v>1.9666573E7</v>
+        <v>2.2046779E7</v>
       </c>
       <c r="O345" t="n">
-        <v>1.8808592E7</v>
+        <v>2.3145145E7</v>
       </c>
       <c r="P345" t="n">
-        <v>2.0933124E7</v>
+        <v>2.4887225E7</v>
       </c>
       <c r="Q345" t="n">
-        <v>2.1484948E7</v>
+        <v>2.6963338E7</v>
       </c>
       <c r="R345" t="n">
-        <v>2.2126831E7</v>
+        <v>2.8935494E7</v>
       </c>
       <c r="S345" t="n">
-        <v>1.8783844E7</v>
+        <v>1.7848213E7</v>
       </c>
       <c r="T345" t="n">
-        <v>2.3572294E7</v>
+        <v>2.1530715E7</v>
       </c>
       <c r="U345" t="n">
-        <v>1.7569462E7</v>
+        <v>2.0356013E7</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
+        <v>103</v>
+      </c>
+      <c r="B346" t="s">
+        <v>104</v>
+      </c>
+      <c r="C346" t="s">
+        <v>99</v>
+      </c>
+      <c r="D346" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346" t="s">
         <v>10</v>
       </c>
       <c r="G346" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H346" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I346" t="n">
-        <v>8965836.0</v>
+        <v>4.0490166E7</v>
       </c>
       <c r="J346" t="n">
-        <v>9115169.0</v>
+        <v>4.2734763E7</v>
       </c>
       <c r="K346" t="n">
-        <v>9435959.0</v>
+        <v>4.5640626E7</v>
       </c>
       <c r="L346" t="n">
-        <v>9743889.0</v>
+        <v>4.877495E7</v>
       </c>
       <c r="M346" t="n">
-        <v>9523394.0</v>
+        <v>4.8153717E7</v>
       </c>
       <c r="N346" t="n">
-        <v>1.0105781E7</v>
+        <v>5.0463743E7</v>
       </c>
       <c r="O346" t="n">
-        <v>9966864.0</v>
+        <v>5.0706883E7</v>
       </c>
       <c r="P346" t="n">
-        <v>9826597.0</v>
+        <v>5.6691761E7</v>
       </c>
       <c r="Q346" t="n">
-        <v>1.068555E7</v>
+        <v>5.9537042E7</v>
       </c>
       <c r="R346" t="n">
-        <v>1.1260589E7</v>
+        <v>5.7374856E7</v>
       </c>
       <c r="S346" t="n">
-        <v>9500171.0</v>
+        <v>4.8120424E7</v>
       </c>
       <c r="T346" t="n">
-        <v>1.1354565E7</v>
+        <v>6.3144222E7</v>
       </c>
       <c r="U346" t="n">
-        <v>1.4291473E7</v>
+        <v>6.586513E7</v>
+      </c>
+      <c r="V346" t="n">
+        <v>5.9905182E7</v>
+      </c>
+      <c r="W346" t="n">
+        <v>7.0455297E7</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B347" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C347" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="D347" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347" t="s">
         <v>10</v>
       </c>
       <c r="G347" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H347" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I347" t="n">
+        <v>3286770.0</v>
+      </c>
+      <c r="J347" t="n">
+        <v>3027575.0</v>
+      </c>
+      <c r="K347" t="n">
+        <v>3093899.0</v>
+      </c>
+      <c r="L347" t="n">
+        <v>3467028.0</v>
+      </c>
+      <c r="M347" t="n">
+        <v>3541408.0</v>
       </c>
       <c r="N347" t="n">
-        <v>6440304.0</v>
+        <v>3349655.0</v>
       </c>
       <c r="O347" t="n">
-        <v>6252179.0</v>
+        <v>3394157.0</v>
       </c>
       <c r="P347" t="n">
-        <v>6559784.0</v>
+        <v>3272561.0</v>
       </c>
       <c r="Q347" t="n">
-        <v>7952700.0</v>
+        <v>3621768.0</v>
       </c>
       <c r="R347" t="n">
-        <v>8141097.0</v>
+        <v>3613224.0</v>
       </c>
       <c r="S347" t="n">
-        <v>6461305.0</v>
+        <v>2846773.0</v>
       </c>
       <c r="T347" t="n">
-        <v>8055497.0</v>
+        <v>3100752.0</v>
       </c>
       <c r="U347" t="n">
-        <v>8179282.0</v>
+        <v>2702460.0</v>
+      </c>
+      <c r="V347" t="n">
+        <v>3831824.0</v>
+      </c>
+      <c r="W347" t="n">
+        <v>3630334.0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B348" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C348" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="D348" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348" t="s">
         <v>10</v>
       </c>
       <c r="G348" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H348" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I348" t="n">
+        <v>2218610.0</v>
+      </c>
+      <c r="J348" t="n">
+        <v>2219331.0</v>
+      </c>
+      <c r="K348" t="n">
+        <v>2214027.0</v>
+      </c>
+      <c r="L348" t="n">
+        <v>2232919.0</v>
+      </c>
+      <c r="M348" t="n">
+        <v>2208928.0</v>
       </c>
       <c r="N348" t="n">
-        <v>3665477.0</v>
+        <v>2200752.0</v>
       </c>
       <c r="O348" t="n">
-        <v>3714685.0</v>
+        <v>2170191.0</v>
       </c>
       <c r="P348" t="n">
-        <v>3266813.0</v>
+        <v>1953885.0</v>
       </c>
       <c r="Q348" t="n">
-        <v>2732850.0</v>
+        <v>1975760.0</v>
       </c>
       <c r="R348" t="n">
-        <v>3119492.0</v>
+        <v>1992679.0</v>
       </c>
       <c r="S348" t="n">
-        <v>3038866.0</v>
+        <v>1727124.0</v>
       </c>
       <c r="T348" t="n">
-        <v>3299068.0</v>
+        <v>1997522.0</v>
       </c>
       <c r="U348" t="n">
-        <v>6112191.0</v>
+        <v>1934256.0</v>
+      </c>
+      <c r="V348" t="n">
+        <v>2048116.0</v>
+      </c>
+      <c r="W348" t="n">
+        <v>2548392.0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B349" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C349" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="D349" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349" t="s">
         <v>10</v>
       </c>
       <c r="G349" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H349" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>8223114.0</v>
+        <v>50</v>
+      </c>
+      <c r="I349"/>
+      <c r="J349" t="s">
+        <v>67</v>
+      </c>
+      <c r="K349" t="s">
+        <v>67</v>
+      </c>
+      <c r="L349" t="s">
+        <v>67</v>
+      </c>
+      <c r="M349" t="s">
+        <v>67</v>
       </c>
       <c r="N349" t="n">
-        <v>9560792.0</v>
+        <v>1705891.0</v>
       </c>
       <c r="O349" t="n">
-        <v>8841728.0</v>
+        <v>1648675.0</v>
       </c>
       <c r="P349" t="n">
-        <v>1.1106527E7</v>
+        <v>1377215.0</v>
       </c>
       <c r="Q349" t="n">
-        <v>1.0799398E7</v>
+        <v>1410051.0</v>
       </c>
       <c r="R349" t="n">
-        <v>1.0866242E7</v>
+        <v>1423805.0</v>
       </c>
       <c r="S349" t="n">
-        <v>9283673.0</v>
+        <v>1173910.0</v>
       </c>
       <c r="T349" t="n">
-        <v>1.2217729E7</v>
+        <v>1376787.0</v>
       </c>
       <c r="U349" t="n">
-        <v>3277989.0</v>
+        <v>1389950.0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B350" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C350" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="D350" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350" t="s">
         <v>10</v>
       </c>
       <c r="G350" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="H350" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>3.0072572E8</v>
+        <v>102</v>
+      </c>
+      <c r="I350"/>
+      <c r="J350" t="s">
+        <v>67</v>
+      </c>
+      <c r="K350" t="s">
+        <v>67</v>
+      </c>
+      <c r="L350" t="s">
+        <v>67</v>
+      </c>
+      <c r="M350" t="s">
+        <v>67</v>
       </c>
       <c r="N350" t="n">
-        <v>3.24878219E8</v>
+        <v>494861.0</v>
       </c>
       <c r="O350" t="n">
-        <v>3.03129978E8</v>
+        <v>521516.0</v>
       </c>
       <c r="P350" t="n">
-        <v>3.40941838E8</v>
+        <v>576670.0</v>
       </c>
       <c r="Q350" t="n">
-        <v>3.66644531E8</v>
+        <v>565709.0</v>
       </c>
       <c r="R350" t="n">
-        <v>3.85551979E8</v>
+        <v>568874.0</v>
       </c>
       <c r="S350" t="n">
-        <v>3.68586681E8</v>
+        <v>553214.0</v>
       </c>
       <c r="T350" t="n">
-        <v>3.84308053E8</v>
+        <v>620735.0</v>
       </c>
       <c r="U350" t="n">
-        <v>3.48515183E8</v>
+        <v>544306.0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B351" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C351" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="D351" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351" t="s">
         <v>10</v>
       </c>
       <c r="G351" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H351" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I351" t="n">
-        <v>2.37731861E8</v>
+        <v>1068160.0</v>
       </c>
       <c r="J351" t="n">
-        <v>2.28745008E8</v>
+        <v>808244.0</v>
       </c>
       <c r="K351" t="n">
-        <v>2.52584508E8</v>
+        <v>879872.0</v>
       </c>
       <c r="L351" t="n">
-        <v>2.62217175E8</v>
+        <v>1234109.0</v>
       </c>
       <c r="M351" t="n">
-        <v>2.56316688E8</v>
+        <v>1332480.0</v>
       </c>
       <c r="N351" t="n">
-        <v>2.7465746E8</v>
+        <v>1148903.0</v>
       </c>
       <c r="O351" t="n">
-        <v>2.55871851E8</v>
+        <v>1223966.0</v>
       </c>
       <c r="P351" t="n">
-        <v>2.89617888E8</v>
+        <v>1318676.0</v>
       </c>
       <c r="Q351" t="n">
-        <v>3.14724869E8</v>
+        <v>1646008.0</v>
       </c>
       <c r="R351" t="n">
-        <v>3.34876189E8</v>
+        <v>1620545.0</v>
       </c>
       <c r="S351" t="n">
-        <v>3.06204923E8</v>
+        <v>1119649.0</v>
       </c>
       <c r="T351" t="n">
-        <v>3.21865702E8</v>
+        <v>1103230.0</v>
       </c>
       <c r="U351" t="n">
-        <v>3.41135761E8</v>
+        <v>768204.0</v>
+      </c>
+      <c r="V351" t="n">
+        <v>1783708.0</v>
+      </c>
+      <c r="W351" t="n">
+        <v>1081942.0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B352" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C352" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="D352" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352" t="s">
         <v>10</v>
       </c>
       <c r="G352" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H352" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I352" t="n">
-        <v>1.6449442E7</v>
+        <v>808515.0</v>
       </c>
       <c r="J352" t="n">
-        <v>4.2449894E7</v>
+        <v>947015.0</v>
       </c>
       <c r="K352" t="n">
-        <v>4.2500217E7</v>
+        <v>1002474.0</v>
       </c>
       <c r="L352" t="n">
-        <v>4.7693843E7</v>
+        <v>1011723.0</v>
       </c>
       <c r="M352" t="n">
-        <v>4.4409032E7</v>
+        <v>1090800.0</v>
       </c>
       <c r="N352" t="n">
-        <v>5.0220759E7</v>
+        <v>1121698.0</v>
       </c>
       <c r="O352" t="n">
-        <v>4.7258127E7</v>
+        <v>1095830.0</v>
       </c>
       <c r="P352" t="n">
-        <v>5.132395E7</v>
+        <v>1130203.0</v>
       </c>
       <c r="Q352" t="n">
-        <v>5.1919662E7</v>
+        <v>1334638.0</v>
       </c>
       <c r="R352" t="n">
-        <v>5.067579E7</v>
+        <v>1402707.0</v>
       </c>
       <c r="S352" t="n">
-        <v>6.2381758E7</v>
+        <v>1266248.0</v>
       </c>
       <c r="T352" t="n">
-        <v>6.2442351E7</v>
+        <v>1796446.0</v>
       </c>
       <c r="U352" t="n">
-        <v>7379422.0</v>
+        <v>856869.0</v>
+      </c>
+      <c r="V352" t="n">
+        <v>1870960.0</v>
+      </c>
+      <c r="W352" t="n">
+        <v>4809103.0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B353" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C353" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="D353" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353" t="s">
         <v>10</v>
       </c>
       <c r="G353" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H353" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I353" t="n">
-        <v>39518.0</v>
+        <v>504415.0</v>
       </c>
       <c r="J353" t="n">
-        <v>38455.0</v>
+        <v>499254.0</v>
       </c>
       <c r="K353" t="n">
-        <v>35846.0</v>
+        <v>637604.0</v>
       </c>
       <c r="L353" t="n">
-        <v>30667.0</v>
+        <v>651237.0</v>
       </c>
       <c r="M353" t="n">
-        <v>23709.0</v>
+        <v>696573.0</v>
       </c>
       <c r="N353" t="n">
-        <v>21793.0</v>
+        <v>703745.0</v>
       </c>
       <c r="O353" t="n">
-        <v>24188.0</v>
+        <v>667981.0</v>
       </c>
       <c r="P353" t="n">
-        <v>24789.0</v>
+        <v>663542.0</v>
       </c>
       <c r="Q353" t="n">
-        <v>33371.0</v>
+        <v>788906.0</v>
       </c>
       <c r="R353" t="n">
-        <v>25358.0</v>
+        <v>854868.0</v>
       </c>
       <c r="S353" t="n">
-        <v>16372.0</v>
+        <v>652976.0</v>
       </c>
       <c r="T353" t="n">
-        <v>18580.0</v>
+        <v>799206.0</v>
       </c>
       <c r="U353" t="n">
-        <v>16150.0</v>
+        <v>856869.0</v>
+      </c>
+      <c r="V353" t="n">
+        <v>1021076.0</v>
+      </c>
+      <c r="W353" t="n">
+        <v>1445406.0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B354" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C354" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="D354" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354" t="s">
         <v>10</v>
       </c>
       <c r="G354" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H354" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>21651.0</v>
+        <v>50</v>
+      </c>
+      <c r="I354"/>
+      <c r="J354" t="s">
+        <v>67</v>
+      </c>
+      <c r="K354" t="s">
+        <v>67</v>
+      </c>
+      <c r="L354" t="s">
+        <v>67</v>
+      </c>
+      <c r="M354" t="s">
+        <v>67</v>
       </c>
       <c r="N354" t="n">
-        <v>24159.0</v>
+        <v>504234.0</v>
       </c>
       <c r="O354" t="n">
-        <v>24182.0</v>
+        <v>448453.0</v>
       </c>
       <c r="P354" t="n">
-        <v>25528.0</v>
+        <v>420502.0</v>
       </c>
       <c r="Q354" t="n">
-        <v>13923.0</v>
+        <v>499255.0</v>
       </c>
       <c r="R354" t="n">
-        <v>15433.0</v>
+        <v>529594.0</v>
       </c>
       <c r="S354" t="n">
-        <v>134665.0</v>
+        <v>398188.0</v>
       </c>
       <c r="T354" t="n">
-        <v>181155.0</v>
+        <v>521669.0</v>
       </c>
       <c r="U354" t="n">
-        <v>8294.0</v>
+        <v>548295.0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B355" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C355" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="D355" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="E355" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F355" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G355" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="H355" t="s">
-        <v>53</v>
-[...14 lines deleted...]
-        <v>87658.0</v>
+        <v>102</v>
+      </c>
+      <c r="I355"/>
+      <c r="J355" t="s">
+        <v>67</v>
+      </c>
+      <c r="K355" t="s">
+        <v>67</v>
+      </c>
+      <c r="L355" t="s">
+        <v>67</v>
+      </c>
+      <c r="M355" t="s">
+        <v>67</v>
       </c>
       <c r="N355" t="n">
-        <v>90521.0</v>
+        <v>199511.0</v>
       </c>
       <c r="O355" t="n">
-        <v>91876.0</v>
+        <v>219528.0</v>
       </c>
       <c r="P355" t="n">
-        <v>89336.0</v>
+        <v>243040.0</v>
       </c>
       <c r="Q355" t="n">
-        <v>88990.0</v>
+        <v>289651.0</v>
       </c>
       <c r="R355" t="n">
-        <v>83159.0</v>
+        <v>325274.0</v>
+      </c>
+      <c r="S355" t="n">
+        <v>254788.0</v>
+      </c>
+      <c r="T355" t="n">
+        <v>277537.0</v>
+      </c>
+      <c r="U355" t="n">
+        <v>308574.0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B356" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C356" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="D356" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="E356" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F356" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G356" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H356" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I356" t="n">
-        <v>352921.0</v>
+        <v>304100.0</v>
       </c>
       <c r="J356" t="n">
-        <v>363356.0</v>
+        <v>447761.0</v>
       </c>
       <c r="K356" t="n">
-        <v>388884.0</v>
+        <v>364870.0</v>
       </c>
       <c r="L356" t="n">
-        <v>419532.0</v>
+        <v>360486.0</v>
       </c>
       <c r="M356" t="n">
-        <v>423737.0</v>
+        <v>394227.0</v>
       </c>
       <c r="N356" t="n">
-        <v>431362.0</v>
+        <v>417953.0</v>
       </c>
       <c r="O356" t="n">
-        <v>448947.0</v>
+        <v>427849.0</v>
       </c>
       <c r="P356" t="n">
-        <v>432702.0</v>
+        <v>466661.0</v>
       </c>
       <c r="Q356" t="n">
-        <v>443831.0</v>
+        <v>545732.0</v>
       </c>
       <c r="R356" t="n">
-        <v>433256.0</v>
+        <v>547839.0</v>
+      </c>
+      <c r="S356" t="n">
+        <v>613272.0</v>
+      </c>
+      <c r="T356" t="n">
+        <v>997240.0</v>
+      </c>
+      <c r="U356" t="s">
+        <v>67</v>
+      </c>
+      <c r="V356" t="n">
+        <v>849884.0</v>
+      </c>
+      <c r="W356" t="n">
+        <v>3363697.0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B357" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C357" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="D357" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="E357" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F357" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G357" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H357" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I357" t="n">
-        <v>6.2</v>
+        <v>1.2402634E7</v>
       </c>
       <c r="J357" t="n">
-        <v>6.0</v>
+        <v>1.5021273E7</v>
       </c>
       <c r="K357" t="n">
-        <v>6.0</v>
+        <v>1.617145E7</v>
       </c>
       <c r="L357" t="n">
-        <v>6.0</v>
+        <v>1.9393164E7</v>
       </c>
       <c r="M357" t="n">
-        <v>5.8</v>
+        <v>1.7746508E7</v>
       </c>
       <c r="N357" t="n">
-        <v>5.8</v>
+        <v>1.9666573E7</v>
       </c>
       <c r="O357" t="n">
-        <v>5.9</v>
+        <v>1.8808592E7</v>
       </c>
       <c r="P357" t="n">
-        <v>5.8</v>
+        <v>2.0933124E7</v>
       </c>
       <c r="Q357" t="n">
-        <v>6.0</v>
+        <v>2.1484948E7</v>
       </c>
       <c r="R357" t="n">
-        <v>6.2</v>
+        <v>2.2126831E7</v>
+      </c>
+      <c r="S357" t="n">
+        <v>1.8783844E7</v>
+      </c>
+      <c r="T357" t="n">
+        <v>2.3572294E7</v>
+      </c>
+      <c r="U357" t="n">
+        <v>1.7569462E7</v>
+      </c>
+      <c r="V357" t="n">
+        <v>1.9758152E7</v>
+      </c>
+      <c r="W357" t="n">
+        <v>2.6219595E7</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B358" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C358" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="D358" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="E358" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F358" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G358" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H358" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="I358" t="n">
-        <v>67452.0</v>
+        <v>8965836.0</v>
       </c>
       <c r="J358" t="n">
-        <v>69110.0</v>
+        <v>9115169.0</v>
       </c>
       <c r="K358" t="n">
-        <v>68445.0</v>
+        <v>9435959.0</v>
       </c>
       <c r="L358" t="n">
-        <v>72677.0</v>
+        <v>9743889.0</v>
       </c>
       <c r="M358" t="n">
-        <v>71108.0</v>
+        <v>9523394.0</v>
       </c>
       <c r="N358" t="n">
-        <v>74754.0</v>
+        <v>1.0105781E7</v>
       </c>
       <c r="O358" t="n">
-        <v>75471.0</v>
+        <v>9966864.0</v>
       </c>
       <c r="P358" t="n">
-        <v>73822.0</v>
+        <v>9826597.0</v>
       </c>
       <c r="Q358" t="n">
-        <v>72752.0</v>
+        <v>1.068555E7</v>
       </c>
       <c r="R358" t="n">
-        <v>60201.0</v>
+        <v>1.1260589E7</v>
+      </c>
+      <c r="S358" t="n">
+        <v>9500171.0</v>
+      </c>
+      <c r="T358" t="n">
+        <v>1.1354565E7</v>
+      </c>
+      <c r="U358" t="n">
+        <v>1.4291473E7</v>
+      </c>
+      <c r="V358" t="n">
+        <v>1.4062E7</v>
+      </c>
+      <c r="W358" t="n">
+        <v>1.7432372E7</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B359" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C359" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D359" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="E359" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F359" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G359" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H359" t="s">
-        <v>53</v>
-[...14 lines deleted...]
-        <v>20467.0</v>
+        <v>50</v>
+      </c>
+      <c r="I359"/>
+      <c r="J359" t="s">
+        <v>67</v>
+      </c>
+      <c r="K359" t="s">
+        <v>67</v>
+      </c>
+      <c r="L359" t="s">
+        <v>67</v>
+      </c>
+      <c r="M359" t="s">
+        <v>67</v>
       </c>
       <c r="N359" t="n">
-        <v>21011.0</v>
+        <v>6440304.0</v>
       </c>
       <c r="O359" t="n">
-        <v>20963.0</v>
+        <v>6252179.0</v>
       </c>
       <c r="P359" t="n">
-        <v>21045.0</v>
+        <v>6559784.0</v>
       </c>
       <c r="Q359" t="n">
-        <v>20609.0</v>
+        <v>7952700.0</v>
       </c>
       <c r="R359" t="n">
-        <v>20293.0</v>
+        <v>8141097.0</v>
+      </c>
+      <c r="S359" t="n">
+        <v>6461305.0</v>
+      </c>
+      <c r="T359" t="n">
+        <v>8055497.0</v>
+      </c>
+      <c r="U359" t="n">
+        <v>8179282.0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B360" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C360" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D360" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E360" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F360" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G360" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="H360" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="I360"/>
       <c r="J360" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K360" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L360" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M360" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N360" t="n">
+        <v>3665477.0</v>
+      </c>
+      <c r="O360" t="n">
+        <v>3714685.0</v>
+      </c>
+      <c r="P360" t="n">
+        <v>3266813.0</v>
+      </c>
+      <c r="Q360" t="n">
+        <v>2732850.0</v>
+      </c>
+      <c r="R360" t="n">
+        <v>3119492.0</v>
+      </c>
+      <c r="S360" t="n">
+        <v>3038866.0</v>
+      </c>
+      <c r="T360" t="n">
+        <v>3299068.0</v>
       </c>
       <c r="U360" t="n">
-        <v>1447.0</v>
+        <v>6112191.0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B361" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C361" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D361" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E361" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F361" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G361" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H361" t="s">
-        <v>42</v>
-[...33 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I361" t="n">
+        <v>3436798.0</v>
+      </c>
+      <c r="J361" t="n">
+        <v>5906104.0</v>
+      </c>
+      <c r="K361" t="n">
+        <v>6735491.0</v>
+      </c>
+      <c r="L361" t="n">
+        <v>9649275.0</v>
+      </c>
+      <c r="M361" t="n">
+        <v>8223114.0</v>
+      </c>
+      <c r="N361" t="n">
+        <v>9560792.0</v>
+      </c>
+      <c r="O361" t="n">
+        <v>8841728.0</v>
+      </c>
+      <c r="P361" t="n">
+        <v>1.1106527E7</v>
+      </c>
+      <c r="Q361" t="n">
+        <v>1.0799398E7</v>
+      </c>
+      <c r="R361" t="n">
+        <v>1.0866242E7</v>
+      </c>
+      <c r="S361" t="n">
+        <v>9283673.0</v>
+      </c>
+      <c r="T361" t="n">
+        <v>1.2217729E7</v>
       </c>
       <c r="U361" t="n">
-        <v>1675.0</v>
+        <v>3277989.0</v>
+      </c>
+      <c r="V361" t="n">
+        <v>5696152.0</v>
+      </c>
+      <c r="W361" t="n">
+        <v>8787223.0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B362" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C362" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="D362" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362" t="s">
         <v>10</v>
       </c>
       <c r="G362" t="s">
         <v>8</v>
       </c>
       <c r="H362" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I362" t="n">
+        <v>2.54181303E8</v>
+      </c>
+      <c r="J362" t="n">
+        <v>2.71194902E8</v>
+      </c>
+      <c r="K362" t="n">
+        <v>2.95084725E8</v>
+      </c>
+      <c r="L362" t="n">
+        <v>3.09911018E8</v>
+      </c>
+      <c r="M362" t="n">
+        <v>3.0072572E8</v>
       </c>
       <c r="N362" t="n">
-        <v>33495.0</v>
+        <v>3.24878219E8</v>
       </c>
       <c r="O362" t="n">
-        <v>37031.0</v>
+        <v>3.03129978E8</v>
       </c>
       <c r="P362" t="n">
-        <v>37566.0</v>
+        <v>3.40941838E8</v>
       </c>
       <c r="Q362" t="n">
-        <v>38823.0</v>
+        <v>3.66644531E8</v>
       </c>
       <c r="R362" t="n">
-        <v>38916.0</v>
+        <v>3.85551979E8</v>
       </c>
       <c r="S362" t="n">
-        <v>46373.0</v>
+        <v>3.68586681E8</v>
       </c>
       <c r="T362" t="n">
-        <v>46025.0</v>
+        <v>3.84308053E8</v>
       </c>
       <c r="U362" t="n">
-        <v>50276.0</v>
-[...2 lines deleted...]
-        <v>51742.0</v>
+        <v>3.48515183E8</v>
+      </c>
+      <c r="V362" t="s">
+        <v>67</v>
+      </c>
+      <c r="W362" t="n">
+        <v>4.52190141E8</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B363" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C363" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="D363" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="E363" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F363" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G363" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H363" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I363" t="n">
+        <v>2.37731861E8</v>
+      </c>
+      <c r="J363" t="n">
+        <v>2.28745008E8</v>
+      </c>
+      <c r="K363" t="n">
+        <v>2.52584508E8</v>
+      </c>
+      <c r="L363" t="n">
+        <v>2.62217175E8</v>
+      </c>
+      <c r="M363" t="n">
+        <v>2.56316688E8</v>
       </c>
       <c r="N363" t="n">
-        <v>7047.0</v>
+        <v>2.7465746E8</v>
       </c>
       <c r="O363" t="n">
-        <v>7806.0</v>
+        <v>2.55871851E8</v>
       </c>
       <c r="P363" t="n">
-        <v>7701.0</v>
+        <v>2.89617888E8</v>
       </c>
       <c r="Q363" t="n">
-        <v>7676.0</v>
+        <v>3.14724869E8</v>
       </c>
       <c r="R363" t="n">
-        <v>7561.0</v>
+        <v>3.34876189E8</v>
       </c>
       <c r="S363" t="n">
-        <v>7520.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>3.06204923E8</v>
+      </c>
+      <c r="T363" t="n">
+        <v>3.21865702E8</v>
       </c>
       <c r="U363" t="n">
-        <v>19176.0</v>
+        <v>3.41135761E8</v>
+      </c>
+      <c r="V363" t="s">
+        <v>67</v>
+      </c>
+      <c r="W363" t="n">
+        <v>4.0836873E8</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B364" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C364" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="D364" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="E364" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F364" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G364" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H364" t="s">
         <v>43</v>
       </c>
-      <c r="I364"/>
-[...10 lines deleted...]
-        <v>56</v>
+      <c r="I364" t="n">
+        <v>1.6449442E7</v>
+      </c>
+      <c r="J364" t="n">
+        <v>4.2449894E7</v>
+      </c>
+      <c r="K364" t="n">
+        <v>4.2500217E7</v>
+      </c>
+      <c r="L364" t="n">
+        <v>4.7693843E7</v>
+      </c>
+      <c r="M364" t="n">
+        <v>4.4409032E7</v>
       </c>
       <c r="N364" t="n">
-        <v>18639.0</v>
+        <v>5.0220759E7</v>
       </c>
       <c r="O364" t="n">
-        <v>19502.0</v>
+        <v>4.7258127E7</v>
       </c>
       <c r="P364" t="n">
-        <v>19698.0</v>
+        <v>5.132395E7</v>
       </c>
       <c r="Q364" t="n">
-        <v>20048.0</v>
+        <v>5.1919662E7</v>
       </c>
       <c r="R364" t="n">
-        <v>20334.0</v>
+        <v>5.067579E7</v>
       </c>
       <c r="S364" t="n">
-        <v>38314.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>6.2381758E7</v>
+      </c>
+      <c r="T364" t="n">
+        <v>6.2442351E7</v>
       </c>
       <c r="U364" t="n">
-        <v>31100.0</v>
+        <v>7379422.0</v>
+      </c>
+      <c r="V364" t="n">
+        <v>8234773.0</v>
+      </c>
+      <c r="W364" t="n">
+        <v>4.3821411E7</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="B365" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="C365" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D365" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365" t="s">
         <v>10</v>
       </c>
       <c r="G365" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H365" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I365" t="n">
+        <v>39518.0</v>
+      </c>
+      <c r="J365" t="n">
+        <v>38455.0</v>
+      </c>
+      <c r="K365" t="n">
+        <v>35846.0</v>
+      </c>
+      <c r="L365" t="n">
+        <v>30667.0</v>
+      </c>
+      <c r="M365" t="n">
+        <v>23709.0</v>
       </c>
       <c r="N365" t="n">
-        <v>25686.0</v>
+        <v>21793.0</v>
       </c>
       <c r="O365" t="n">
-        <v>27308.0</v>
+        <v>24188.0</v>
       </c>
       <c r="P365" t="n">
-        <v>27399.0</v>
+        <v>24789.0</v>
       </c>
       <c r="Q365" t="n">
-        <v>27724.0</v>
+        <v>33371.0</v>
       </c>
       <c r="R365" t="n">
-        <v>27895.0</v>
+        <v>25358.0</v>
       </c>
       <c r="S365" t="n">
-        <v>33815.0</v>
+        <v>16372.0</v>
       </c>
       <c r="T365" t="n">
-        <v>33199.0</v>
+        <v>18580.0</v>
       </c>
       <c r="U365" t="n">
-        <v>36240.0</v>
+        <v>16150.0</v>
       </c>
       <c r="V365" t="n">
-        <v>36111.0</v>
+        <v>41513.0</v>
+      </c>
+      <c r="W365" t="n">
+        <v>30973.0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B366" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C366" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D366" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E366" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F366" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G366" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H366" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I366" t="n">
+        <v>21926.0</v>
+      </c>
+      <c r="J366" t="n">
+        <v>57299.0</v>
+      </c>
+      <c r="K366" t="n">
+        <v>40935.0</v>
+      </c>
+      <c r="L366" t="n">
+        <v>21797.0</v>
+      </c>
+      <c r="M366" t="n">
+        <v>21651.0</v>
       </c>
       <c r="N366" t="n">
-        <v>7047.0</v>
+        <v>24159.0</v>
       </c>
       <c r="O366" t="n">
-        <v>7806.0</v>
+        <v>24182.0</v>
       </c>
       <c r="P366" t="n">
-        <v>7701.0</v>
+        <v>25528.0</v>
       </c>
       <c r="Q366" t="n">
-        <v>7676.0</v>
+        <v>13923.0</v>
       </c>
       <c r="R366" t="n">
-        <v>7561.0</v>
+        <v>15433.0</v>
       </c>
       <c r="S366" t="n">
-        <v>7520.0</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>134665.0</v>
+      </c>
+      <c r="T366" t="n">
+        <v>181155.0</v>
       </c>
       <c r="U366" t="n">
-        <v>13098.0</v>
+        <v>8294.0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B367" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C367" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D367" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E367" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F367" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G367" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H367" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I367"/>
       <c r="J367" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K367" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L367" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M367" t="s">
-        <v>56</v>
-[...17 lines deleted...]
-        <v>8917.0</v>
+        <v>67</v>
+      </c>
+      <c r="N367" t="s">
+        <v>67</v>
+      </c>
+      <c r="O367" t="s">
+        <v>67</v>
+      </c>
+      <c r="P367" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>67</v>
+      </c>
+      <c r="R367" t="s">
+        <v>67</v>
+      </c>
+      <c r="S367" t="s">
+        <v>67</v>
       </c>
       <c r="T367" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U367" t="n">
-        <v>23142.0</v>
+        <v>1447.0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B368" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C368" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D368" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E368" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F368" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G368" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H368" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I368"/>
       <c r="J368" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K368" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L368" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M368" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>12826.0</v>
+        <v>67</v>
+      </c>
+      <c r="N368" t="s">
+        <v>67</v>
+      </c>
+      <c r="O368" t="s">
+        <v>67</v>
+      </c>
+      <c r="P368" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>67</v>
+      </c>
+      <c r="R368" t="s">
+        <v>67</v>
+      </c>
+      <c r="S368" t="s">
+        <v>67</v>
+      </c>
+      <c r="T368" t="s">
+        <v>67</v>
       </c>
       <c r="U368" t="n">
-        <v>14036.0</v>
-[...2 lines deleted...]
-        <v>15631.0</v>
+        <v>1675.0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B369" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C369" t="s">
+        <v>74</v>
+      </c>
+      <c r="D369" t="s">
         <v>75</v>
       </c>
-      <c r="D369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E369" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F369" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G369" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H369" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I369"/>
       <c r="J369" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K369" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L369" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M369" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N369" t="n">
+        <v>33495.0</v>
+      </c>
+      <c r="O369" t="n">
+        <v>37031.0</v>
+      </c>
+      <c r="P369" t="n">
+        <v>37566.0</v>
+      </c>
+      <c r="Q369" t="n">
+        <v>38823.0</v>
+      </c>
+      <c r="R369" t="n">
+        <v>38916.0</v>
+      </c>
+      <c r="S369" t="n">
+        <v>46373.0</v>
+      </c>
+      <c r="T369" t="n">
+        <v>46025.0</v>
       </c>
       <c r="U369" t="n">
-        <v>6078.0</v>
+        <v>50276.0</v>
+      </c>
+      <c r="V369" t="n">
+        <v>52388.0</v>
+      </c>
+      <c r="W369" t="n">
+        <v>56048.0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B370" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C370" t="s">
+        <v>74</v>
+      </c>
+      <c r="D370" t="s">
         <v>75</v>
       </c>
-      <c r="D370" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E370" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F370" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G370" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H370" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I370"/>
       <c r="J370" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K370" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L370" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M370" t="s">
-        <v>56</v>
-[...17 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N370" t="n">
+        <v>7047.0</v>
+      </c>
+      <c r="O370" t="n">
+        <v>7806.0</v>
+      </c>
+      <c r="P370" t="n">
+        <v>7701.0</v>
+      </c>
+      <c r="Q370" t="n">
+        <v>7676.0</v>
+      </c>
+      <c r="R370" t="n">
+        <v>7561.0</v>
+      </c>
+      <c r="S370" t="n">
+        <v>7520.0</v>
       </c>
       <c r="T370" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U370" t="n">
-        <v>7958.0</v>
+        <v>19176.0</v>
+      </c>
+      <c r="V370" t="n">
+        <v>52388.0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B371" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C371" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D371" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E371" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F371" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G371" t="s">
         <v>8</v>
       </c>
       <c r="H371" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I371"/>
       <c r="J371" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K371" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L371" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M371" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N371" t="n">
-        <v>2228310.0</v>
+        <v>18639.0</v>
       </c>
       <c r="O371" t="n">
-        <v>2273740.0</v>
+        <v>19502.0</v>
       </c>
       <c r="P371" t="n">
-        <v>2356336.0</v>
+        <v>19698.0</v>
       </c>
       <c r="Q371" t="n">
-        <v>2425946.0</v>
+        <v>20048.0</v>
       </c>
       <c r="R371" t="n">
-        <v>3017145.0</v>
+        <v>20334.0</v>
       </c>
       <c r="S371" t="n">
-        <v>1978339.0</v>
-[...2 lines deleted...]
-        <v>2591032.0</v>
+        <v>38314.0</v>
+      </c>
+      <c r="T371" t="s">
+        <v>67</v>
       </c>
       <c r="U371" t="n">
-        <v>2892664.0</v>
+        <v>31100.0</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B372" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C372" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D372" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372" t="s">
         <v>10</v>
       </c>
       <c r="G372" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H372" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>1982320.0</v>
+        <v>62</v>
+      </c>
+      <c r="I372"/>
+      <c r="J372" t="s">
+        <v>67</v>
+      </c>
+      <c r="K372" t="s">
+        <v>67</v>
+      </c>
+      <c r="L372" t="s">
+        <v>67</v>
+      </c>
+      <c r="M372" t="s">
+        <v>67</v>
       </c>
       <c r="N372" t="n">
-        <v>1819768.0</v>
+        <v>25686.0</v>
       </c>
       <c r="O372" t="n">
-        <v>1865198.0</v>
+        <v>27308.0</v>
       </c>
       <c r="P372" t="n">
-        <v>1859419.0</v>
+        <v>27399.0</v>
       </c>
       <c r="Q372" t="n">
-        <v>1929029.0</v>
+        <v>27724.0</v>
       </c>
       <c r="R372" t="n">
-        <v>1953563.0</v>
+        <v>27895.0</v>
       </c>
       <c r="S372" t="n">
-        <v>1576507.0</v>
+        <v>33815.0</v>
       </c>
       <c r="T372" t="n">
-        <v>1865181.0</v>
+        <v>33199.0</v>
       </c>
       <c r="U372" t="n">
-        <v>2064912.0</v>
+        <v>36240.0</v>
+      </c>
+      <c r="V372" t="n">
+        <v>36101.0</v>
+      </c>
+      <c r="W372" t="n">
+        <v>39198.0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B373" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C373" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D373" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E373" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F373" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G373" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H373" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="I373"/>
       <c r="J373" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K373" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L373" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M373" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N373" t="n">
-        <v>1556686.0</v>
+        <v>7047.0</v>
       </c>
       <c r="O373" t="n">
-        <v>1602116.0</v>
+        <v>7806.0</v>
       </c>
       <c r="P373" t="n">
-        <v>1673947.0</v>
+        <v>7701.0</v>
       </c>
       <c r="Q373" t="n">
-        <v>1743557.0</v>
+        <v>7676.0</v>
       </c>
       <c r="R373" t="n">
-        <v>1716106.0</v>
+        <v>7561.0</v>
       </c>
       <c r="S373" t="n">
-        <v>1389428.0</v>
-[...2 lines deleted...]
-        <v>1633748.0</v>
+        <v>7520.0</v>
+      </c>
+      <c r="T373" t="s">
+        <v>67</v>
       </c>
       <c r="U373" t="n">
-        <v>1822798.0</v>
+        <v>13098.0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B374" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C374" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D374" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E374" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F374" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G374" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H374" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I374"/>
       <c r="J374" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K374" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L374" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M374" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N374" t="n">
-        <v>263082.0</v>
+        <v>18639.0</v>
       </c>
       <c r="O374" t="n">
-        <v>263082.0</v>
+        <v>19502.0</v>
       </c>
       <c r="P374" t="n">
-        <v>185472.0</v>
+        <v>19698.0</v>
       </c>
       <c r="Q374" t="n">
-        <v>185472.0</v>
+        <v>20048.0</v>
       </c>
       <c r="R374" t="n">
-        <v>237457.0</v>
+        <v>20334.0</v>
       </c>
       <c r="S374" t="n">
-        <v>187079.0</v>
-[...2 lines deleted...]
-        <v>231433.0</v>
+        <v>8917.0</v>
+      </c>
+      <c r="T374" t="s">
+        <v>67</v>
       </c>
       <c r="U374" t="n">
-        <v>242114.0</v>
+        <v>23142.0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B375" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C375" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D375" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375" t="s">
         <v>10</v>
       </c>
       <c r="G375" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H375" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I375"/>
       <c r="J375" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K375" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L375" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M375" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N375" t="n">
-        <v>408542.0</v>
+        <v>7809.0</v>
       </c>
       <c r="O375" t="n">
-        <v>408542.0</v>
+        <v>9723.0</v>
       </c>
       <c r="P375" t="n">
-        <v>496917.0</v>
+        <v>10167.0</v>
       </c>
       <c r="Q375" t="n">
-        <v>496917.0</v>
+        <v>11099.0</v>
       </c>
       <c r="R375" t="n">
-        <v>1063582.0</v>
+        <v>11021.0</v>
       </c>
       <c r="S375" t="n">
-        <v>401832.0</v>
+        <v>12558.0</v>
       </c>
       <c r="T375" t="n">
-        <v>725851.0</v>
+        <v>12826.0</v>
       </c>
       <c r="U375" t="n">
-        <v>827752.0</v>
+        <v>14036.0</v>
+      </c>
+      <c r="V375" t="n">
+        <v>16287.0</v>
+      </c>
+      <c r="W375" t="n">
+        <v>16850.0</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B376" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C376" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D376" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E376" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F376" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G376" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H376" t="s">
         <v>43</v>
       </c>
       <c r="I376"/>
       <c r="J376" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K376" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L376" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M376" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>6976673.0</v>
+        <v>67</v>
+      </c>
+      <c r="N376" t="s">
+        <v>67</v>
+      </c>
+      <c r="O376" t="s">
+        <v>67</v>
+      </c>
+      <c r="P376" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>67</v>
+      </c>
+      <c r="R376" t="s">
+        <v>67</v>
+      </c>
+      <c r="S376" t="s">
+        <v>67</v>
+      </c>
+      <c r="T376" t="s">
+        <v>67</v>
       </c>
       <c r="U376" t="n">
-        <v>8088134.0</v>
+        <v>6078.0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B377" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C377" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D377" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E377" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F377" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G377" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H377" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I377"/>
       <c r="J377" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K377" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L377" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M377" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>2987409.0</v>
+        <v>67</v>
+      </c>
+      <c r="N377" t="s">
+        <v>67</v>
+      </c>
+      <c r="O377" t="s">
+        <v>67</v>
+      </c>
+      <c r="P377" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>67</v>
+      </c>
+      <c r="R377" t="s">
+        <v>67</v>
+      </c>
+      <c r="S377" t="s">
+        <v>67</v>
+      </c>
+      <c r="T377" t="s">
+        <v>67</v>
       </c>
       <c r="U377" t="n">
-        <v>4406494.0</v>
+        <v>7958.0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B378" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C378" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D378" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378" t="s">
         <v>10</v>
       </c>
       <c r="G378" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H378" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I378"/>
       <c r="J378" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K378" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L378" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M378" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N378" t="n">
-        <v>3154676.0</v>
+        <v>2228310.0</v>
       </c>
       <c r="O378" t="n">
-        <v>3168948.0</v>
+        <v>2273740.0</v>
       </c>
       <c r="P378" t="n">
-        <v>3235403.0</v>
+        <v>2356336.0</v>
       </c>
       <c r="Q378" t="n">
-        <v>2967026.0</v>
+        <v>2425946.0</v>
       </c>
       <c r="R378" t="n">
-        <v>3288907.0</v>
+        <v>3017145.0</v>
       </c>
       <c r="S378" t="n">
-        <v>1951058.0</v>
+        <v>1978339.0</v>
       </c>
       <c r="T378" t="n">
-        <v>2987409.0</v>
+        <v>2591032.0</v>
       </c>
       <c r="U378" t="n">
-        <v>8088134.0</v>
+        <v>2892664.0</v>
+      </c>
+      <c r="V378" t="n">
+        <v>2970713.0</v>
+      </c>
+      <c r="W378" t="n">
+        <v>3050527.0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B379" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C379" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D379" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379" t="s">
         <v>10</v>
       </c>
       <c r="G379" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H379" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I379" t="n">
+        <v>1741108.0</v>
+      </c>
+      <c r="J379" t="n">
+        <v>1982264.0</v>
+      </c>
+      <c r="K379" t="n">
+        <v>2162104.0</v>
+      </c>
+      <c r="L379" t="n">
+        <v>1751480.0</v>
+      </c>
+      <c r="M379" t="n">
+        <v>1982320.0</v>
       </c>
       <c r="N379" t="n">
-        <v>2670586.0</v>
+        <v>1819768.0</v>
       </c>
       <c r="O379" t="n">
-        <v>2927606.0</v>
+        <v>1865198.0</v>
       </c>
       <c r="P379" t="n">
-        <v>3315705.0</v>
+        <v>1859419.0</v>
       </c>
       <c r="Q379" t="n">
-        <v>3467778.0</v>
+        <v>1929029.0</v>
       </c>
       <c r="R379" t="n">
-        <v>3666638.0</v>
+        <v>1953563.0</v>
       </c>
       <c r="S379" t="n">
-        <v>3153165.0</v>
+        <v>1576507.0</v>
       </c>
       <c r="T379" t="n">
-        <v>3989264.0</v>
+        <v>1865181.0</v>
       </c>
       <c r="U379" t="n">
-        <v>3681640.0</v>
+        <v>2064912.0</v>
+      </c>
+      <c r="V379" t="n">
+        <v>2020214.0</v>
+      </c>
+      <c r="W379" t="n">
+        <v>2251025.0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B380" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C380" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="D380" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380" t="s">
         <v>10</v>
       </c>
       <c r="G380" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H380" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I380"/>
       <c r="J380" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K380" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L380" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M380" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N380" t="n">
-        <v>325545.0</v>
+        <v>1556686.0</v>
       </c>
       <c r="O380" t="n">
-        <v>334888.0</v>
+        <v>1602116.0</v>
       </c>
       <c r="P380" t="n">
-        <v>334500.0</v>
+        <v>1673947.0</v>
       </c>
       <c r="Q380" t="n">
-        <v>329996.0</v>
+        <v>1743557.0</v>
       </c>
       <c r="R380" t="n">
-        <v>334216.0</v>
+        <v>1716106.0</v>
       </c>
       <c r="S380" t="n">
-        <v>275014.0</v>
+        <v>1389428.0</v>
       </c>
       <c r="T380" t="n">
-        <v>302587.0</v>
+        <v>1633748.0</v>
       </c>
       <c r="U380" t="n">
-        <v>321689.0</v>
+        <v>1822798.0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B381" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C381" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="D381" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381" t="s">
         <v>10</v>
       </c>
       <c r="G381" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="H381" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="I381"/>
       <c r="J381" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K381" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L381" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M381" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N381" t="n">
-        <v>224184.0</v>
+        <v>263082.0</v>
       </c>
       <c r="O381" t="n">
-        <v>233943.0</v>
+        <v>263082.0</v>
       </c>
       <c r="P381" t="n">
-        <v>229377.0</v>
+        <v>185472.0</v>
       </c>
       <c r="Q381" t="n">
-        <v>223585.0</v>
+        <v>185472.0</v>
       </c>
       <c r="R381" t="n">
-        <v>225735.0</v>
+        <v>237457.0</v>
       </c>
       <c r="S381" t="n">
-        <v>181554.0</v>
+        <v>187079.0</v>
       </c>
       <c r="T381" t="n">
-        <v>192543.0</v>
+        <v>231433.0</v>
       </c>
       <c r="U381" t="n">
-        <v>221765.0</v>
+        <v>242114.0</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B382" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C382" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="D382" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382" t="s">
         <v>10</v>
       </c>
       <c r="G382" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H382" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I382"/>
       <c r="J382" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K382" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L382" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M382" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N382" t="n">
-        <v>224184.0</v>
+        <v>408542.0</v>
       </c>
       <c r="O382" t="n">
-        <v>233943.0</v>
+        <v>408542.0</v>
       </c>
       <c r="P382" t="n">
-        <v>229377.0</v>
+        <v>496917.0</v>
       </c>
       <c r="Q382" t="n">
-        <v>223585.0</v>
+        <v>496917.0</v>
       </c>
       <c r="R382" t="n">
-        <v>225735.0</v>
+        <v>1063582.0</v>
       </c>
       <c r="S382" t="n">
-        <v>181554.0</v>
+        <v>401832.0</v>
       </c>
       <c r="T382" t="n">
-        <v>192543.0</v>
+        <v>725851.0</v>
       </c>
       <c r="U382" t="n">
-        <v>221765.0</v>
+        <v>827752.0</v>
+      </c>
+      <c r="V382" t="n">
+        <v>950499.0</v>
+      </c>
+      <c r="W382" t="n">
+        <v>799502.0</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B383" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C383" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="D383" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383" t="s">
         <v>10</v>
       </c>
       <c r="G383" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H383" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I383"/>
       <c r="J383" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K383" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L383" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M383" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N383" t="n">
-        <v>101361.0</v>
+        <v>5825262.0</v>
       </c>
       <c r="O383" t="n">
-        <v>100945.0</v>
+        <v>6096554.0</v>
       </c>
       <c r="P383" t="n">
-        <v>105123.0</v>
+        <v>6551108.0</v>
       </c>
       <c r="Q383" t="n">
-        <v>106411.0</v>
+        <v>6434804.0</v>
       </c>
       <c r="R383" t="n">
-        <v>108481.0</v>
+        <v>6955545.0</v>
       </c>
       <c r="S383" t="n">
-        <v>93460.0</v>
+        <v>5104223.0</v>
       </c>
       <c r="T383" t="n">
-        <v>110044.0</v>
+        <v>6976673.0</v>
       </c>
       <c r="U383" t="n">
-        <v>99924.0</v>
+        <v>8088134.0</v>
+      </c>
+      <c r="V383" t="n">
+        <v>8488846.0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B384" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C384" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="D384" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
       <c r="F384" t="s">
         <v>10</v>
       </c>
       <c r="G384" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H384" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I384"/>
       <c r="J384" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K384" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L384" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M384" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N384" t="n">
-        <v>145859.0</v>
+        <v>3154676.0</v>
       </c>
       <c r="O384" t="n">
-        <v>146048.0</v>
+        <v>3168948.0</v>
       </c>
       <c r="P384" t="n">
-        <v>145190.0</v>
+        <v>3235403.0</v>
       </c>
       <c r="Q384" t="n">
-        <v>145412.0</v>
+        <v>2967026.0</v>
       </c>
       <c r="R384" t="n">
-        <v>149620.0</v>
+        <v>3288907.0</v>
       </c>
       <c r="S384" t="n">
-        <v>118571.0</v>
+        <v>1951058.0</v>
       </c>
       <c r="T384" t="n">
-        <v>147100.0</v>
+        <v>2987409.0</v>
       </c>
       <c r="U384" t="n">
-        <v>6078.0</v>
+        <v>4406494.0</v>
+      </c>
+      <c r="V384" t="n">
+        <v>4289659.0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B385" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C385" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="D385" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E385" t="s">
         <v>8</v>
       </c>
       <c r="F385" t="s">
         <v>10</v>
       </c>
       <c r="G385" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H385" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I385"/>
       <c r="J385" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K385" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L385" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M385" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N385" t="n">
-        <v>74257.0</v>
+        <v>3154676.0</v>
       </c>
       <c r="O385" t="n">
-        <v>76070.0</v>
+        <v>3168948.0</v>
       </c>
       <c r="P385" t="n">
-        <v>73613.0</v>
+        <v>3235403.0</v>
       </c>
       <c r="Q385" t="n">
-        <v>75293.0</v>
+        <v>2967026.0</v>
       </c>
       <c r="R385" t="n">
-        <v>80415.0</v>
+        <v>3288907.0</v>
       </c>
       <c r="S385" t="n">
-        <v>52002.0</v>
+        <v>1951058.0</v>
       </c>
       <c r="T385" t="n">
-        <v>62023.0</v>
+        <v>2987409.0</v>
       </c>
       <c r="U385" t="n">
-        <v>7958.0</v>
+        <v>8088134.0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B386" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C386" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="D386" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E386" t="s">
         <v>8</v>
       </c>
       <c r="F386" t="s">
         <v>10</v>
       </c>
       <c r="G386" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H386" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I386"/>
       <c r="J386" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K386" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L386" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M386" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N386" t="n">
-        <v>74257.0</v>
+        <v>2670586.0</v>
       </c>
       <c r="O386" t="n">
-        <v>76070.0</v>
+        <v>2927606.0</v>
       </c>
       <c r="P386" t="n">
-        <v>73613.0</v>
+        <v>3315705.0</v>
       </c>
       <c r="Q386" t="n">
-        <v>75293.0</v>
+        <v>3467778.0</v>
       </c>
       <c r="R386" t="n">
-        <v>80415.0</v>
+        <v>3666638.0</v>
       </c>
       <c r="S386" t="n">
-        <v>52002.0</v>
+        <v>3153165.0</v>
       </c>
       <c r="T386" t="n">
-        <v>62023.0</v>
+        <v>3989264.0</v>
+      </c>
+      <c r="U386" t="n">
+        <v>3681640.0</v>
+      </c>
+      <c r="V386" t="n">
+        <v>4199187.0</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B387" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C387" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="D387" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="E387" t="s">
         <v>8</v>
       </c>
       <c r="F387" t="s">
         <v>10</v>
       </c>
       <c r="G387" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H387" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I387"/>
       <c r="J387" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K387" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L387" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M387" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N387" t="n">
-        <v>71602.0</v>
+        <v>325545.0</v>
       </c>
       <c r="O387" t="n">
-        <v>69978.0</v>
+        <v>334888.0</v>
       </c>
       <c r="P387" t="n">
-        <v>71577.0</v>
+        <v>334500.0</v>
       </c>
       <c r="Q387" t="n">
-        <v>70119.0</v>
+        <v>329996.0</v>
       </c>
       <c r="R387" t="n">
-        <v>69205.0</v>
+        <v>334216.0</v>
       </c>
       <c r="S387" t="n">
-        <v>66569.0</v>
+        <v>275014.0</v>
       </c>
       <c r="T387" t="n">
-        <v>85077.0</v>
+        <v>302587.0</v>
+      </c>
+      <c r="U387" t="n">
+        <v>321689.0</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B388" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C388" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D388" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="E388" t="s">
         <v>8</v>
       </c>
       <c r="F388" t="s">
         <v>10</v>
       </c>
       <c r="G388" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H388" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I388"/>
       <c r="J388" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K388" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L388" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M388" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N388" t="n">
-        <v>11168.0</v>
+        <v>224184.0</v>
       </c>
       <c r="O388" t="n">
-        <v>10175.0</v>
+        <v>233943.0</v>
       </c>
       <c r="P388" t="n">
-        <v>8862.0</v>
+        <v>229377.0</v>
       </c>
       <c r="Q388" t="n">
-        <v>9531.0</v>
+        <v>223585.0</v>
       </c>
       <c r="R388" t="n">
-        <v>13016.0</v>
+        <v>225735.0</v>
       </c>
       <c r="S388" t="n">
-        <v>151315.0</v>
+        <v>181554.0</v>
       </c>
       <c r="T388" t="n">
-        <v>285371.0</v>
+        <v>192543.0</v>
+      </c>
+      <c r="U388" t="n">
+        <v>221765.0</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B389" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C389" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D389" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E389" t="s">
         <v>8</v>
       </c>
       <c r="F389" t="s">
         <v>10</v>
       </c>
       <c r="G389" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H389" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>33934.0</v>
+        <v>50</v>
+      </c>
+      <c r="I389"/>
+      <c r="J389" t="s">
+        <v>67</v>
+      </c>
+      <c r="K389" t="s">
+        <v>67</v>
+      </c>
+      <c r="L389" t="s">
+        <v>67</v>
+      </c>
+      <c r="M389" t="s">
+        <v>67</v>
       </c>
       <c r="N389" t="n">
-        <v>35694.0</v>
+        <v>224184.0</v>
       </c>
       <c r="O389" t="n">
-        <v>39337.0</v>
+        <v>233943.0</v>
       </c>
       <c r="P389" t="n">
-        <v>43173.0</v>
+        <v>229377.0</v>
       </c>
       <c r="Q389" t="n">
-        <v>47808.0</v>
+        <v>223585.0</v>
       </c>
       <c r="R389" t="n">
-        <v>54622.0</v>
+        <v>225735.0</v>
       </c>
       <c r="S389" t="n">
-        <v>40965.0</v>
+        <v>181554.0</v>
       </c>
       <c r="T389" t="n">
-        <v>56020.0</v>
+        <v>192543.0</v>
       </c>
       <c r="U389" t="n">
-        <v>59994.0</v>
+        <v>221765.0</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B390" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C390" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D390" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E390" t="s">
         <v>8</v>
       </c>
       <c r="F390" t="s">
         <v>10</v>
       </c>
       <c r="G390" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H390" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>9700.0</v>
+        <v>43</v>
+      </c>
+      <c r="I390"/>
+      <c r="J390" t="s">
+        <v>67</v>
+      </c>
+      <c r="K390" t="s">
+        <v>67</v>
+      </c>
+      <c r="L390" t="s">
+        <v>67</v>
+      </c>
+      <c r="M390" t="s">
+        <v>67</v>
       </c>
       <c r="N390" t="n">
-        <v>9990.0</v>
+        <v>101361.0</v>
       </c>
       <c r="O390" t="n">
-        <v>10457.0</v>
+        <v>100945.0</v>
       </c>
       <c r="P390" t="n">
-        <v>11435.0</v>
+        <v>105123.0</v>
       </c>
       <c r="Q390" t="n">
-        <v>13011.0</v>
+        <v>106411.0</v>
       </c>
       <c r="R390" t="n">
-        <v>13056.0</v>
+        <v>108481.0</v>
       </c>
       <c r="S390" t="n">
-        <v>13102.0</v>
+        <v>93460.0</v>
       </c>
       <c r="T390" t="n">
-        <v>14027.0</v>
+        <v>110044.0</v>
       </c>
       <c r="U390" t="n">
-        <v>14181.0</v>
+        <v>99924.0</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B391" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C391" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D391" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="E391" t="s">
         <v>8</v>
       </c>
       <c r="F391" t="s">
         <v>10</v>
       </c>
       <c r="G391" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H391" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I391"/>
       <c r="J391" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K391" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L391" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M391" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N391" t="n">
+        <v>145859.0</v>
+      </c>
+      <c r="O391" t="n">
+        <v>146048.0</v>
+      </c>
+      <c r="P391" t="n">
+        <v>145190.0</v>
       </c>
       <c r="Q391" t="n">
-        <v>34797.0</v>
+        <v>145412.0</v>
       </c>
       <c r="R391" t="n">
-        <v>41566.0</v>
+        <v>149620.0</v>
       </c>
       <c r="S391" t="n">
-        <v>27863.0</v>
+        <v>118571.0</v>
       </c>
       <c r="T391" t="n">
-        <v>41993.0</v>
+        <v>147100.0</v>
       </c>
       <c r="U391" t="n">
-        <v>45813.0</v>
+        <v>153838.0</v>
+      </c>
+      <c r="V391" t="n">
+        <v>173952.0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B392" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C392" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D392" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="E392" t="s">
         <v>8</v>
       </c>
       <c r="F392" t="s">
         <v>10</v>
       </c>
       <c r="G392" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H392" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I392"/>
       <c r="J392" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K392" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L392" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M392" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N392" t="n">
+        <v>74257.0</v>
+      </c>
+      <c r="O392" t="n">
+        <v>76070.0</v>
+      </c>
+      <c r="P392" t="n">
+        <v>73613.0</v>
       </c>
       <c r="Q392" t="n">
-        <v>189792.0</v>
+        <v>75293.0</v>
       </c>
       <c r="R392" t="n">
-        <v>188440.0</v>
+        <v>80415.0</v>
       </c>
       <c r="S392" t="n">
-        <v>187473.0</v>
+        <v>52002.0</v>
       </c>
       <c r="T392" t="n">
-        <v>199277.0</v>
+        <v>62023.0</v>
       </c>
       <c r="U392" t="n">
-        <v>210201.0</v>
+        <v>84506.0</v>
+      </c>
+      <c r="V392" t="n">
+        <v>85375.0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B393" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C393" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D393" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="E393" t="s">
         <v>8</v>
       </c>
       <c r="F393" t="s">
         <v>10</v>
       </c>
       <c r="G393" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H393" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I393"/>
       <c r="J393" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K393" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L393" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M393" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N393" t="n">
+        <v>74257.0</v>
+      </c>
+      <c r="O393" t="n">
+        <v>76070.0</v>
+      </c>
+      <c r="P393" t="n">
+        <v>73613.0</v>
       </c>
       <c r="Q393" t="n">
-        <v>141918.0</v>
+        <v>75293.0</v>
       </c>
       <c r="R393" t="n">
-        <v>136681.0</v>
+        <v>80415.0</v>
       </c>
       <c r="S393" t="n">
-        <v>139376.0</v>
+        <v>52002.0</v>
       </c>
       <c r="T393" t="n">
-        <v>142427.0</v>
-[...2 lines deleted...]
-        <v>149153.0</v>
+        <v>62023.0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B394" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C394" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D394" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="E394" t="s">
         <v>8</v>
       </c>
       <c r="F394" t="s">
         <v>10</v>
       </c>
       <c r="G394" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H394" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I394"/>
       <c r="J394" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K394" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L394" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M394" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N394" t="n">
+        <v>71602.0</v>
+      </c>
+      <c r="O394" t="n">
+        <v>69978.0</v>
+      </c>
+      <c r="P394" t="n">
+        <v>71577.0</v>
       </c>
       <c r="Q394" t="n">
-        <v>47874.0</v>
+        <v>70119.0</v>
       </c>
       <c r="R394" t="n">
-        <v>51759.0</v>
+        <v>69205.0</v>
       </c>
       <c r="S394" t="n">
-        <v>48097.0</v>
+        <v>66569.0</v>
       </c>
       <c r="T394" t="n">
-        <v>56850.0</v>
+        <v>85077.0</v>
       </c>
       <c r="U394" t="n">
-        <v>61048.0</v>
+        <v>69332.0</v>
+      </c>
+      <c r="V394" t="n">
+        <v>88577.0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="B395" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="C395" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D395" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E395" t="s">
         <v>8</v>
       </c>
       <c r="F395" t="s">
         <v>10</v>
       </c>
       <c r="G395" t="s">
         <v>8</v>
       </c>
       <c r="H395" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I395"/>
       <c r="J395" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K395" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L395" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M395" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N395" t="n">
-        <v>97419.0</v>
+        <v>11168.0</v>
       </c>
       <c r="O395" t="n">
-        <v>107463.0</v>
+        <v>10175.0</v>
       </c>
       <c r="P395" t="n">
-        <v>112815.0</v>
+        <v>8862.0</v>
       </c>
       <c r="Q395" t="n">
-        <v>118121.0</v>
+        <v>9531.0</v>
       </c>
       <c r="R395" t="n">
-        <v>125887.0</v>
+        <v>13016.0</v>
       </c>
       <c r="S395" t="n">
-        <v>127794.0</v>
+        <v>151315.0</v>
       </c>
       <c r="T395" t="n">
-        <v>135929.0</v>
+        <v>285371.0</v>
       </c>
       <c r="U395" t="n">
-        <v>135929.0</v>
+        <v>278893.0</v>
+      </c>
+      <c r="V395" t="n">
+        <v>16478.0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B396" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="C396" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D396" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E396" t="s">
         <v>8</v>
       </c>
       <c r="F396" t="s">
         <v>10</v>
       </c>
       <c r="G396" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H396" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>44</v>
+      </c>
+      <c r="I396" t="n">
+        <v>21343.0</v>
+      </c>
+      <c r="J396" t="n">
+        <v>20577.0</v>
+      </c>
+      <c r="K396" t="n">
+        <v>22630.0</v>
+      </c>
+      <c r="L396" t="n">
+        <v>31230.0</v>
+      </c>
+      <c r="M396" t="n">
+        <v>33934.0</v>
       </c>
       <c r="N396" t="n">
-        <v>29762.0</v>
+        <v>35694.0</v>
       </c>
       <c r="O396" t="n">
-        <v>26651.0</v>
+        <v>39337.0</v>
       </c>
       <c r="P396" t="n">
-        <v>33010.0</v>
+        <v>43173.0</v>
       </c>
       <c r="Q396" t="n">
-        <v>32789.0</v>
+        <v>47808.0</v>
       </c>
       <c r="R396" t="n">
-        <v>42998.0</v>
+        <v>54622.0</v>
       </c>
       <c r="S396" t="n">
-        <v>44860.0</v>
+        <v>50145.0</v>
       </c>
       <c r="T396" t="n">
-        <v>44335.0</v>
+        <v>56020.0</v>
       </c>
       <c r="U396" t="n">
-        <v>44335.0</v>
+        <v>61897.0</v>
+      </c>
+      <c r="V396" t="n">
+        <v>67844.0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B397" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="C397" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D397" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E397" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F397" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G397" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H397" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-        <v>56</v>
+        <v>62</v>
+      </c>
+      <c r="I397" t="n">
+        <v>6240.0</v>
+      </c>
+      <c r="J397" t="n">
+        <v>6600.0</v>
+      </c>
+      <c r="K397" t="n">
+        <v>7081.0</v>
+      </c>
+      <c r="L397" t="n">
+        <v>8250.0</v>
+      </c>
+      <c r="M397" t="n">
+        <v>9700.0</v>
       </c>
       <c r="N397" t="n">
-        <v>10111.0</v>
+        <v>9990.0</v>
       </c>
       <c r="O397" t="n">
-        <v>10240.0</v>
+        <v>10457.0</v>
       </c>
       <c r="P397" t="n">
-        <v>13886.0</v>
+        <v>11435.0</v>
       </c>
       <c r="Q397" t="n">
-        <v>13656.0</v>
+        <v>13011.0</v>
       </c>
       <c r="R397" t="n">
-        <v>14224.0</v>
+        <v>13056.0</v>
+      </c>
+      <c r="S397" t="n">
+        <v>12920.0</v>
+      </c>
+      <c r="T397" t="n">
+        <v>14027.0</v>
+      </c>
+      <c r="U397" t="n">
+        <v>13850.0</v>
+      </c>
+      <c r="V397" t="n">
+        <v>15664.0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B398" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="C398" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D398" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E398" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F398" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G398" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H398" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I398"/>
       <c r="J398" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K398" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L398" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M398" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>27111.0</v>
+        <v>67</v>
+      </c>
+      <c r="N398" t="s">
+        <v>67</v>
+      </c>
+      <c r="O398" t="s">
+        <v>67</v>
+      </c>
+      <c r="P398" t="s">
+        <v>67</v>
       </c>
       <c r="Q398" t="n">
-        <v>27209.0</v>
+        <v>34797.0</v>
       </c>
       <c r="R398" t="n">
-        <v>28774.0</v>
+        <v>41566.0</v>
+      </c>
+      <c r="S398" t="n">
+        <v>37225.0</v>
+      </c>
+      <c r="T398" t="n">
+        <v>41993.0</v>
+      </c>
+      <c r="U398" t="n">
+        <v>48047.0</v>
+      </c>
+      <c r="V398" t="n">
+        <v>52180.0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B399" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="C399" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D399" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E399" t="s">
         <v>8</v>
       </c>
       <c r="F399" t="s">
         <v>10</v>
       </c>
       <c r="G399" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H399" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I399"/>
       <c r="J399" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K399" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L399" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M399" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>71818.0</v>
+        <v>67</v>
+      </c>
+      <c r="N399" t="s">
+        <v>67</v>
+      </c>
+      <c r="O399" t="s">
+        <v>67</v>
+      </c>
+      <c r="P399" t="s">
+        <v>67</v>
       </c>
       <c r="Q399" t="n">
-        <v>77256.0</v>
+        <v>189792.0</v>
       </c>
       <c r="R399" t="n">
-        <v>82889.0</v>
+        <v>188440.0</v>
       </c>
       <c r="S399" t="n">
-        <v>73550.0</v>
+        <v>187473.0</v>
       </c>
       <c r="T399" t="n">
-        <v>91594.0</v>
+        <v>199277.0</v>
       </c>
       <c r="U399" t="n">
-        <v>91594.0</v>
+        <v>211877.0</v>
+      </c>
+      <c r="V399" t="n">
+        <v>231910.0</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B400" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="C400" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D400" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E400" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F400" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G400" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H400" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I400"/>
       <c r="J400" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K400" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L400" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M400" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>26468.0</v>
+        <v>67</v>
+      </c>
+      <c r="N400" t="s">
+        <v>67</v>
+      </c>
+      <c r="O400" t="s">
+        <v>67</v>
+      </c>
+      <c r="P400" t="s">
+        <v>67</v>
       </c>
       <c r="Q400" t="n">
-        <v>28534.0</v>
+        <v>141918.0</v>
       </c>
       <c r="R400" t="n">
-        <v>30827.0</v>
+        <v>136681.0</v>
+      </c>
+      <c r="S400" t="n">
+        <v>139376.0</v>
+      </c>
+      <c r="T400" t="n">
+        <v>142427.0</v>
+      </c>
+      <c r="U400" t="n">
+        <v>149432.0</v>
+      </c>
+      <c r="V400" t="n">
+        <v>160595.0</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B401" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="C401" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D401" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E401" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F401" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G401" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H401" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I401"/>
       <c r="J401" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K401" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L401" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M401" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>45350.0</v>
+        <v>67</v>
+      </c>
+      <c r="N401" t="s">
+        <v>67</v>
+      </c>
+      <c r="O401" t="s">
+        <v>67</v>
+      </c>
+      <c r="P401" t="s">
+        <v>67</v>
       </c>
       <c r="Q401" t="n">
-        <v>48722.0</v>
+        <v>47874.0</v>
       </c>
       <c r="R401" t="n">
-        <v>52062.0</v>
+        <v>51759.0</v>
+      </c>
+      <c r="S401" t="n">
+        <v>48097.0</v>
+      </c>
+      <c r="T401" t="n">
+        <v>56850.0</v>
+      </c>
+      <c r="U401" t="n">
+        <v>62445.0</v>
+      </c>
+      <c r="V401" t="n">
+        <v>71315.0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="B402" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C402" t="s">
+        <v>74</v>
+      </c>
+      <c r="D402" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E402" t="s">
         <v>8</v>
       </c>
       <c r="F402" t="s">
         <v>10</v>
       </c>
       <c r="G402" t="s">
         <v>8</v>
       </c>
       <c r="H402" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I402"/>
       <c r="J402" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K402" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L402" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M402" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N402" t="n">
-        <v>384636.0</v>
+        <v>97419.0</v>
       </c>
       <c r="O402" t="n">
-        <v>485545.0</v>
+        <v>107463.0</v>
       </c>
       <c r="P402" t="n">
-        <v>423612.0</v>
+        <v>112815.0</v>
       </c>
       <c r="Q402" t="n">
-        <v>442699.0</v>
+        <v>118121.0</v>
       </c>
       <c r="R402" t="n">
-        <v>467650.0</v>
+        <v>125887.0</v>
       </c>
       <c r="S402" t="n">
-        <v>463161.0</v>
+        <v>127794.0</v>
       </c>
       <c r="T402" t="n">
-        <v>485688.0</v>
+        <v>135929.0</v>
       </c>
       <c r="U402" t="n">
-        <v>502153.0</v>
+        <v>145981.0</v>
       </c>
       <c r="V402" t="n">
-        <v>547875.0</v>
+        <v>155618.0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="B403" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C403" t="s">
+        <v>74</v>
+      </c>
+      <c r="D403" t="s">
         <v>75</v>
       </c>
-      <c r="D403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E403" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F403" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="G403" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="H403" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="I403"/>
       <c r="J403" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K403" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L403" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M403" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N403" t="n">
-        <v>187760.0</v>
+        <v>29762.0</v>
       </c>
       <c r="O403" t="n">
-        <v>194758.0</v>
+        <v>26651.0</v>
       </c>
       <c r="P403" t="n">
-        <v>205981.0</v>
+        <v>33010.0</v>
       </c>
       <c r="Q403" t="n">
-        <v>219442.0</v>
+        <v>32789.0</v>
       </c>
       <c r="R403" t="n">
-        <v>230317.0</v>
+        <v>42998.0</v>
       </c>
       <c r="S403" t="n">
-        <v>223254.0</v>
+        <v>44860.0</v>
       </c>
       <c r="T403" t="n">
-        <v>232172.0</v>
+        <v>44335.0</v>
       </c>
       <c r="U403" t="n">
-        <v>242174.0</v>
+        <v>45753.0</v>
+      </c>
+      <c r="V403" t="n">
+        <v>46581.0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="B404" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C404" t="s">
+        <v>74</v>
+      </c>
+      <c r="D404" t="s">
         <v>75</v>
       </c>
-      <c r="D404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E404" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F404" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="G404" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H404" t="s">
         <v>43</v>
       </c>
       <c r="I404"/>
       <c r="J404" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K404" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L404" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M404" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N404" t="n">
-        <v>196876.0</v>
+        <v>61878.0</v>
       </c>
       <c r="O404" t="n">
-        <v>208180.0</v>
+        <v>74899.0</v>
       </c>
       <c r="P404" t="n">
-        <v>217959.0</v>
+        <v>71818.0</v>
       </c>
       <c r="Q404" t="n">
-        <v>223257.0</v>
+        <v>77256.0</v>
       </c>
       <c r="R404" t="n">
-        <v>237333.0</v>
+        <v>82889.0</v>
       </c>
       <c r="S404" t="n">
-        <v>239907.0</v>
+        <v>73550.0</v>
       </c>
       <c r="T404" t="n">
-        <v>253516.0</v>
+        <v>91594.0</v>
       </c>
       <c r="U404" t="n">
-        <v>259979.0</v>
+        <v>100228.0</v>
+      </c>
+      <c r="V404" t="n">
+        <v>109037.0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B405" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C405" t="s">
+        <v>74</v>
+      </c>
+      <c r="D405" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E405" t="s">
         <v>8</v>
       </c>
       <c r="F405" t="s">
         <v>10</v>
       </c>
       <c r="G405" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H405" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I405"/>
       <c r="J405" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K405" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L405" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M405" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N405" t="n">
-        <v>276200.0</v>
+        <v>384636.0</v>
       </c>
       <c r="O405" t="n">
-        <v>288151.0</v>
+        <v>485545.0</v>
       </c>
       <c r="P405" t="n">
-        <v>299721.0</v>
+        <v>423612.0</v>
       </c>
       <c r="Q405" t="n">
-        <v>317431.0</v>
+        <v>442699.0</v>
       </c>
       <c r="R405" t="n">
-        <v>329886.0</v>
+        <v>467650.0</v>
       </c>
       <c r="S405" t="n">
-        <v>336012.0</v>
+        <v>463161.0</v>
       </c>
       <c r="T405" t="n">
-        <v>338940.0</v>
+        <v>485688.0</v>
       </c>
       <c r="U405" t="n">
-        <v>342038.0</v>
+        <v>502153.0</v>
       </c>
       <c r="V405" t="n">
-        <v>366190.0</v>
+        <v>547875.0</v>
+      </c>
+      <c r="W405" t="n">
+        <v>681914.0</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B406" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C406" t="s">
+        <v>74</v>
+      </c>
+      <c r="D406" t="s">
         <v>75</v>
       </c>
-      <c r="D406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E406" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F406" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G406" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H406" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I406"/>
       <c r="J406" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K406" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L406" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M406" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N406" t="n">
-        <v>133661.0</v>
+        <v>187760.0</v>
       </c>
       <c r="O406" t="n">
-        <v>138988.0</v>
+        <v>194758.0</v>
       </c>
       <c r="P406" t="n">
-        <v>143657.0</v>
+        <v>205981.0</v>
       </c>
       <c r="Q406" t="n">
-        <v>156032.0</v>
+        <v>219442.0</v>
       </c>
       <c r="R406" t="n">
-        <v>160587.0</v>
+        <v>230317.0</v>
       </c>
       <c r="S406" t="n">
-        <v>163788.0</v>
+        <v>223254.0</v>
       </c>
       <c r="T406" t="n">
-        <v>164721.0</v>
+        <v>232172.0</v>
       </c>
       <c r="U406" t="n">
-        <v>168893.0</v>
+        <v>242174.0</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B407" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C407" t="s">
+        <v>74</v>
+      </c>
+      <c r="D407" t="s">
         <v>75</v>
       </c>
-      <c r="D407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E407" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F407" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G407" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H407" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I407"/>
       <c r="J407" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K407" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L407" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M407" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N407" t="n">
-        <v>142539.0</v>
+        <v>196876.0</v>
       </c>
       <c r="O407" t="n">
-        <v>152324.0</v>
+        <v>208180.0</v>
       </c>
       <c r="P407" t="n">
-        <v>156392.0</v>
+        <v>217959.0</v>
       </c>
       <c r="Q407" t="n">
-        <v>161399.0</v>
+        <v>223257.0</v>
       </c>
       <c r="R407" t="n">
-        <v>169299.0</v>
+        <v>237333.0</v>
       </c>
       <c r="S407" t="n">
-        <v>172224.0</v>
+        <v>239907.0</v>
       </c>
       <c r="T407" t="n">
-        <v>174219.0</v>
+        <v>253516.0</v>
       </c>
       <c r="U407" t="n">
-        <v>173145.0</v>
+        <v>259979.0</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B408" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C408" t="s">
+        <v>74</v>
+      </c>
+      <c r="D408" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E408" t="s">
         <v>8</v>
       </c>
       <c r="F408" t="s">
         <v>10</v>
       </c>
       <c r="G408" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H408" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I408"/>
       <c r="J408" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K408" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L408" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M408" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N408" t="n">
-        <v>108436.0</v>
+        <v>276200.0</v>
       </c>
       <c r="O408" t="n">
-        <v>197394.0</v>
+        <v>288151.0</v>
       </c>
       <c r="P408" t="n">
-        <v>123891.0</v>
+        <v>299721.0</v>
       </c>
       <c r="Q408" t="n">
-        <v>125268.0</v>
+        <v>317431.0</v>
       </c>
       <c r="R408" t="n">
-        <v>137764.0</v>
+        <v>329886.0</v>
       </c>
       <c r="S408" t="n">
-        <v>127149.0</v>
+        <v>336012.0</v>
       </c>
       <c r="T408" t="n">
-        <v>146748.0</v>
+        <v>338940.0</v>
       </c>
       <c r="U408" t="n">
-        <v>160115.0</v>
+        <v>342038.0</v>
       </c>
       <c r="V408" t="n">
-        <v>181685.0</v>
+        <v>366190.0</v>
+      </c>
+      <c r="W408" t="n">
+        <v>418174.0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B409" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C409" t="s">
+        <v>74</v>
+      </c>
+      <c r="D409" t="s">
         <v>75</v>
       </c>
-      <c r="D409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E409" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F409" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G409" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H409" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I409"/>
       <c r="J409" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K409" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L409" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M409" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N409" t="n">
-        <v>54099.0</v>
+        <v>133661.0</v>
       </c>
       <c r="O409" t="n">
-        <v>55770.0</v>
+        <v>138988.0</v>
       </c>
       <c r="P409" t="n">
-        <v>62324.0</v>
+        <v>143657.0</v>
       </c>
       <c r="Q409" t="n">
-        <v>63410.0</v>
+        <v>156032.0</v>
       </c>
       <c r="R409" t="n">
-        <v>69730.0</v>
+        <v>160587.0</v>
       </c>
       <c r="S409" t="n">
-        <v>59466.0</v>
+        <v>163788.0</v>
       </c>
       <c r="T409" t="n">
-        <v>67451.0</v>
+        <v>164721.0</v>
       </c>
       <c r="U409" t="n">
-        <v>73281.0</v>
+        <v>168893.0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B410" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C410" t="s">
+        <v>74</v>
+      </c>
+      <c r="D410" t="s">
         <v>75</v>
       </c>
-      <c r="D410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E410" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F410" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G410" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H410" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I410"/>
       <c r="J410" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K410" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L410" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M410" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N410" t="n">
-        <v>54337.0</v>
+        <v>142539.0</v>
       </c>
       <c r="O410" t="n">
-        <v>55856.0</v>
+        <v>152324.0</v>
       </c>
       <c r="P410" t="n">
-        <v>61567.0</v>
+        <v>156392.0</v>
       </c>
       <c r="Q410" t="n">
-        <v>61858.0</v>
+        <v>161399.0</v>
       </c>
       <c r="R410" t="n">
-        <v>68034.0</v>
+        <v>169299.0</v>
       </c>
       <c r="S410" t="n">
-        <v>67683.0</v>
+        <v>172224.0</v>
       </c>
       <c r="T410" t="n">
-        <v>79297.0</v>
+        <v>174219.0</v>
       </c>
       <c r="U410" t="n">
-        <v>86834.0</v>
+        <v>173145.0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
       <c r="B411" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="C411" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="D411" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E411" t="s">
         <v>8</v>
       </c>
       <c r="F411" t="s">
         <v>10</v>
       </c>
       <c r="G411" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H411" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I411"/>
       <c r="J411" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K411" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L411" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M411" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N411" t="n">
-        <v>59944.0</v>
+        <v>108436.0</v>
       </c>
       <c r="O411" t="n">
-        <v>62113.0</v>
+        <v>197394.0</v>
       </c>
       <c r="P411" t="n">
-        <v>70226.0</v>
+        <v>123891.0</v>
       </c>
       <c r="Q411" t="n">
-        <v>76409.0</v>
+        <v>125268.0</v>
       </c>
       <c r="R411" t="n">
-        <v>81890.0</v>
+        <v>137764.0</v>
+      </c>
+      <c r="S411" t="n">
+        <v>127149.0</v>
+      </c>
+      <c r="T411" t="n">
+        <v>146748.0</v>
+      </c>
+      <c r="U411" t="n">
+        <v>160115.0</v>
+      </c>
+      <c r="V411" t="n">
+        <v>181685.0</v>
+      </c>
+      <c r="W411" t="n">
+        <v>263740.0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
       <c r="B412" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="C412" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D412" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E412" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F412" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G412" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H412" t="s">
         <v>43</v>
       </c>
       <c r="I412"/>
       <c r="J412" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K412" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L412" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M412" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N412" t="n">
-        <v>23396.0</v>
+        <v>54099.0</v>
       </c>
       <c r="O412" t="n">
-        <v>22313.0</v>
+        <v>55770.0</v>
       </c>
       <c r="P412" t="n">
-        <v>24745.0</v>
+        <v>62324.0</v>
       </c>
       <c r="Q412" t="n">
-        <v>18475.0</v>
+        <v>63410.0</v>
       </c>
       <c r="R412" t="n">
-        <v>20851.0</v>
+        <v>69730.0</v>
       </c>
       <c r="S412" t="n">
-        <v>5579.0</v>
+        <v>59466.0</v>
       </c>
       <c r="T412" t="n">
-        <v>16445.0</v>
+        <v>67451.0</v>
+      </c>
+      <c r="U412" t="n">
+        <v>73281.0</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
+        <v>103</v>
+      </c>
+      <c r="B413" t="s">
+        <v>104</v>
+      </c>
+      <c r="C413" t="s">
+        <v>74</v>
+      </c>
+      <c r="D413" t="s">
+        <v>75</v>
+      </c>
+      <c r="E413" t="s">
         <v>59</v>
       </c>
-      <c r="B413" t="s">
+      <c r="F413" t="s">
         <v>60</v>
       </c>
-      <c r="C413" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G413" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H413" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I413"/>
       <c r="J413" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K413" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L413" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M413" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N413" t="n">
-        <v>5810847.0</v>
+        <v>54337.0</v>
       </c>
       <c r="O413" t="n">
-        <v>6354720.0</v>
+        <v>55856.0</v>
       </c>
       <c r="P413" t="n">
-        <v>7309920.0</v>
+        <v>61567.0</v>
       </c>
       <c r="Q413" t="n">
-        <v>6681639.0</v>
+        <v>61858.0</v>
       </c>
       <c r="R413" t="n">
-        <v>7600727.0</v>
+        <v>68034.0</v>
+      </c>
+      <c r="S413" t="n">
+        <v>67683.0</v>
+      </c>
+      <c r="T413" t="n">
+        <v>79297.0</v>
+      </c>
+      <c r="U413" t="n">
+        <v>86834.0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="B414" t="s">
-        <v>105</v>
+        <v>54</v>
       </c>
       <c r="C414" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D414" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E414" t="s">
         <v>8</v>
       </c>
       <c r="F414" t="s">
         <v>10</v>
       </c>
       <c r="G414" t="s">
         <v>8</v>
       </c>
       <c r="H414" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I414"/>
       <c r="J414" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K414" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L414" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M414" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N414" t="n">
+        <v>23396.0</v>
+      </c>
+      <c r="O414" t="n">
+        <v>22313.0</v>
+      </c>
+      <c r="P414" t="n">
+        <v>24745.0</v>
       </c>
       <c r="Q414" t="n">
-        <v>708832.0</v>
+        <v>18475.0</v>
       </c>
       <c r="R414" t="n">
-        <v>753801.0</v>
+        <v>20851.0</v>
       </c>
       <c r="S414" t="n">
-        <v>756182.0</v>
+        <v>5579.0</v>
       </c>
       <c r="T414" t="n">
-        <v>801874.0</v>
-[...2 lines deleted...]
-        <v>828367.0</v>
+        <v>16445.0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B415" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C415" t="s">
+        <v>74</v>
+      </c>
+      <c r="D415" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E415" t="s">
         <v>8</v>
       </c>
       <c r="F415" t="s">
         <v>10</v>
       </c>
       <c r="G415" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H415" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I415"/>
       <c r="J415" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K415" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L415" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M415" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>437580.0</v>
+        <v>67</v>
+      </c>
+      <c r="N415" t="s">
+        <v>67</v>
+      </c>
+      <c r="O415" t="s">
+        <v>67</v>
+      </c>
+      <c r="P415" t="s">
+        <v>67</v>
       </c>
       <c r="Q415" t="n">
-        <v>457965.0</v>
+        <v>708832.0</v>
       </c>
       <c r="R415" t="n">
-        <v>484532.0</v>
+        <v>753801.0</v>
       </c>
       <c r="S415" t="n">
-        <v>498939.0</v>
+        <v>765056.0</v>
       </c>
       <c r="T415" t="n">
-        <v>509900.0</v>
+        <v>802800.0</v>
       </c>
       <c r="U415" t="n">
-        <v>521176.0</v>
+        <v>838752.0</v>
+      </c>
+      <c r="V415" t="n">
+        <v>910342.0</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B416" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C416" t="s">
+        <v>74</v>
+      </c>
+      <c r="D416" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E416" t="s">
         <v>8</v>
       </c>
       <c r="F416" t="s">
         <v>10</v>
       </c>
       <c r="G416" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H416" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I416"/>
       <c r="J416" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K416" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L416" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M416" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="N416" t="n">
+        <v>402597.0</v>
+      </c>
+      <c r="O416" t="n">
+        <v>417474.0</v>
+      </c>
+      <c r="P416" t="n">
+        <v>437580.0</v>
       </c>
       <c r="Q416" t="n">
-        <v>250867.0</v>
+        <v>457965.0</v>
       </c>
       <c r="R416" t="n">
-        <v>269269.0</v>
+        <v>484532.0</v>
       </c>
       <c r="S416" t="n">
-        <v>257243.0</v>
+        <v>501800.0</v>
       </c>
       <c r="T416" t="n">
-        <v>291974.0</v>
+        <v>510826.0</v>
       </c>
       <c r="U416" t="n">
-        <v>307191.0</v>
+        <v>521193.0</v>
+      </c>
+      <c r="V416" t="n">
+        <v>547732.0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B417" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C417" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D417" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E417" t="s">
         <v>8</v>
       </c>
       <c r="F417" t="s">
         <v>10</v>
       </c>
       <c r="G417" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H417" t="s">
         <v>43</v>
       </c>
-      <c r="I417" t="n">
-[...21 lines deleted...]
-        <v>134420.0</v>
+      <c r="I417"/>
+      <c r="J417" t="s">
+        <v>67</v>
+      </c>
+      <c r="K417" t="s">
+        <v>67</v>
+      </c>
+      <c r="L417" t="s">
+        <v>67</v>
+      </c>
+      <c r="M417" t="s">
+        <v>67</v>
+      </c>
+      <c r="N417" t="s">
+        <v>67</v>
+      </c>
+      <c r="O417" t="s">
+        <v>67</v>
+      </c>
+      <c r="P417" t="s">
+        <v>67</v>
       </c>
       <c r="Q417" t="n">
-        <v>143350.0</v>
+        <v>250867.0</v>
       </c>
       <c r="R417" t="n">
-        <v>151795.0</v>
+        <v>269269.0</v>
       </c>
       <c r="S417" t="n">
-        <v>155229.0</v>
+        <v>263256.0</v>
       </c>
       <c r="T417" t="n">
-        <v>161983.0</v>
+        <v>291974.0</v>
       </c>
       <c r="U417" t="n">
-        <v>168905.0</v>
+        <v>317559.0</v>
+      </c>
+      <c r="V417" t="n">
+        <v>362610.0</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B418" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C418" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D418" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E418" t="s">
         <v>8</v>
       </c>
       <c r="F418" t="s">
         <v>10</v>
       </c>
       <c r="G418" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H418" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I418" t="n">
-        <v>61270.0</v>
+        <v>89660.0</v>
       </c>
       <c r="J418" t="n">
-        <v>63632.0</v>
+        <v>92398.0</v>
       </c>
       <c r="K418" t="n">
-        <v>67004.0</v>
+        <v>96865.0</v>
       </c>
       <c r="L418" t="n">
-        <v>71522.0</v>
+        <v>107288.0</v>
       </c>
       <c r="M418" t="n">
-        <v>75736.0</v>
+        <v>113265.0</v>
       </c>
       <c r="N418" t="n">
-        <v>82933.0</v>
+        <v>123414.0</v>
       </c>
       <c r="O418" t="n">
-        <v>83312.0</v>
+        <v>126111.0</v>
       </c>
       <c r="P418" t="n">
-        <v>89253.0</v>
+        <v>134420.0</v>
       </c>
       <c r="Q418" t="n">
-        <v>94859.0</v>
+        <v>143350.0</v>
       </c>
       <c r="R418" t="n">
-        <v>99952.0</v>
+        <v>151795.0</v>
       </c>
       <c r="S418" t="n">
-        <v>103201.0</v>
+        <v>155229.0</v>
       </c>
       <c r="T418" t="n">
-        <v>105410.0</v>
+        <v>161983.0</v>
       </c>
       <c r="U418" t="n">
-        <v>110670.0</v>
+        <v>171369.0</v>
+      </c>
+      <c r="V418" t="n">
+        <v>185256.0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B419" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C419" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D419" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E419" t="s">
         <v>8</v>
       </c>
       <c r="F419" t="s">
         <v>10</v>
       </c>
       <c r="G419" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H419" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I419" t="n">
-        <v>28390.0</v>
+        <v>61270.0</v>
       </c>
       <c r="J419" t="n">
-        <v>28766.0</v>
+        <v>63632.0</v>
       </c>
       <c r="K419" t="n">
-        <v>29861.0</v>
+        <v>67004.0</v>
       </c>
       <c r="L419" t="n">
-        <v>35766.0</v>
+        <v>71522.0</v>
       </c>
       <c r="M419" t="n">
-        <v>37529.0</v>
+        <v>75736.0</v>
       </c>
       <c r="N419" t="n">
-        <v>40481.0</v>
+        <v>82933.0</v>
       </c>
       <c r="O419" t="n">
-        <v>42799.0</v>
+        <v>83312.0</v>
       </c>
       <c r="P419" t="n">
-        <v>45167.0</v>
+        <v>89253.0</v>
       </c>
       <c r="Q419" t="n">
-        <v>48491.0</v>
+        <v>94859.0</v>
       </c>
       <c r="R419" t="n">
-        <v>51843.0</v>
+        <v>99952.0</v>
       </c>
       <c r="S419" t="n">
-        <v>52028.0</v>
+        <v>103201.0</v>
       </c>
       <c r="T419" t="n">
-        <v>56573.0</v>
+        <v>105410.0</v>
       </c>
       <c r="U419" t="n">
-        <v>58235.0</v>
+        <v>111141.0</v>
+      </c>
+      <c r="V419" t="n">
+        <v>115445.0</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B420" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C420" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D420" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="E420" t="s">
         <v>8</v>
       </c>
       <c r="F420" t="s">
         <v>10</v>
       </c>
       <c r="G420" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H420" t="s">
         <v>43</v>
       </c>
       <c r="I420" t="n">
-        <v>15830.0</v>
+        <v>28390.0</v>
       </c>
       <c r="J420" t="n">
-        <v>16946.0</v>
+        <v>28766.0</v>
       </c>
       <c r="K420" t="n">
-        <v>17630.0</v>
+        <v>29861.0</v>
       </c>
       <c r="L420" t="n">
-        <v>20596.0</v>
+        <v>35766.0</v>
       </c>
       <c r="M420" t="n">
-        <v>22258.0</v>
+        <v>37529.0</v>
       </c>
       <c r="N420" t="n">
-        <v>24598.0</v>
+        <v>40481.0</v>
       </c>
       <c r="O420" t="n">
-        <v>25664.0</v>
+        <v>42799.0</v>
       </c>
       <c r="P420" t="n">
-        <v>27709.0</v>
+        <v>45167.0</v>
       </c>
       <c r="Q420" t="n">
-        <v>30006.0</v>
+        <v>48491.0</v>
       </c>
       <c r="R420" t="n">
-        <v>32798.0</v>
+        <v>51843.0</v>
       </c>
       <c r="S420" t="n">
-        <v>34363.0</v>
+        <v>52028.0</v>
       </c>
       <c r="T420" t="n">
-        <v>39324.0</v>
+        <v>56573.0</v>
       </c>
       <c r="U420" t="n">
-        <v>40174.0</v>
+        <v>60228.0</v>
+      </c>
+      <c r="V420" t="n">
+        <v>69811.0</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B421" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C421" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D421" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E421" t="s">
         <v>8</v>
       </c>
       <c r="F421" t="s">
         <v>10</v>
       </c>
       <c r="G421" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H421" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I421" t="n">
-        <v>6160.0</v>
+        <v>15830.0</v>
       </c>
       <c r="J421" t="n">
-        <v>6702.0</v>
+        <v>16946.0</v>
       </c>
       <c r="K421" t="n">
-        <v>6768.0</v>
+        <v>17630.0</v>
       </c>
       <c r="L421" t="n">
-        <v>7191.0</v>
+        <v>20596.0</v>
       </c>
       <c r="M421" t="n">
-        <v>7717.0</v>
+        <v>22258.0</v>
       </c>
       <c r="N421" t="n">
-        <v>8384.0</v>
+        <v>24598.0</v>
       </c>
       <c r="O421" t="n">
-        <v>8557.0</v>
+        <v>25664.0</v>
       </c>
       <c r="P421" t="n">
-        <v>8983.0</v>
+        <v>27709.0</v>
       </c>
       <c r="Q421" t="n">
-        <v>9356.0</v>
+        <v>30006.0</v>
       </c>
       <c r="R421" t="n">
-        <v>10593.0</v>
+        <v>32798.0</v>
       </c>
       <c r="S421" t="n">
-        <v>11839.0</v>
+        <v>34363.0</v>
       </c>
       <c r="T421" t="n">
-        <v>13804.0</v>
+        <v>39324.0</v>
       </c>
       <c r="U421" t="n">
-        <v>13884.0</v>
+        <v>41155.0</v>
+      </c>
+      <c r="V421" t="n">
+        <v>46197.0</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B422" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C422" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D422" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E422" t="s">
         <v>8</v>
       </c>
       <c r="F422" t="s">
         <v>10</v>
       </c>
       <c r="G422" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H422" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I422" t="n">
-        <v>9670.0</v>
+        <v>6160.0</v>
       </c>
       <c r="J422" t="n">
-        <v>10244.0</v>
+        <v>6702.0</v>
       </c>
       <c r="K422" t="n">
-        <v>10862.0</v>
+        <v>6768.0</v>
       </c>
       <c r="L422" t="n">
-        <v>13405.0</v>
+        <v>7191.0</v>
       </c>
       <c r="M422" t="n">
-        <v>14541.0</v>
+        <v>7717.0</v>
       </c>
       <c r="N422" t="n">
-        <v>16220.0</v>
+        <v>8384.0</v>
       </c>
       <c r="O422" t="n">
-        <v>17107.0</v>
+        <v>8557.0</v>
       </c>
       <c r="P422" t="n">
-        <v>18726.0</v>
+        <v>8983.0</v>
       </c>
       <c r="Q422" t="n">
-        <v>20650.0</v>
+        <v>9356.0</v>
       </c>
       <c r="R422" t="n">
-        <v>22205.0</v>
+        <v>10593.0</v>
       </c>
       <c r="S422" t="n">
-        <v>22502.0</v>
+        <v>11839.0</v>
       </c>
       <c r="T422" t="n">
-        <v>25520.0</v>
+        <v>13804.0</v>
       </c>
       <c r="U422" t="n">
-        <v>26290.0</v>
+        <v>13844.0</v>
+      </c>
+      <c r="V422" t="n">
+        <v>14498.0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B423" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C423" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D423" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E423" t="s">
         <v>8</v>
       </c>
       <c r="F423" t="s">
         <v>10</v>
       </c>
       <c r="G423" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H423" t="s">
         <v>43</v>
       </c>
       <c r="I423" t="n">
-        <v>200045.0</v>
+        <v>9670.0</v>
       </c>
       <c r="J423" t="n">
-        <v>209481.0</v>
+        <v>10244.0</v>
       </c>
       <c r="K423" t="n">
-        <v>219990.0</v>
+        <v>10862.0</v>
       </c>
       <c r="L423" t="n">
-        <v>241738.0</v>
+        <v>13405.0</v>
       </c>
       <c r="M423" t="n">
-        <v>262319.0</v>
+        <v>14541.0</v>
       </c>
       <c r="N423" t="n">
-        <v>286206.0</v>
+        <v>16220.0</v>
       </c>
       <c r="O423" t="n">
-        <v>301742.0</v>
+        <v>17107.0</v>
       </c>
       <c r="P423" t="n">
-        <v>313443.0</v>
+        <v>18726.0</v>
       </c>
       <c r="Q423" t="n">
-        <v>317163.0</v>
+        <v>20650.0</v>
       </c>
       <c r="R423" t="n">
-        <v>335314.0</v>
+        <v>22205.0</v>
       </c>
       <c r="S423" t="n">
-        <v>339606.0</v>
+        <v>22502.0</v>
       </c>
       <c r="T423" t="n">
-        <v>346196.0</v>
+        <v>25520.0</v>
       </c>
       <c r="U423" t="n">
-        <v>349093.0</v>
+        <v>27311.0</v>
+      </c>
+      <c r="V423" t="n">
+        <v>31699.0</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B424" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C424" t="s">
+        <v>68</v>
+      </c>
+      <c r="D424" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E424" t="s">
         <v>8</v>
       </c>
       <c r="F424" t="s">
         <v>10</v>
       </c>
       <c r="G424" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H424" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I424" t="n">
-        <v>153971.0</v>
+        <v>200045.0</v>
       </c>
       <c r="J424" t="n">
-        <v>160395.0</v>
+        <v>209481.0</v>
       </c>
       <c r="K424" t="n">
-        <v>168596.0</v>
+        <v>219990.0</v>
       </c>
       <c r="L424" t="n">
-        <v>174737.0</v>
+        <v>241738.0</v>
       </c>
       <c r="M424" t="n">
-        <v>190134.0</v>
+        <v>262319.0</v>
       </c>
       <c r="N424" t="n">
-        <v>200211.0</v>
+        <v>286206.0</v>
       </c>
       <c r="O424" t="n">
-        <v>208276.0</v>
+        <v>301742.0</v>
       </c>
       <c r="P424" t="n">
-        <v>217375.0</v>
+        <v>313443.0</v>
       </c>
       <c r="Q424" t="n">
-        <v>219834.0</v>
+        <v>317163.0</v>
       </c>
       <c r="R424" t="n">
-        <v>232138.0</v>
+        <v>335314.0</v>
       </c>
       <c r="S424" t="n">
-        <v>232853.0</v>
+        <v>337094.0</v>
       </c>
       <c r="T424" t="n">
-        <v>235158.0</v>
+        <v>346196.0</v>
       </c>
       <c r="U424" t="n">
-        <v>233288.0</v>
+        <v>352454.0</v>
+      </c>
+      <c r="V424" t="n">
+        <v>379135.0</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B425" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C425" t="s">
+        <v>68</v>
+      </c>
+      <c r="D425" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E425" t="s">
         <v>8</v>
       </c>
       <c r="F425" t="s">
         <v>10</v>
       </c>
       <c r="G425" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H425" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I425" t="n">
-        <v>46627.0</v>
+        <v>153971.0</v>
       </c>
       <c r="J425" t="n">
-        <v>49638.0</v>
+        <v>160395.0</v>
       </c>
       <c r="K425" t="n">
-        <v>52702.0</v>
+        <v>168596.0</v>
       </c>
       <c r="L425" t="n">
-        <v>68309.0</v>
+        <v>174737.0</v>
       </c>
       <c r="M425" t="n">
-        <v>73496.0</v>
+        <v>190134.0</v>
       </c>
       <c r="N425" t="n">
-        <v>85995.0</v>
+        <v>200211.0</v>
       </c>
       <c r="O425" t="n">
-        <v>93466.0</v>
+        <v>208276.0</v>
       </c>
       <c r="P425" t="n">
-        <v>96068.0</v>
+        <v>217375.0</v>
       </c>
       <c r="Q425" t="n">
-        <v>97329.0</v>
+        <v>219834.0</v>
       </c>
       <c r="R425" t="n">
-        <v>103176.0</v>
+        <v>232138.0</v>
       </c>
       <c r="S425" t="n">
-        <v>106753.0</v>
+        <v>233712.0</v>
       </c>
       <c r="T425" t="n">
-        <v>111038.0</v>
+        <v>235158.0</v>
       </c>
       <c r="U425" t="n">
-        <v>115805.0</v>
+        <v>232926.0</v>
+      </c>
+      <c r="V425" t="n">
+        <v>241530.0</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="B426" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="C426" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D426" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="E426" t="s">
         <v>8</v>
       </c>
       <c r="F426" t="s">
         <v>10</v>
       </c>
       <c r="G426" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H426" t="s">
-        <v>47</v>
-[...18 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="I426" t="n">
+        <v>46627.0</v>
+      </c>
+      <c r="J426" t="n">
+        <v>49638.0</v>
+      </c>
+      <c r="K426" t="n">
+        <v>52702.0</v>
+      </c>
+      <c r="L426" t="n">
+        <v>68309.0</v>
+      </c>
+      <c r="M426" t="n">
+        <v>73496.0</v>
+      </c>
+      <c r="N426" t="n">
+        <v>85995.0</v>
+      </c>
+      <c r="O426" t="n">
+        <v>93466.0</v>
       </c>
       <c r="P426" t="n">
-        <v>306304.0</v>
+        <v>96068.0</v>
       </c>
       <c r="Q426" t="n">
-        <v>143888.0</v>
+        <v>97329.0</v>
       </c>
       <c r="R426" t="n">
-        <v>194900.0</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>103176.0</v>
+      </c>
+      <c r="S426" t="n">
+        <v>103382.0</v>
+      </c>
+      <c r="T426" t="n">
+        <v>111038.0</v>
       </c>
       <c r="U426" t="n">
-        <v>194900.0</v>
+        <v>119528.0</v>
+      </c>
+      <c r="V426" t="n">
+        <v>137605.0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="B427" t="s">
-        <v>105</v>
+        <v>54</v>
       </c>
       <c r="C427" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D427" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E427" t="s">
         <v>8</v>
       </c>
       <c r="F427" t="s">
         <v>10</v>
       </c>
       <c r="G427" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H427" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I427"/>
       <c r="J427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="O427" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>67</v>
+      </c>
+      <c r="P427" t="n">
+        <v>306304.0</v>
+      </c>
+      <c r="Q427" t="n">
+        <v>143888.0</v>
+      </c>
+      <c r="R427" t="n">
+        <v>194900.0</v>
       </c>
       <c r="S427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T427" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="U427" t="n">
-        <v>3019072.0</v>
+        <v>194900.0</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="B428" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="C428" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="D428" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E428" t="s">
         <v>8</v>
       </c>
       <c r="F428" t="s">
         <v>10</v>
       </c>
       <c r="G428" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H428" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I428"/>
       <c r="J428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="O428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="P428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="Q428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="R428" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="S428" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1793420.0</v>
+        <v>67</v>
+      </c>
+      <c r="T428" t="s">
+        <v>67</v>
       </c>
       <c r="U428" t="n">
-        <v>1793420.0</v>
-[...2 lines deleted...]
-        <v>2289126.0</v>
+        <v>3019072.0</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="B429" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="C429" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="D429" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E429" t="s">
         <v>8</v>
       </c>
       <c r="F429" t="s">
         <v>10</v>
       </c>
       <c r="G429" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H429" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I429"/>
       <c r="J429" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K429" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L429" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M429" t="s">
-        <v>56</v>
-[...17 lines deleted...]
-        <v>7600727.0</v>
+        <v>67</v>
+      </c>
+      <c r="N429" t="s">
+        <v>67</v>
+      </c>
+      <c r="O429" t="s">
+        <v>67</v>
+      </c>
+      <c r="P429" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q429" t="s">
+        <v>67</v>
+      </c>
+      <c r="R429" t="s">
+        <v>67</v>
+      </c>
+      <c r="S429" t="s">
+        <v>67</v>
       </c>
       <c r="T429" t="n">
-        <v>7600727.0</v>
+        <v>1793420.0</v>
       </c>
       <c r="U429" t="n">
-        <v>7600727.0</v>
+        <v>1793420.0</v>
+      </c>
+      <c r="V429" t="n">
+        <v>2289126.0</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B430" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C430" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="D430" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E430" t="s">
         <v>8</v>
       </c>
       <c r="F430" t="s">
         <v>10</v>
       </c>
       <c r="G430" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H430" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I430"/>
       <c r="J430" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="K430" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L430" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M430" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N430" t="n">
-        <v>59944.0</v>
+        <v>5810847.0</v>
       </c>
       <c r="O430" t="n">
-        <v>62113.0</v>
+        <v>6354720.0</v>
       </c>
       <c r="P430" t="n">
-        <v>70226.0</v>
+        <v>7309920.0</v>
       </c>
       <c r="Q430" t="n">
-        <v>76409.0</v>
+        <v>6681639.0</v>
       </c>
       <c r="R430" t="n">
-        <v>81890.0</v>
+        <v>7600727.0</v>
+      </c>
+      <c r="S430" t="n">
+        <v>7981429.0</v>
+      </c>
+      <c r="T430" t="n">
+        <v>1.1707725E7</v>
+      </c>
+      <c r="U430" t="n">
+        <v>1.0454712E7</v>
+      </c>
+      <c r="V430" t="n">
+        <v>1.0250893E7</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:H430"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>