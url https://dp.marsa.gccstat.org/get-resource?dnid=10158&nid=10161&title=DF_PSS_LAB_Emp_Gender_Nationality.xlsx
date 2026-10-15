--- v0 (2025-10-26)
+++ v1 (2026-10-15)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Dataset" r:id="rId3" sheetId="1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">Dataset!$A$6:$H$54</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1413" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1616" uniqueCount="102">
   <si>
     <t>Dataflow</t>
   </si>
   <si>
     <t>GCCSTAT.PSS:DF_PSS_LAB_Emp_Gender_Nationality(1.0)</t>
   </si>
   <si>
     <t>Dataflow Name</t>
   </si>
   <si>
     <t>Employed By Gender and Nationality</t>
   </si>
   <si>
     <t>DataStructure</t>
   </si>
   <si>
     <t>GCCSTAT.PSS:DSD_PSS_LAB_Emp_Gender_Nationality(1.0)</t>
   </si>
   <si>
     <t>DataStructure Name</t>
   </si>
   <si>
     <t>CL_COM_AREA_GEO_FLAT_ALPHA3</t>
   </si>
   <si>
@@ -191,135 +191,168 @@
   <si>
     <t>2021-Q2</t>
   </si>
   <si>
     <t>2021-Q3</t>
   </si>
   <si>
     <t>2021-Q4</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2022-Q1</t>
   </si>
   <si>
     <t>2022-Q2</t>
   </si>
   <si>
     <t>2022-Q3</t>
   </si>
   <si>
     <t>2022-Q4</t>
   </si>
   <si>
+    <t>2023</t>
+  </si>
+  <si>
     <t>2023-Q1</t>
   </si>
   <si>
     <t>2023-Q2</t>
   </si>
   <si>
     <t>2023-Q3</t>
   </si>
   <si>
     <t>2023-Q4</t>
   </si>
   <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>2024-Q1</t>
+  </si>
+  <si>
+    <t>2024-Q2</t>
+  </si>
+  <si>
+    <t>2024-Q3</t>
+  </si>
+  <si>
+    <t>2024-Q4</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2025-Q1</t>
+  </si>
+  <si>
+    <t>2025-Q2</t>
+  </si>
+  <si>
+    <t>2025-Q3</t>
+  </si>
+  <si>
+    <t>2025-Q4</t>
+  </si>
+  <si>
+    <t>BHR</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
+  </si>
+  <si>
+    <t>01_01</t>
+  </si>
+  <si>
+    <t>Citzens</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>Quaterly</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>01_02</t>
+  </si>
+  <si>
+    <t>Non Citzens</t>
+  </si>
+  <si>
+    <t>OMN</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t>QAT</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>SAU</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>KWT</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
     <t>ARE</t>
   </si>
   <si>
     <t>Emirates</t>
   </si>
   <si>
-    <t>01_01</t>
-[...10 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>Annual</t>
-  </si>
-[...49 lines deleted...]
-    <t>Bahrain</t>
   </si>
   <si>
     <t>GCC</t>
   </si>
   <si>
     <t>Gulf Cooperation Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
@@ -367,51 +400,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="true" applyFill="true">
       <protection locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
       <protection locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BE54"/>
+  <dimension ref="A1:BP54"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="23.4375" customWidth="true"/>
     <col min="2" max="2" width="23.4375" customWidth="true"/>
     <col min="3" max="3" width="23.4375" customWidth="true"/>
     <col min="4" max="4" width="23.4375" customWidth="true"/>
     <col min="5" max="5" width="23.4375" customWidth="true"/>
     <col min="6" max="6" width="23.4375" customWidth="true"/>
     <col min="7" max="7" width="23.4375" customWidth="true"/>
     <col min="8" max="8" width="23.4375" customWidth="true"/>
     <col min="9" max="9" width="23.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
@@ -589,6700 +622,7801 @@
       </c>
       <c r="AX6" t="s" s="1">
         <v>56</v>
       </c>
       <c r="AY6" t="s" s="1">
         <v>57</v>
       </c>
       <c r="AZ6" t="s" s="1">
         <v>58</v>
       </c>
       <c r="BA6" t="s" s="1">
         <v>59</v>
       </c>
       <c r="BB6" t="s" s="1">
         <v>60</v>
       </c>
       <c r="BC6" t="s" s="1">
         <v>61</v>
       </c>
       <c r="BD6" t="s" s="1">
         <v>62</v>
       </c>
       <c r="BE6" t="s" s="1">
         <v>63</v>
       </c>
+      <c r="BF6" t="s" s="1">
+        <v>64</v>
+      </c>
+      <c r="BG6" t="s" s="1">
+        <v>65</v>
+      </c>
+      <c r="BH6" t="s" s="1">
+        <v>66</v>
+      </c>
+      <c r="BI6" t="s" s="1">
+        <v>67</v>
+      </c>
+      <c r="BJ6" t="s" s="1">
+        <v>68</v>
+      </c>
+      <c r="BK6" t="s" s="1">
+        <v>69</v>
+      </c>
+      <c r="BL6" t="s" s="1">
+        <v>70</v>
+      </c>
+      <c r="BM6" t="s" s="1">
+        <v>71</v>
+      </c>
+      <c r="BN6" t="s" s="1">
+        <v>72</v>
+      </c>
+      <c r="BO6" t="s" s="1">
+        <v>73</v>
+      </c>
+      <c r="BP6" t="s" s="1">
+        <v>74</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D7" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E7" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F7" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G7" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L7" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>293701.0</v>
+        <v>83</v>
+      </c>
+      <c r="N7" t="s">
+        <v>83</v>
+      </c>
+      <c r="O7" t="s">
+        <v>83</v>
+      </c>
+      <c r="P7" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>83</v>
+      </c>
+      <c r="R7" t="s">
+        <v>83</v>
+      </c>
+      <c r="S7" t="s">
+        <v>83</v>
+      </c>
+      <c r="T7" t="s">
+        <v>83</v>
+      </c>
+      <c r="U7" t="s">
+        <v>83</v>
+      </c>
+      <c r="V7" t="s">
+        <v>83</v>
+      </c>
+      <c r="W7" t="s">
+        <v>83</v>
+      </c>
+      <c r="X7" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI7" t="n">
+        <v>68148.0</v>
+      </c>
+      <c r="AJ7" t="n">
+        <v>67109.0</v>
+      </c>
+      <c r="AK7" t="n">
+        <v>69526.0</v>
+      </c>
+      <c r="AL7" t="n">
+        <v>67908.0</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN7" t="n">
+        <v>92421.0</v>
+      </c>
+      <c r="AO7" t="n">
+        <v>91309.0</v>
+      </c>
+      <c r="AP7" t="n">
+        <v>93860.93477258539</v>
+      </c>
+      <c r="AQ7" t="n">
+        <v>92321.93477258539</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>92211.0</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>92031.0</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>93637.0</v>
+      </c>
+      <c r="AV7" t="n">
+        <v>95006.0</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AX7" t="n">
+        <v>95006.0</v>
+      </c>
+      <c r="AY7" t="n">
+        <v>95006.0</v>
+      </c>
+      <c r="AZ7" t="n">
+        <v>95006.0</v>
+      </c>
+      <c r="BA7" t="n">
+        <v>95006.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G8" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H8" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K8" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L8" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M8" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1316921.9298103158</v>
+        <v>83</v>
+      </c>
+      <c r="N8" t="s">
+        <v>83</v>
+      </c>
+      <c r="O8" t="s">
+        <v>83</v>
+      </c>
+      <c r="P8" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>83</v>
+      </c>
+      <c r="R8" t="s">
+        <v>83</v>
+      </c>
+      <c r="S8" t="s">
+        <v>83</v>
+      </c>
+      <c r="T8" t="s">
+        <v>83</v>
+      </c>
+      <c r="U8" t="s">
+        <v>83</v>
+      </c>
+      <c r="V8" t="s">
+        <v>83</v>
+      </c>
+      <c r="W8" t="s">
+        <v>83</v>
+      </c>
+      <c r="X8" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI8" t="n">
+        <v>148799.0</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>148630.0</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>151746.0</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>151701.0</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>142513.0</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>141577.0</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>144671.29174284093</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>144375.29174284093</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>144247.0</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>144670.0</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>146842.0</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>148740.0</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>148740.0</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>148740.0</v>
+      </c>
+      <c r="AZ8" t="n">
+        <v>148740.0</v>
+      </c>
+      <c r="BA8" t="n">
+        <v>148740.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D9" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="E9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G9" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L9" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M9" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>230489.0</v>
+        <v>83</v>
+      </c>
+      <c r="N9" t="s">
+        <v>83</v>
+      </c>
+      <c r="O9" t="s">
+        <v>83</v>
+      </c>
+      <c r="P9" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>83</v>
+      </c>
+      <c r="R9" t="s">
+        <v>83</v>
+      </c>
+      <c r="S9" t="s">
+        <v>83</v>
+      </c>
+      <c r="T9" t="s">
+        <v>83</v>
+      </c>
+      <c r="U9" t="s">
+        <v>83</v>
+      </c>
+      <c r="V9" t="s">
+        <v>83</v>
+      </c>
+      <c r="W9" t="s">
+        <v>83</v>
+      </c>
+      <c r="X9" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>102677.0</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>102677.0</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>102765.0</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>102765.0</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>103450.0</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>90744.0</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>90743.81856113976</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>90743.81856113976</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>90743.81856113976</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>90743.81856113976</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>109224.0</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>109224.0</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>109224.0</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>109224.0</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>109224.0</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>109224.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E10" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F10" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G10" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H10" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L10" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>5369511.62295608</v>
+        <v>83</v>
+      </c>
+      <c r="N10" t="s">
+        <v>83</v>
+      </c>
+      <c r="O10" t="s">
+        <v>83</v>
+      </c>
+      <c r="P10" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>83</v>
+      </c>
+      <c r="R10" t="s">
+        <v>83</v>
+      </c>
+      <c r="S10" t="s">
+        <v>83</v>
+      </c>
+      <c r="T10" t="s">
+        <v>83</v>
+      </c>
+      <c r="U10" t="s">
+        <v>83</v>
+      </c>
+      <c r="V10" t="s">
+        <v>83</v>
+      </c>
+      <c r="W10" t="s">
+        <v>83</v>
+      </c>
+      <c r="X10" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI10" t="n">
+        <v>543919.0</v>
+      </c>
+      <c r="AJ10" t="n">
+        <v>543919.0</v>
+      </c>
+      <c r="AK10" t="n">
+        <v>511787.0</v>
+      </c>
+      <c r="AL10" t="n">
+        <v>511787.0</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN10" t="n">
+        <v>509509.0</v>
+      </c>
+      <c r="AO10" t="n">
+        <v>507042.0</v>
+      </c>
+      <c r="AP10" t="n">
+        <v>507042.2402450259</v>
+      </c>
+      <c r="AQ10" t="n">
+        <v>507042.2402450259</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AS10" t="n">
+        <v>507042.2402450259</v>
+      </c>
+      <c r="AT10" t="n">
+        <v>507042.2402450259</v>
+      </c>
+      <c r="AU10" t="n">
+        <v>507985.0</v>
+      </c>
+      <c r="AV10" t="n">
+        <v>507985.0</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AX10" t="n">
+        <v>507985.0</v>
+      </c>
+      <c r="AY10" t="n">
+        <v>507985.0</v>
+      </c>
+      <c r="AZ10" t="n">
+        <v>507985.0</v>
+      </c>
+      <c r="BA10" t="n">
+        <v>507985.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" t="s">
         <v>77</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>78</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F11" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S11" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>197557.0</v>
+        <v>83</v>
+      </c>
+      <c r="T11" t="s">
+        <v>83</v>
+      </c>
+      <c r="U11" t="s">
+        <v>83</v>
+      </c>
+      <c r="V11" t="s">
+        <v>83</v>
+      </c>
+      <c r="W11" t="s">
+        <v>83</v>
       </c>
       <c r="X11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y11" t="n">
-        <v>197047.0</v>
+        <v>142705.0</v>
       </c>
       <c r="Z11" t="n">
-        <v>200755.0</v>
+        <v>142705.0</v>
       </c>
       <c r="AA11" t="n">
-        <v>202146.0</v>
-[...2 lines deleted...]
-        <v>205755.0</v>
+        <v>142705.0</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>83</v>
       </c>
       <c r="AC11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD11" t="n">
-        <v>208690.0</v>
+        <v>143370.0</v>
       </c>
       <c r="AE11" t="n">
-        <v>212409.0</v>
+        <v>144833.0</v>
       </c>
       <c r="AF11" t="n">
-        <v>214541.0</v>
+        <v>144993.0</v>
       </c>
       <c r="AG11" t="n">
-        <v>216215.0</v>
+        <v>184155.0</v>
       </c>
       <c r="AH11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI11" t="n">
-        <v>219096.0</v>
+        <v>149540.0</v>
       </c>
       <c r="AJ11" t="n">
-        <v>222452.0</v>
+        <v>150952.0</v>
       </c>
       <c r="AK11" t="n">
-        <v>223660.0</v>
+        <v>153248.0532191284</v>
       </c>
       <c r="AL11" t="n">
-        <v>227020.0</v>
+        <v>153917.9817396631</v>
       </c>
       <c r="AM11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN11" t="n">
-        <v>228581.0</v>
+        <v>153949.0</v>
       </c>
       <c r="AO11" t="n">
-        <v>228172.0</v>
+        <v>152129.0</v>
       </c>
       <c r="AP11" t="n">
-        <v>230656.0</v>
+        <v>149632.0</v>
       </c>
       <c r="AQ11" t="n">
-        <v>234422.0</v>
+        <v>203472.0</v>
       </c>
       <c r="AR11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS11" t="n">
-        <v>237420.0</v>
+        <v>151271.0</v>
       </c>
       <c r="AT11" t="n">
-        <v>242589.0</v>
+        <v>152375.0</v>
       </c>
       <c r="AU11" t="n">
-        <v>245350.0</v>
+        <v>150313.0</v>
       </c>
       <c r="AV11" t="n">
-        <v>248310.0</v>
+        <v>157548.0</v>
       </c>
       <c r="AW11" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX11" t="n">
-        <v>251281.0</v>
+        <v>163470.0</v>
       </c>
       <c r="AY11" t="n">
-        <v>253404.0</v>
+        <v>166992.0</v>
       </c>
       <c r="AZ11" t="n">
-        <v>253850.0</v>
+        <v>168562.0</v>
       </c>
       <c r="BA11" t="n">
-        <v>255802.0</v>
-[...2 lines deleted...]
-        <v>257375.0</v>
+        <v>231745.0</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>83</v>
       </c>
       <c r="BC11" t="n">
-        <v>258860.0</v>
+        <v>233769.0</v>
       </c>
       <c r="BD11" t="n">
-        <v>259901.0</v>
+        <v>236076.0</v>
       </c>
       <c r="BE11" t="n">
-        <v>262803.0</v>
+        <v>240195.0</v>
+      </c>
+      <c r="BF11" t="n">
+        <v>250649.0</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH11" t="n">
+        <v>253002.0</v>
+      </c>
+      <c r="BI11" t="n">
+        <v>242109.0</v>
+      </c>
+      <c r="BJ11" t="n">
+        <v>247558.0</v>
+      </c>
+      <c r="BK11" t="n">
+        <v>249222.0</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM11" t="n">
+        <v>251352.0</v>
+      </c>
+      <c r="BN11" t="n">
+        <v>256084.0</v>
+      </c>
+      <c r="BO11" t="n">
+        <v>266143.0</v>
+      </c>
+      <c r="BP11" t="n">
+        <v>270696.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="E12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F12" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S12" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>157249.0</v>
+        <v>83</v>
+      </c>
+      <c r="T12" t="s">
+        <v>83</v>
+      </c>
+      <c r="U12" t="s">
+        <v>83</v>
+      </c>
+      <c r="V12" t="s">
+        <v>83</v>
+      </c>
+      <c r="W12" t="s">
+        <v>83</v>
       </c>
       <c r="X12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y12" t="n">
-        <v>156557.0</v>
+        <v>207329.0</v>
       </c>
       <c r="Z12" t="n">
-        <v>158099.0</v>
+        <v>207329.0</v>
       </c>
       <c r="AA12" t="n">
-        <v>159390.0</v>
-[...2 lines deleted...]
-        <v>159805.0</v>
+        <v>207329.0</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>83</v>
       </c>
       <c r="AC12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD12" t="n">
-        <v>160485.0</v>
+        <v>216755.0</v>
       </c>
       <c r="AE12" t="n">
-        <v>162395.0</v>
+        <v>219352.0</v>
       </c>
       <c r="AF12" t="n">
-        <v>163787.0</v>
+        <v>218716.0</v>
       </c>
       <c r="AG12" t="n">
-        <v>164437.0</v>
+        <v>218392.0</v>
       </c>
       <c r="AH12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI12" t="n">
-        <v>165502.0</v>
+        <v>220025.0</v>
       </c>
       <c r="AJ12" t="n">
-        <v>166301.0</v>
+        <v>220429.0</v>
       </c>
       <c r="AK12" t="n">
-        <v>166238.0</v>
+        <v>195105.17244203063</v>
       </c>
       <c r="AL12" t="n">
-        <v>167816.0</v>
+        <v>192707.57596895075</v>
       </c>
       <c r="AM12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN12" t="n">
-        <v>168845.0</v>
+        <v>212766.0</v>
       </c>
       <c r="AO12" t="n">
-        <v>168489.0</v>
+        <v>205996.0</v>
       </c>
       <c r="AP12" t="n">
-        <v>170253.0</v>
+        <v>193950.0</v>
       </c>
       <c r="AQ12" t="n">
-        <v>172253.0</v>
+        <v>178655.0</v>
       </c>
       <c r="AR12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS12" t="n">
-        <v>174044.0</v>
+        <v>184896.0</v>
       </c>
       <c r="AT12" t="n">
-        <v>176995.0</v>
+        <v>178483.0</v>
       </c>
       <c r="AU12" t="n">
-        <v>178836.0</v>
+        <v>168266.0</v>
       </c>
       <c r="AV12" t="n">
-        <v>181818.0</v>
+        <v>169644.0</v>
       </c>
       <c r="AW12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX12" t="n">
-        <v>183544.0</v>
+        <v>185199.0</v>
       </c>
       <c r="AY12" t="n">
-        <v>185155.0</v>
+        <v>194998.0</v>
       </c>
       <c r="AZ12" t="n">
-        <v>184953.0</v>
+        <v>205850.0</v>
       </c>
       <c r="BA12" t="n">
-        <v>186845.0</v>
-[...2 lines deleted...]
-        <v>187447.0</v>
+        <v>217506.0</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>83</v>
       </c>
       <c r="BC12" t="n">
-        <v>188204.0</v>
+        <v>223330.0</v>
       </c>
       <c r="BD12" t="n">
-        <v>188927.0</v>
+        <v>227776.0</v>
       </c>
       <c r="BE12" t="n">
-        <v>191235.0</v>
+        <v>233601.0</v>
+      </c>
+      <c r="BF12" t="n">
+        <v>242319.0</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH12" t="n">
+        <v>247371.0</v>
+      </c>
+      <c r="BI12" t="n">
+        <v>248313.0</v>
+      </c>
+      <c r="BJ12" t="n">
+        <v>253912.0</v>
+      </c>
+      <c r="BK12" t="n">
+        <v>258572.0</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM12" t="n">
+        <v>266448.0</v>
+      </c>
+      <c r="BN12" t="n">
+        <v>268471.0</v>
+      </c>
+      <c r="BO12" t="n">
+        <v>273919.0</v>
+      </c>
+      <c r="BP12" t="n">
+        <v>280181.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" t="s">
         <v>77</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>78</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="F13" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S13" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>521971.0</v>
+        <v>83</v>
+      </c>
+      <c r="T13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W13" t="s">
+        <v>83</v>
       </c>
       <c r="X13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y13" t="n">
-        <v>517330.0</v>
+        <v>291663.0</v>
       </c>
       <c r="Z13" t="n">
-        <v>517089.0</v>
+        <v>291663.0</v>
       </c>
       <c r="AA13" t="n">
-        <v>514237.0</v>
-[...2 lines deleted...]
-        <v>510336.0</v>
+        <v>291663.0</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>83</v>
       </c>
       <c r="AC13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD13" t="n">
-        <v>512304.0</v>
+        <v>299866.0</v>
       </c>
       <c r="AE13" t="n">
-        <v>509245.0</v>
+        <v>302833.0</v>
       </c>
       <c r="AF13" t="n">
-        <v>509864.0</v>
+        <v>304072.0</v>
       </c>
       <c r="AG13" t="n">
-        <v>528068.0</v>
+        <v>269890.0</v>
       </c>
       <c r="AH13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI13" t="n">
-        <v>537383.0</v>
+        <v>307897.0</v>
       </c>
       <c r="AJ13" t="n">
-        <v>547352.0</v>
+        <v>309390.0</v>
       </c>
       <c r="AK13" t="n">
-        <v>550392.0</v>
+        <v>309518.9467808716</v>
       </c>
       <c r="AL13" t="n">
-        <v>557928.0</v>
+        <v>310872.0182603369</v>
       </c>
       <c r="AM13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN13" t="n">
-        <v>552207.0</v>
+        <v>308233.0</v>
       </c>
       <c r="AO13" t="n">
-        <v>531932.0</v>
+        <v>305562.0</v>
       </c>
       <c r="AP13" t="n">
-        <v>519545.0</v>
+        <v>302601.0</v>
       </c>
       <c r="AQ13" t="n">
-        <v>512558.0</v>
+        <v>549252.0</v>
       </c>
       <c r="AR13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS13" t="n">
-        <v>500815.0</v>
+        <v>294582.0</v>
       </c>
       <c r="AT13" t="n">
-        <v>493656.0</v>
+        <v>292299.0</v>
       </c>
       <c r="AU13" t="n">
-        <v>474889.0</v>
+        <v>279052.0</v>
       </c>
       <c r="AV13" t="n">
-        <v>465706.0</v>
+        <v>282151.0</v>
       </c>
       <c r="AW13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX13" t="n">
-        <v>476243.0</v>
+        <v>285330.0</v>
       </c>
       <c r="AY13" t="n">
-        <v>512163.0</v>
+        <v>287819.0</v>
       </c>
       <c r="AZ13" t="n">
-        <v>556934.0</v>
+        <v>288938.0</v>
       </c>
       <c r="BA13" t="n">
-        <v>593474.0</v>
-[...2 lines deleted...]
-        <v>617184.0</v>
+        <v>570070.0</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>83</v>
       </c>
       <c r="BC13" t="n">
-        <v>622919.0</v>
+        <v>573042.0</v>
       </c>
       <c r="BD13" t="n">
-        <v>626539.0</v>
+        <v>574927.0</v>
       </c>
       <c r="BE13" t="n">
-        <v>629499.0</v>
+        <v>568974.0</v>
+      </c>
+      <c r="BF13" t="n">
+        <v>602555.0</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH13" t="n">
+        <v>605893.0</v>
+      </c>
+      <c r="BI13" t="n">
+        <v>599277.0</v>
+      </c>
+      <c r="BJ13" t="n">
+        <v>604147.0</v>
+      </c>
+      <c r="BK13" t="n">
+        <v>609381.0</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM13" t="n">
+        <v>608541.0</v>
+      </c>
+      <c r="BN13" t="n">
+        <v>616384.0</v>
+      </c>
+      <c r="BO13" t="n">
+        <v>620098.0</v>
+      </c>
+      <c r="BP13" t="n">
+        <v>619334.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="B14" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D14" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S14" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>1761703.0</v>
+        <v>83</v>
+      </c>
+      <c r="T14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W14" t="s">
+        <v>83</v>
       </c>
       <c r="X14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y14" t="n">
-        <v>1757179.0</v>
+        <v>1624743.0</v>
       </c>
       <c r="Z14" t="n">
-        <v>1808391.0</v>
+        <v>1624743.0</v>
       </c>
       <c r="AA14" t="n">
-        <v>1842814.0</v>
-[...2 lines deleted...]
-        <v>1836328.0</v>
+        <v>1624743.0</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>83</v>
       </c>
       <c r="AC14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD14" t="n">
-        <v>1865929.0</v>
+        <v>1624561.0</v>
       </c>
       <c r="AE14" t="n">
-        <v>1876191.0</v>
+        <v>1602208.0</v>
       </c>
       <c r="AF14" t="n">
-        <v>1885200.0</v>
+        <v>1583525.0</v>
       </c>
       <c r="AG14" t="n">
-        <v>1902238.0</v>
+        <v>1569055.0</v>
       </c>
       <c r="AH14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI14" t="n">
-        <v>1914032.0</v>
+        <v>1556300.0</v>
       </c>
       <c r="AJ14" t="n">
-        <v>1929921.0</v>
+        <v>1533169.0</v>
       </c>
       <c r="AK14" t="n">
-        <v>1908051.0</v>
+        <v>1539002.8275579694</v>
       </c>
       <c r="AL14" t="n">
-        <v>1912140.0</v>
+        <v>1520090.4240310492</v>
       </c>
       <c r="AM14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN14" t="n">
-        <v>1914594.0</v>
+        <v>1449347.0</v>
       </c>
       <c r="AO14" t="n">
-        <v>1870680.0</v>
+        <v>1383887.0</v>
       </c>
       <c r="AP14" t="n">
-        <v>1788242.0</v>
+        <v>1255456.0</v>
       </c>
       <c r="AQ14" t="n">
-        <v>1742551.0</v>
+        <v>1232621.0</v>
       </c>
       <c r="AR14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS14" t="n">
-        <v>1686485.0</v>
+        <v>1259289.0</v>
       </c>
       <c r="AT14" t="n">
-        <v>1655723.0</v>
+        <v>1228605.0</v>
       </c>
       <c r="AU14" t="n">
-        <v>1612886.0</v>
+        <v>1170870.0</v>
       </c>
       <c r="AV14" t="n">
-        <v>1580274.0</v>
+        <v>1215189.0</v>
       </c>
       <c r="AW14" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX14" t="n">
-        <v>1587004.0</v>
+        <v>1299924.0</v>
       </c>
       <c r="AY14" t="n">
-        <v>1619907.0</v>
+        <v>1358983.0</v>
       </c>
       <c r="AZ14" t="n">
-        <v>1692626.0</v>
+        <v>1431081.0</v>
       </c>
       <c r="BA14" t="n">
-        <v>1754166.0</v>
-[...2 lines deleted...]
-        <v>1791288.0</v>
+        <v>1489802.0</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>83</v>
       </c>
       <c r="BC14" t="n">
-        <v>1807111.0</v>
+        <v>1537306.0</v>
       </c>
       <c r="BD14" t="n">
-        <v>1821890.0</v>
+        <v>1568016.0</v>
       </c>
       <c r="BE14" t="n">
-        <v>1835690.0</v>
+        <v>1588234.0</v>
+      </c>
+      <c r="BF14" t="n">
+        <v>1584929.0</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH14" t="n">
+        <v>1552709.0</v>
+      </c>
+      <c r="BI14" t="n">
+        <v>1530773.0</v>
+      </c>
+      <c r="BJ14" t="n">
+        <v>1550912.0</v>
+      </c>
+      <c r="BK14" t="n">
+        <v>1550354.0</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM14" t="n">
+        <v>1545064.0</v>
+      </c>
+      <c r="BN14" t="n">
+        <v>1536430.0</v>
+      </c>
+      <c r="BO14" t="n">
+        <v>1539516.0</v>
+      </c>
+      <c r="BP14" t="n">
+        <v>1536004.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" t="s">
         <v>81</v>
       </c>
-      <c r="B15" t="s">
+      <c r="H15" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S15" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T15" t="n">
+        <v>36064.0</v>
+      </c>
+      <c r="U15" t="n">
+        <v>36232.0</v>
+      </c>
+      <c r="V15" t="n">
+        <v>36393.0</v>
+      </c>
+      <c r="W15" t="n">
+        <v>36537.0</v>
       </c>
       <c r="X15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y15" t="n">
-        <v>142705.0</v>
+        <v>36774.0</v>
       </c>
       <c r="Z15" t="n">
-        <v>142705.0</v>
+        <v>36929.0</v>
       </c>
       <c r="AA15" t="n">
-        <v>142705.0</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>37064.0</v>
+      </c>
+      <c r="AB15" t="n">
+        <v>37335.0</v>
       </c>
       <c r="AC15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD15" t="n">
-        <v>143370.0</v>
+        <v>37555.0</v>
       </c>
       <c r="AE15" t="n">
-        <v>144833.0</v>
+        <v>37834.0</v>
       </c>
       <c r="AF15" t="n">
-        <v>144993.0</v>
+        <v>38252.0</v>
       </c>
       <c r="AG15" t="n">
-        <v>184155.0</v>
+        <v>38703.0</v>
       </c>
       <c r="AH15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI15" t="n">
-        <v>149540.0</v>
+        <v>38981.0</v>
       </c>
       <c r="AJ15" t="n">
-        <v>150952.0</v>
+        <v>39387.0</v>
       </c>
       <c r="AK15" t="n">
-        <v>153248.0532191284</v>
+        <v>39442.0</v>
       </c>
       <c r="AL15" t="n">
-        <v>153917.9817396631</v>
+        <v>39610.0</v>
       </c>
       <c r="AM15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN15" t="n">
-        <v>153949.0</v>
+        <v>39915.0</v>
       </c>
       <c r="AO15" t="n">
-        <v>152129.0</v>
+        <v>40059.0</v>
       </c>
       <c r="AP15" t="n">
-        <v>149632.0</v>
+        <v>40407.0</v>
       </c>
       <c r="AQ15" t="n">
-        <v>149995.0</v>
+        <v>40448.0</v>
       </c>
       <c r="AR15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS15" t="n">
-        <v>151271.0</v>
+        <v>40443.0</v>
       </c>
       <c r="AT15" t="n">
-        <v>152375.0</v>
+        <v>46432.0</v>
       </c>
       <c r="AU15" t="n">
-        <v>150313.0</v>
+        <v>47289.0</v>
       </c>
       <c r="AV15" t="n">
-        <v>157548.0</v>
+        <v>47481.0</v>
       </c>
       <c r="AW15" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX15" t="n">
-        <v>163470.0</v>
+        <v>47560.0</v>
       </c>
       <c r="AY15" t="n">
-        <v>166992.0</v>
+        <v>47742.0</v>
       </c>
       <c r="AZ15" t="n">
-        <v>168562.0</v>
+        <v>47831.0</v>
       </c>
       <c r="BA15" t="n">
-        <v>231745.0</v>
-[...2 lines deleted...]
-        <v>233769.0</v>
+        <v>48071.0</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>83</v>
       </c>
       <c r="BC15" t="n">
-        <v>236076.0</v>
+        <v>48743.0</v>
       </c>
       <c r="BD15" t="n">
-        <v>240195.0</v>
+        <v>49185.0</v>
       </c>
       <c r="BE15" t="n">
-        <v>250649.0</v>
+        <v>50406.0</v>
+      </c>
+      <c r="BF15" t="n">
+        <v>51195.0</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH15" t="n">
+        <v>51654.0</v>
+      </c>
+      <c r="BI15" t="n">
+        <v>51822.0</v>
+      </c>
+      <c r="BJ15" t="n">
+        <v>52017.0</v>
+      </c>
+      <c r="BK15" t="n">
+        <v>52518.0</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM15" t="n">
+        <v>52873.0</v>
+      </c>
+      <c r="BN15" t="n">
+        <v>53127.0</v>
+      </c>
+      <c r="BO15" t="n">
+        <v>53436.0</v>
+      </c>
+      <c r="BP15" t="n">
+        <v>53599.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" t="s">
+        <v>80</v>
+      </c>
+      <c r="G16" t="s">
         <v>81</v>
       </c>
-      <c r="B16" t="s">
+      <c r="H16" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S16" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T16" t="n">
+        <v>227116.0</v>
+      </c>
+      <c r="U16" t="n">
+        <v>214466.0</v>
+      </c>
+      <c r="V16" t="n">
+        <v>243492.0</v>
+      </c>
+      <c r="W16" t="n">
+        <v>243367.0</v>
       </c>
       <c r="X16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y16" t="n">
-        <v>291663.0</v>
+        <v>244675.0</v>
       </c>
       <c r="Z16" t="n">
-        <v>291663.0</v>
+        <v>227224.0</v>
       </c>
       <c r="AA16" t="n">
-        <v>291663.0</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>240741.0</v>
+      </c>
+      <c r="AB16" t="n">
+        <v>240925.0</v>
       </c>
       <c r="AC16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD16" t="n">
-        <v>299866.0</v>
+        <v>249651.0</v>
       </c>
       <c r="AE16" t="n">
-        <v>302833.0</v>
+        <v>217702.0</v>
       </c>
       <c r="AF16" t="n">
-        <v>304072.0</v>
+        <v>252207.0</v>
       </c>
       <c r="AG16" t="n">
-        <v>269890.0</v>
+        <v>255106.0</v>
       </c>
       <c r="AH16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI16" t="n">
-        <v>307897.0</v>
+        <v>276559.0</v>
       </c>
       <c r="AJ16" t="n">
-        <v>309390.0</v>
+        <v>235135.0</v>
       </c>
       <c r="AK16" t="n">
-        <v>309518.9467808716</v>
+        <v>238719.0</v>
       </c>
       <c r="AL16" t="n">
-        <v>310872.0182603369</v>
+        <v>242926.0</v>
       </c>
       <c r="AM16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN16" t="n">
-        <v>308233.0</v>
+        <v>262737.0</v>
       </c>
       <c r="AO16" t="n">
-        <v>305562.0</v>
+        <v>252932.0</v>
       </c>
       <c r="AP16" t="n">
-        <v>302601.0</v>
+        <v>249959.0</v>
       </c>
       <c r="AQ16" t="n">
-        <v>298398.0</v>
+        <v>243516.0</v>
       </c>
       <c r="AR16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS16" t="n">
-        <v>294582.0</v>
+        <v>236574.0</v>
       </c>
       <c r="AT16" t="n">
-        <v>292299.0</v>
+        <v>261761.0</v>
       </c>
       <c r="AU16" t="n">
-        <v>279052.0</v>
+        <v>278182.0</v>
       </c>
       <c r="AV16" t="n">
-        <v>282151.0</v>
+        <v>290274.0</v>
       </c>
       <c r="AW16" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX16" t="n">
-        <v>285330.0</v>
+        <v>296340.0</v>
       </c>
       <c r="AY16" t="n">
-        <v>287819.0</v>
+        <v>289259.0</v>
       </c>
       <c r="AZ16" t="n">
-        <v>288938.0</v>
+        <v>295539.0</v>
       </c>
       <c r="BA16" t="n">
-        <v>570070.0</v>
-[...2 lines deleted...]
-        <v>573042.0</v>
+        <v>328035.0</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>83</v>
       </c>
       <c r="BC16" t="n">
-        <v>574927.0</v>
+        <v>330189.0</v>
       </c>
       <c r="BD16" t="n">
-        <v>568974.0</v>
+        <v>322666.0</v>
       </c>
       <c r="BE16" t="n">
-        <v>602555.0</v>
+        <v>331804.0</v>
+      </c>
+      <c r="BF16" t="n">
+        <v>332366.0</v>
+      </c>
+      <c r="BG16" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH16" t="n">
+        <v>334626.0</v>
+      </c>
+      <c r="BI16" t="n">
+        <v>324944.0</v>
+      </c>
+      <c r="BJ16" t="n">
+        <v>321990.0</v>
+      </c>
+      <c r="BK16" t="n">
+        <v>336687.0</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM16" t="n">
+        <v>346702.0</v>
+      </c>
+      <c r="BN16" t="n">
+        <v>345216.0</v>
+      </c>
+      <c r="BO16" t="n">
+        <v>392060.0</v>
+      </c>
+      <c r="BP16" t="n">
+        <v>374939.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s">
+        <v>84</v>
+      </c>
+      <c r="F17" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" t="s">
         <v>81</v>
       </c>
-      <c r="B17" t="s">
+      <c r="H17" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S17" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T17" t="n">
+        <v>64568.0</v>
+      </c>
+      <c r="U17" t="n">
+        <v>64680.0</v>
+      </c>
+      <c r="V17" t="n">
+        <v>64794.0</v>
+      </c>
+      <c r="W17" t="n">
+        <v>64980.0</v>
       </c>
       <c r="X17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y17" t="n">
-        <v>207329.0</v>
+        <v>65070.0</v>
       </c>
       <c r="Z17" t="n">
-        <v>207329.0</v>
+        <v>65208.0</v>
       </c>
       <c r="AA17" t="n">
-        <v>207329.0</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>65384.0</v>
+      </c>
+      <c r="AB17" t="n">
+        <v>65550.0</v>
       </c>
       <c r="AC17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD17" t="n">
-        <v>216755.0</v>
+        <v>66875.0</v>
       </c>
       <c r="AE17" t="n">
-        <v>219352.0</v>
+        <v>67032.0</v>
       </c>
       <c r="AF17" t="n">
-        <v>218716.0</v>
+        <v>67556.0</v>
       </c>
       <c r="AG17" t="n">
-        <v>218392.0</v>
+        <v>68058.0</v>
       </c>
       <c r="AH17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI17" t="n">
-        <v>220025.0</v>
+        <v>68744.0</v>
       </c>
       <c r="AJ17" t="n">
-        <v>220429.0</v>
+        <v>69084.0</v>
       </c>
       <c r="AK17" t="n">
-        <v>195105.17244203063</v>
+        <v>69216.0</v>
       </c>
       <c r="AL17" t="n">
-        <v>192707.57596895075</v>
+        <v>69360.0</v>
       </c>
       <c r="AM17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN17" t="n">
-        <v>212766.0</v>
+        <v>69750.0</v>
       </c>
       <c r="AO17" t="n">
-        <v>205996.0</v>
+        <v>69930.0</v>
       </c>
       <c r="AP17" t="n">
-        <v>193950.0</v>
+        <v>70274.0</v>
       </c>
       <c r="AQ17" t="n">
-        <v>185475.0</v>
+        <v>70443.0</v>
       </c>
       <c r="AR17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS17" t="n">
-        <v>184896.0</v>
+        <v>70434.0</v>
       </c>
       <c r="AT17" t="n">
-        <v>178483.0</v>
+        <v>70687.0</v>
       </c>
       <c r="AU17" t="n">
-        <v>168266.0</v>
+        <v>70601.0</v>
       </c>
       <c r="AV17" t="n">
-        <v>169644.0</v>
+        <v>70753.0</v>
       </c>
       <c r="AW17" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX17" t="n">
-        <v>185199.0</v>
+        <v>70785.0</v>
       </c>
       <c r="AY17" t="n">
-        <v>194998.0</v>
+        <v>70854.0</v>
       </c>
       <c r="AZ17" t="n">
-        <v>205850.0</v>
+        <v>70928.0</v>
       </c>
       <c r="BA17" t="n">
-        <v>217506.0</v>
-[...2 lines deleted...]
-        <v>223330.0</v>
+        <v>71112.0</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>83</v>
       </c>
       <c r="BC17" t="n">
-        <v>227776.0</v>
+        <v>71651.0</v>
       </c>
       <c r="BD17" t="n">
-        <v>233601.0</v>
+        <v>72077.0</v>
       </c>
       <c r="BE17" t="n">
-        <v>242319.0</v>
+        <v>72714.0</v>
+      </c>
+      <c r="BF17" t="n">
+        <v>73445.0</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH17" t="n">
+        <v>73878.0</v>
+      </c>
+      <c r="BI17" t="n">
+        <v>74247.0</v>
+      </c>
+      <c r="BJ17" t="n">
+        <v>74580.0</v>
+      </c>
+      <c r="BK17" t="n">
+        <v>74809.0</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM17" t="n">
+        <v>75246.0</v>
+      </c>
+      <c r="BN17" t="n">
+        <v>75557.0</v>
+      </c>
+      <c r="BO17" t="n">
+        <v>75862.0</v>
+      </c>
+      <c r="BP17" t="n">
+        <v>76222.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E18" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" t="s">
+        <v>85</v>
+      </c>
+      <c r="G18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S18" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T18" t="n">
+        <v>1673766.0</v>
+      </c>
+      <c r="U18" t="n">
+        <v>1656326.0</v>
+      </c>
+      <c r="V18" t="n">
+        <v>1729025.0</v>
+      </c>
+      <c r="W18" t="n">
+        <v>1702775.0</v>
       </c>
       <c r="X18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y18" t="n">
-        <v>1624743.0</v>
+        <v>1759439.0</v>
       </c>
       <c r="Z18" t="n">
-        <v>1624743.0</v>
+        <v>1653030.0</v>
       </c>
       <c r="AA18" t="n">
-        <v>1624743.0</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>1702556.0</v>
+      </c>
+      <c r="AB18" t="n">
+        <v>1703538.0</v>
       </c>
       <c r="AC18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD18" t="n">
-        <v>1624561.0</v>
+        <v>1722465.0</v>
       </c>
       <c r="AE18" t="n">
-        <v>1602208.0</v>
+        <v>1672953.0</v>
       </c>
       <c r="AF18" t="n">
-        <v>1583525.0</v>
+        <v>1764971.0</v>
       </c>
       <c r="AG18" t="n">
-        <v>1569055.0</v>
+        <v>1729354.0</v>
       </c>
       <c r="AH18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI18" t="n">
-        <v>1556300.0</v>
+        <v>1764221.0</v>
       </c>
       <c r="AJ18" t="n">
-        <v>1533169.0</v>
+        <v>1705781.0</v>
       </c>
       <c r="AK18" t="n">
-        <v>1539002.8275579694</v>
+        <v>1707637.0</v>
       </c>
       <c r="AL18" t="n">
-        <v>1520090.4240310492</v>
+        <v>1777385.0</v>
       </c>
       <c r="AM18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN18" t="n">
-        <v>1449347.0</v>
+        <v>1800313.0</v>
       </c>
       <c r="AO18" t="n">
-        <v>1383887.0</v>
+        <v>1805323.0</v>
       </c>
       <c r="AP18" t="n">
-        <v>1255456.0</v>
+        <v>1765856.0</v>
       </c>
       <c r="AQ18" t="n">
-        <v>1257653.0</v>
+        <v>1740484.0</v>
       </c>
       <c r="AR18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS18" t="n">
-        <v>1259289.0</v>
+        <v>1704093.0</v>
       </c>
       <c r="AT18" t="n">
-        <v>1228605.0</v>
+        <v>1640278.0</v>
       </c>
       <c r="AU18" t="n">
-        <v>1170870.0</v>
+        <v>1569074.0</v>
       </c>
       <c r="AV18" t="n">
-        <v>1215189.0</v>
+        <v>1660611.0</v>
       </c>
       <c r="AW18" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX18" t="n">
-        <v>1299924.0</v>
+        <v>1670276.0</v>
       </c>
       <c r="AY18" t="n">
-        <v>1358983.0</v>
+        <v>1659116.0</v>
       </c>
       <c r="AZ18" t="n">
-        <v>1431081.0</v>
+        <v>1686665.0</v>
       </c>
       <c r="BA18" t="n">
-        <v>1489802.0</v>
-[...2 lines deleted...]
-        <v>1537306.0</v>
+        <v>1716029.0</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>83</v>
       </c>
       <c r="BC18" t="n">
-        <v>1568016.0</v>
+        <v>1740362.0</v>
       </c>
       <c r="BD18" t="n">
-        <v>1588234.0</v>
+        <v>1676401.0</v>
       </c>
       <c r="BE18" t="n">
-        <v>1584929.0</v>
+        <v>1699853.0</v>
+      </c>
+      <c r="BF18" t="n">
+        <v>1786620.0</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH18" t="n">
+        <v>1818634.0</v>
+      </c>
+      <c r="BI18" t="n">
+        <v>1766323.0</v>
+      </c>
+      <c r="BJ18" t="n">
+        <v>1766395.0</v>
+      </c>
+      <c r="BK18" t="n">
+        <v>1820019.0</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM18" t="n">
+        <v>1867049.0</v>
+      </c>
+      <c r="BN18" t="n">
+        <v>1829136.0</v>
+      </c>
+      <c r="BO18" t="n">
+        <v>1939927.0</v>
+      </c>
+      <c r="BP18" t="n">
+        <v>1955161.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S19" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>36393.0</v>
+        <v>83</v>
+      </c>
+      <c r="T19" t="s">
+        <v>83</v>
+      </c>
+      <c r="U19" t="s">
+        <v>83</v>
+      </c>
+      <c r="V19" t="s">
+        <v>83</v>
       </c>
       <c r="W19" t="n">
-        <v>36537.0</v>
+        <v>1019283.0</v>
       </c>
       <c r="X19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y19" t="n">
-        <v>36774.0</v>
+        <v>1017080.0</v>
       </c>
       <c r="Z19" t="n">
-        <v>36929.0</v>
+        <v>1022663.0</v>
       </c>
       <c r="AA19" t="n">
-        <v>37064.0</v>
+        <v>1027999.0</v>
       </c>
       <c r="AB19" t="n">
-        <v>37335.0</v>
+        <v>1083245.0</v>
       </c>
       <c r="AC19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD19" t="n">
-        <v>37555.0</v>
+        <v>1082433.0</v>
       </c>
       <c r="AE19" t="n">
-        <v>37834.0</v>
+        <v>1072154.0</v>
       </c>
       <c r="AF19" t="n">
-        <v>38252.0</v>
+        <v>1066402.0</v>
       </c>
       <c r="AG19" t="n">
-        <v>38703.0</v>
+        <v>1070457.0</v>
       </c>
       <c r="AH19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI19" t="n">
-        <v>38981.0</v>
+        <v>1075887.0</v>
       </c>
       <c r="AJ19" t="n">
-        <v>39387.0</v>
+        <v>1062284.0</v>
       </c>
       <c r="AK19" t="n">
-        <v>39442.0</v>
+        <v>1076902.0</v>
       </c>
       <c r="AL19" t="n">
-        <v>39610.0</v>
+        <v>1115414.0</v>
       </c>
       <c r="AM19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN19" t="n">
-        <v>39915.0</v>
+        <v>1136870.0</v>
       </c>
       <c r="AO19" t="n">
-        <v>40059.0</v>
+        <v>1115655.0</v>
       </c>
       <c r="AP19" t="n">
-        <v>40407.0</v>
+        <v>1152574.0</v>
       </c>
       <c r="AQ19" t="n">
-        <v>40448.0</v>
+        <v>1172867.0</v>
       </c>
       <c r="AR19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS19" t="n">
-        <v>40443.0</v>
+        <v>1225152.0</v>
       </c>
       <c r="AT19" t="n">
-        <v>46432.0</v>
+        <v>1181183.0</v>
       </c>
       <c r="AU19" t="n">
-        <v>47289.0</v>
+        <v>1215287.0</v>
       </c>
       <c r="AV19" t="n">
-        <v>47481.0</v>
+        <v>1269737.0</v>
       </c>
       <c r="AW19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX19" t="n">
-        <v>47560.0</v>
+        <v>1338525.0</v>
       </c>
       <c r="AY19" t="n">
-        <v>47742.0</v>
+        <v>1375609.0</v>
       </c>
       <c r="AZ19" t="n">
-        <v>47831.0</v>
+        <v>1417858.0</v>
       </c>
       <c r="BA19" t="n">
-        <v>48071.0</v>
-[...2 lines deleted...]
-        <v>48743.0</v>
+        <v>1470561.0</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>83</v>
       </c>
       <c r="BC19" t="n">
-        <v>49185.0</v>
+        <v>1509323.0</v>
       </c>
       <c r="BD19" t="n">
-        <v>50406.0</v>
+        <v>1518362.0</v>
       </c>
       <c r="BE19" t="n">
-        <v>51195.0</v>
+        <v>1563536.0</v>
+      </c>
+      <c r="BF19" t="n">
+        <v>1582224.0</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH19" t="n">
+        <v>1599711.0</v>
+      </c>
+      <c r="BI19" t="n">
+        <v>1591476.0</v>
+      </c>
+      <c r="BJ19" t="n">
+        <v>1627885.0</v>
+      </c>
+      <c r="BK19" t="n">
+        <v>1660560.0</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM19" t="n">
+        <v>1668133.0</v>
+      </c>
+      <c r="BN19" t="n">
+        <v>1681803.0</v>
+      </c>
+      <c r="BO19" t="n">
+        <v>1709060.0</v>
+      </c>
+      <c r="BP19" t="n">
+        <v>1745525.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S20" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>64794.0</v>
+        <v>83</v>
+      </c>
+      <c r="T20" t="s">
+        <v>83</v>
+      </c>
+      <c r="U20" t="s">
+        <v>83</v>
+      </c>
+      <c r="V20" t="s">
+        <v>83</v>
       </c>
       <c r="W20" t="n">
-        <v>64980.0</v>
+        <v>989803.0</v>
       </c>
       <c r="X20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y20" t="n">
-        <v>65070.0</v>
+        <v>991153.0</v>
       </c>
       <c r="Z20" t="n">
-        <v>65208.0</v>
+        <v>1010793.0</v>
       </c>
       <c r="AA20" t="n">
-        <v>65384.0</v>
+        <v>1019591.0</v>
       </c>
       <c r="AB20" t="n">
-        <v>65550.0</v>
+        <v>975132.0</v>
       </c>
       <c r="AC20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD20" t="n">
-        <v>66875.0</v>
+        <v>951235.0</v>
       </c>
       <c r="AE20" t="n">
-        <v>67032.0</v>
+        <v>964861.0</v>
       </c>
       <c r="AF20" t="n">
-        <v>67556.0</v>
+        <v>955165.0</v>
       </c>
       <c r="AG20" t="n">
-        <v>68058.0</v>
+        <v>1072476.0</v>
       </c>
       <c r="AH20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI20" t="n">
-        <v>68744.0</v>
+        <v>1195013.0</v>
       </c>
       <c r="AJ20" t="n">
-        <v>69084.0</v>
+        <v>1237365.0</v>
       </c>
       <c r="AK20" t="n">
-        <v>69216.0</v>
+        <v>1254757.0</v>
       </c>
       <c r="AL20" t="n">
-        <v>69360.0</v>
+        <v>1428187.0</v>
       </c>
       <c r="AM20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN20" t="n">
-        <v>69750.0</v>
+        <v>1339191.0</v>
       </c>
       <c r="AO20" t="n">
-        <v>69930.0</v>
+        <v>1357746.0</v>
       </c>
       <c r="AP20" t="n">
-        <v>70274.0</v>
+        <v>1334922.0</v>
       </c>
       <c r="AQ20" t="n">
-        <v>70443.0</v>
+        <v>1312515.0</v>
       </c>
       <c r="AR20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS20" t="n">
-        <v>70434.0</v>
+        <v>1403319.0</v>
       </c>
       <c r="AT20" t="n">
-        <v>70687.0</v>
+        <v>1170338.0</v>
       </c>
       <c r="AU20" t="n">
-        <v>70601.0</v>
+        <v>1118241.0</v>
       </c>
       <c r="AV20" t="n">
-        <v>70753.0</v>
+        <v>1114064.0</v>
       </c>
       <c r="AW20" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX20" t="n">
-        <v>70785.0</v>
+        <v>1187323.0</v>
       </c>
       <c r="AY20" t="n">
-        <v>70854.0</v>
+        <v>1210640.0</v>
       </c>
       <c r="AZ20" t="n">
-        <v>70928.0</v>
+        <v>1304906.0</v>
       </c>
       <c r="BA20" t="n">
-        <v>71112.0</v>
-[...2 lines deleted...]
-        <v>71651.0</v>
+        <v>1314794.0</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>83</v>
       </c>
       <c r="BC20" t="n">
-        <v>72077.0</v>
+        <v>1355443.0</v>
       </c>
       <c r="BD20" t="n">
-        <v>72714.0</v>
+        <v>1395840.0</v>
       </c>
       <c r="BE20" t="n">
-        <v>73445.0</v>
+        <v>1435240.0</v>
+      </c>
+      <c r="BF20" t="n">
+        <v>1489714.0</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH20" t="n">
+        <v>1592431.0</v>
+      </c>
+      <c r="BI20" t="n">
+        <v>1668972.0</v>
+      </c>
+      <c r="BJ20" t="n">
+        <v>1716096.0</v>
+      </c>
+      <c r="BK20" t="n">
+        <v>1789636.0</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM20" t="n">
+        <v>1877759.0</v>
+      </c>
+      <c r="BN20" t="n">
+        <v>1907605.0</v>
+      </c>
+      <c r="BO20" t="n">
+        <v>1948094.0</v>
+      </c>
+      <c r="BP20" t="n">
+        <v>2018876.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
         <v>84</v>
       </c>
-      <c r="C21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S21" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>243492.0</v>
+        <v>83</v>
+      </c>
+      <c r="T21" t="s">
+        <v>83</v>
+      </c>
+      <c r="U21" t="s">
+        <v>83</v>
+      </c>
+      <c r="V21" t="s">
+        <v>83</v>
       </c>
       <c r="W21" t="n">
-        <v>243367.0</v>
+        <v>2042114.0</v>
       </c>
       <c r="X21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y21" t="n">
-        <v>244675.0</v>
+        <v>2021865.0</v>
       </c>
       <c r="Z21" t="n">
-        <v>227224.0</v>
+        <v>2029786.0</v>
       </c>
       <c r="AA21" t="n">
-        <v>240741.0</v>
+        <v>2035745.0</v>
       </c>
       <c r="AB21" t="n">
-        <v>240925.0</v>
+        <v>2080601.0</v>
       </c>
       <c r="AC21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD21" t="n">
-        <v>249651.0</v>
+        <v>2067976.0</v>
       </c>
       <c r="AE21" t="n">
-        <v>217702.0</v>
+        <v>2053189.0</v>
       </c>
       <c r="AF21" t="n">
-        <v>252207.0</v>
+        <v>2043585.0</v>
       </c>
       <c r="AG21" t="n">
-        <v>255106.0</v>
+        <v>2040742.0</v>
       </c>
       <c r="AH21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI21" t="n">
-        <v>276559.0</v>
+        <v>2036142.0</v>
       </c>
       <c r="AJ21" t="n">
-        <v>235135.0</v>
+        <v>2027964.0</v>
       </c>
       <c r="AK21" t="n">
-        <v>238719.0</v>
+        <v>2023910.0</v>
       </c>
       <c r="AL21" t="n">
-        <v>242926.0</v>
+        <v>2054858.0</v>
       </c>
       <c r="AM21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN21" t="n">
-        <v>262737.0</v>
+        <v>2066553.0</v>
       </c>
       <c r="AO21" t="n">
-        <v>252932.0</v>
+        <v>2055767.0</v>
       </c>
       <c r="AP21" t="n">
-        <v>249959.0</v>
+        <v>2100702.0</v>
       </c>
       <c r="AQ21" t="n">
-        <v>243516.0</v>
+        <v>2079331.0</v>
       </c>
       <c r="AR21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS21" t="n">
-        <v>236574.0</v>
+        <v>2081446.0</v>
       </c>
       <c r="AT21" t="n">
-        <v>261761.0</v>
+        <v>2098831.0</v>
       </c>
       <c r="AU21" t="n">
-        <v>278182.0</v>
+        <v>2127551.0</v>
       </c>
       <c r="AV21" t="n">
-        <v>290274.0</v>
+        <v>2180320.0</v>
       </c>
       <c r="AW21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX21" t="n">
-        <v>296340.0</v>
+        <v>2233351.0</v>
       </c>
       <c r="AY21" t="n">
-        <v>289259.0</v>
+        <v>2262535.0</v>
       </c>
       <c r="AZ21" t="n">
-        <v>295539.0</v>
+        <v>2274628.0</v>
       </c>
       <c r="BA21" t="n">
-        <v>328035.0</v>
-[...2 lines deleted...]
-        <v>330189.0</v>
+        <v>2300070.0</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>83</v>
       </c>
       <c r="BC21" t="n">
-        <v>322666.0</v>
+        <v>2336809.0</v>
       </c>
       <c r="BD21" t="n">
-        <v>331804.0</v>
+        <v>2338735.0</v>
       </c>
       <c r="BE21" t="n">
-        <v>332366.0</v>
+        <v>2357785.0</v>
+      </c>
+      <c r="BF21" t="n">
+        <v>2333023.0</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH21" t="n">
+        <v>2338857.0</v>
+      </c>
+      <c r="BI21" t="n">
+        <v>2339984.0</v>
+      </c>
+      <c r="BJ21" t="n">
+        <v>2362772.0</v>
+      </c>
+      <c r="BK21" t="n">
+        <v>2393923.0</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM21" t="n">
+        <v>2400680.0</v>
+      </c>
+      <c r="BN21" t="n">
+        <v>2421432.0</v>
+      </c>
+      <c r="BO21" t="n">
+        <v>2436136.0</v>
+      </c>
+      <c r="BP21" t="n">
+        <v>2465819.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>87</v>
+      </c>
+      <c r="E22" t="s">
         <v>84</v>
       </c>
-      <c r="C22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S22" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>1729025.0</v>
+        <v>83</v>
+      </c>
+      <c r="T22" t="s">
+        <v>83</v>
+      </c>
+      <c r="U22" t="s">
+        <v>83</v>
+      </c>
+      <c r="V22" t="s">
+        <v>83</v>
       </c>
       <c r="W22" t="n">
-        <v>1702775.0</v>
+        <v>9893532.0</v>
       </c>
       <c r="X22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y22" t="n">
-        <v>1759439.0</v>
+        <v>9859039.0</v>
       </c>
       <c r="Z22" t="n">
-        <v>1653030.0</v>
+        <v>9777916.0</v>
       </c>
       <c r="AA22" t="n">
-        <v>1702556.0</v>
+        <v>9674729.0</v>
       </c>
       <c r="AB22" t="n">
-        <v>1703538.0</v>
+        <v>9442163.0</v>
       </c>
       <c r="AC22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD22" t="n">
-        <v>1722465.0</v>
+        <v>9231869.0</v>
       </c>
       <c r="AE22" t="n">
-        <v>1672953.0</v>
+        <v>8927862.0</v>
       </c>
       <c r="AF22" t="n">
-        <v>1764971.0</v>
+        <v>8622890.0</v>
       </c>
       <c r="AG22" t="n">
-        <v>1729354.0</v>
+        <v>8356943.0</v>
       </c>
       <c r="AH22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI22" t="n">
-        <v>1764221.0</v>
+        <v>8458199.0</v>
       </c>
       <c r="AJ22" t="n">
-        <v>1705781.0</v>
+        <v>8529419.0</v>
       </c>
       <c r="AK22" t="n">
-        <v>1707637.0</v>
+        <v>8572339.0</v>
       </c>
       <c r="AL22" t="n">
-        <v>1777385.0</v>
+        <v>8792516.0</v>
       </c>
       <c r="AM22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN22" t="n">
-        <v>1800313.0</v>
+        <v>9092998.0</v>
       </c>
       <c r="AO22" t="n">
-        <v>1805323.0</v>
+        <v>9101286.0</v>
       </c>
       <c r="AP22" t="n">
-        <v>1765856.0</v>
+        <v>8866940.0</v>
       </c>
       <c r="AQ22" t="n">
-        <v>1740484.0</v>
+        <v>8753985.0</v>
       </c>
       <c r="AR22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS22" t="n">
-        <v>1704093.0</v>
+        <v>8773896.0</v>
       </c>
       <c r="AT22" t="n">
-        <v>1640278.0</v>
+        <v>8449536.0</v>
       </c>
       <c r="AU22" t="n">
-        <v>1569074.0</v>
+        <v>8244566.0</v>
       </c>
       <c r="AV22" t="n">
-        <v>1660611.0</v>
+        <v>8481117.0</v>
       </c>
       <c r="AW22" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX22" t="n">
-        <v>1670276.0</v>
+        <v>8971450.0</v>
       </c>
       <c r="AY22" t="n">
-        <v>1659116.0</v>
+        <v>9320979.0</v>
       </c>
       <c r="AZ22" t="n">
-        <v>1686665.0</v>
+        <v>9593551.0</v>
       </c>
       <c r="BA22" t="n">
-        <v>1716029.0</v>
-[...2 lines deleted...]
-        <v>1740362.0</v>
+        <v>9672933.0</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>83</v>
       </c>
       <c r="BC22" t="n">
-        <v>1676401.0</v>
+        <v>1.0139544E7</v>
       </c>
       <c r="BD22" t="n">
-        <v>1699853.0</v>
+        <v>1.0202131E7</v>
       </c>
       <c r="BE22" t="n">
-        <v>1786620.0</v>
+        <v>1.0461593E7</v>
+      </c>
+      <c r="BF22" t="n">
+        <v>1.0482543E7</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH22" t="n">
+        <v>1.0985203E7</v>
+      </c>
+      <c r="BI22" t="n">
+        <v>1.1263627E7</v>
+      </c>
+      <c r="BJ22" t="n">
+        <v>1.1474582E7</v>
+      </c>
+      <c r="BK22" t="n">
+        <v>1.1828151E7</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM22" t="n">
+        <v>1.2142831E7</v>
+      </c>
+      <c r="BN22" t="n">
+        <v>1.216853E7</v>
+      </c>
+      <c r="BO22" t="n">
+        <v>1.2450975E7</v>
+      </c>
+      <c r="BP22" t="n">
+        <v>1.2803908E7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E23" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S23" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T23" t="n">
+        <v>193145.0</v>
+      </c>
+      <c r="U23" t="n">
+        <v>193121.0</v>
+      </c>
+      <c r="V23" t="n">
+        <v>195481.0</v>
       </c>
       <c r="W23" t="n">
-        <v>1019283.0</v>
+        <v>197557.0</v>
       </c>
       <c r="X23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y23" t="n">
-        <v>1017080.0</v>
+        <v>197047.0</v>
       </c>
       <c r="Z23" t="n">
-        <v>1022663.0</v>
+        <v>200755.0</v>
       </c>
       <c r="AA23" t="n">
-        <v>1027999.0</v>
+        <v>202146.0</v>
       </c>
       <c r="AB23" t="n">
-        <v>1083245.0</v>
+        <v>205755.0</v>
       </c>
       <c r="AC23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD23" t="n">
-        <v>1082433.0</v>
+        <v>208690.0</v>
       </c>
       <c r="AE23" t="n">
-        <v>1072154.0</v>
+        <v>212409.0</v>
       </c>
       <c r="AF23" t="n">
-        <v>1066402.0</v>
+        <v>214541.0</v>
       </c>
       <c r="AG23" t="n">
-        <v>1070457.0</v>
+        <v>216215.0</v>
       </c>
       <c r="AH23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI23" t="n">
-        <v>1075887.0</v>
+        <v>219096.0</v>
       </c>
       <c r="AJ23" t="n">
-        <v>1062284.0</v>
+        <v>222452.0</v>
       </c>
       <c r="AK23" t="n">
-        <v>1076902.0</v>
+        <v>223660.0</v>
       </c>
       <c r="AL23" t="n">
-        <v>1115414.0</v>
+        <v>227020.0</v>
       </c>
       <c r="AM23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN23" t="n">
-        <v>1136870.0</v>
+        <v>228581.0</v>
       </c>
       <c r="AO23" t="n">
-        <v>1115655.0</v>
+        <v>228172.0</v>
       </c>
       <c r="AP23" t="n">
-        <v>1152574.0</v>
+        <v>230656.0</v>
       </c>
       <c r="AQ23" t="n">
-        <v>1172867.0</v>
+        <v>234422.0</v>
       </c>
       <c r="AR23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS23" t="n">
-        <v>1225152.0</v>
+        <v>237420.0</v>
       </c>
       <c r="AT23" t="n">
-        <v>1181183.0</v>
+        <v>242589.0</v>
       </c>
       <c r="AU23" t="n">
-        <v>1215287.0</v>
+        <v>245350.0</v>
       </c>
       <c r="AV23" t="n">
-        <v>1269737.0</v>
+        <v>248310.0</v>
       </c>
       <c r="AW23" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX23" t="n">
-        <v>1338525.0</v>
+        <v>251281.0</v>
       </c>
       <c r="AY23" t="n">
-        <v>1375609.0</v>
+        <v>253404.0</v>
       </c>
       <c r="AZ23" t="n">
-        <v>1417858.0</v>
+        <v>253850.0</v>
       </c>
       <c r="BA23" t="n">
-        <v>1470561.0</v>
-[...2 lines deleted...]
-        <v>1515731.0</v>
+        <v>255802.0</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>83</v>
       </c>
       <c r="BC23" t="n">
-        <v>1518362.0</v>
+        <v>257375.0</v>
       </c>
       <c r="BD23" t="n">
-        <v>1563536.0</v>
+        <v>258860.0</v>
       </c>
       <c r="BE23" t="n">
-        <v>1582224.0</v>
+        <v>259901.0</v>
+      </c>
+      <c r="BF23" t="n">
+        <v>262803.0</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH23" t="n">
+        <v>264855.0</v>
+      </c>
+      <c r="BI23" t="n">
+        <v>263163.0</v>
+      </c>
+      <c r="BJ23" t="n">
+        <v>262390.0</v>
+      </c>
+      <c r="BK23" t="n">
+        <v>260171.0</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM23" t="n">
+        <v>259414.0</v>
+      </c>
+      <c r="BN23" t="n">
+        <v>258703.0</v>
+      </c>
+      <c r="BO23" t="n">
+        <v>254450.0</v>
+      </c>
+      <c r="BP23" t="n">
+        <v>251288.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S24" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T24" t="n">
+        <v>522410.0</v>
+      </c>
+      <c r="U24" t="n">
+        <v>524487.0</v>
+      </c>
+      <c r="V24" t="n">
+        <v>527981.0</v>
       </c>
       <c r="W24" t="n">
-        <v>2042114.0</v>
+        <v>521971.0</v>
       </c>
       <c r="X24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y24" t="n">
-        <v>2021865.0</v>
+        <v>517330.0</v>
       </c>
       <c r="Z24" t="n">
-        <v>2029786.0</v>
+        <v>517089.0</v>
       </c>
       <c r="AA24" t="n">
-        <v>2035745.0</v>
+        <v>514237.0</v>
       </c>
       <c r="AB24" t="n">
-        <v>2080601.0</v>
+        <v>510336.0</v>
       </c>
       <c r="AC24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD24" t="n">
-        <v>2067976.0</v>
+        <v>512304.0</v>
       </c>
       <c r="AE24" t="n">
-        <v>2053189.0</v>
+        <v>509245.0</v>
       </c>
       <c r="AF24" t="n">
-        <v>2043585.0</v>
+        <v>509864.0</v>
       </c>
       <c r="AG24" t="n">
-        <v>2040742.0</v>
+        <v>528068.0</v>
       </c>
       <c r="AH24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI24" t="n">
-        <v>2036142.0</v>
+        <v>537383.0</v>
       </c>
       <c r="AJ24" t="n">
-        <v>2027964.0</v>
+        <v>547352.0</v>
       </c>
       <c r="AK24" t="n">
-        <v>2023910.0</v>
+        <v>550392.0</v>
       </c>
       <c r="AL24" t="n">
-        <v>2054858.0</v>
+        <v>557928.0</v>
       </c>
       <c r="AM24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN24" t="n">
-        <v>2066553.0</v>
+        <v>552207.0</v>
       </c>
       <c r="AO24" t="n">
-        <v>2055767.0</v>
+        <v>531932.0</v>
       </c>
       <c r="AP24" t="n">
-        <v>2100702.0</v>
+        <v>519545.0</v>
       </c>
       <c r="AQ24" t="n">
-        <v>2079331.0</v>
+        <v>512558.0</v>
       </c>
       <c r="AR24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS24" t="n">
-        <v>2081446.0</v>
+        <v>500815.0</v>
       </c>
       <c r="AT24" t="n">
-        <v>2098831.0</v>
+        <v>493656.0</v>
       </c>
       <c r="AU24" t="n">
-        <v>2127551.0</v>
+        <v>474889.0</v>
       </c>
       <c r="AV24" t="n">
-        <v>2180320.0</v>
+        <v>465706.0</v>
       </c>
       <c r="AW24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX24" t="n">
-        <v>2233351.0</v>
+        <v>476243.0</v>
       </c>
       <c r="AY24" t="n">
-        <v>2262535.0</v>
+        <v>512163.0</v>
       </c>
       <c r="AZ24" t="n">
-        <v>2274628.0</v>
+        <v>556934.0</v>
       </c>
       <c r="BA24" t="n">
-        <v>2300070.0</v>
-[...2 lines deleted...]
-        <v>2354750.0</v>
+        <v>593474.0</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>83</v>
       </c>
       <c r="BC24" t="n">
-        <v>2338735.0</v>
+        <v>617184.0</v>
       </c>
       <c r="BD24" t="n">
-        <v>2357785.0</v>
+        <v>622919.0</v>
       </c>
       <c r="BE24" t="n">
-        <v>2333023.0</v>
+        <v>626539.0</v>
+      </c>
+      <c r="BF24" t="n">
+        <v>629499.0</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH24" t="n">
+        <v>634396.0</v>
+      </c>
+      <c r="BI24" t="n">
+        <v>633640.0</v>
+      </c>
+      <c r="BJ24" t="n">
+        <v>631325.0</v>
+      </c>
+      <c r="BK24" t="n">
+        <v>636452.0</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM24" t="n">
+        <v>645144.0</v>
+      </c>
+      <c r="BN24" t="n">
+        <v>657869.0</v>
+      </c>
+      <c r="BO24" t="n">
+        <v>671196.0</v>
+      </c>
+      <c r="BP24" t="n">
+        <v>687980.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" t="s">
+        <v>78</v>
+      </c>
+      <c r="E25" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H25" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S25" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T25" t="n">
+        <v>155899.0</v>
+      </c>
+      <c r="U25" t="n">
+        <v>155671.0</v>
+      </c>
+      <c r="V25" t="n">
+        <v>156194.0</v>
       </c>
       <c r="W25" t="n">
-        <v>989803.0</v>
+        <v>157249.0</v>
       </c>
       <c r="X25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y25" t="n">
-        <v>991153.0</v>
+        <v>156557.0</v>
       </c>
       <c r="Z25" t="n">
-        <v>1010793.0</v>
+        <v>158099.0</v>
       </c>
       <c r="AA25" t="n">
-        <v>1019591.0</v>
+        <v>159390.0</v>
       </c>
       <c r="AB25" t="n">
-        <v>975132.0</v>
+        <v>159805.0</v>
       </c>
       <c r="AC25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD25" t="n">
-        <v>951235.0</v>
+        <v>160485.0</v>
       </c>
       <c r="AE25" t="n">
-        <v>964861.0</v>
+        <v>162395.0</v>
       </c>
       <c r="AF25" t="n">
-        <v>955165.0</v>
+        <v>163787.0</v>
       </c>
       <c r="AG25" t="n">
-        <v>1072476.0</v>
+        <v>164437.0</v>
       </c>
       <c r="AH25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI25" t="n">
-        <v>1195013.0</v>
+        <v>165502.0</v>
       </c>
       <c r="AJ25" t="n">
-        <v>1237365.0</v>
+        <v>166301.0</v>
       </c>
       <c r="AK25" t="n">
-        <v>1254757.0</v>
+        <v>166238.0</v>
       </c>
       <c r="AL25" t="n">
-        <v>1428187.0</v>
+        <v>167816.0</v>
       </c>
       <c r="AM25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN25" t="n">
-        <v>1339191.0</v>
+        <v>168845.0</v>
       </c>
       <c r="AO25" t="n">
-        <v>1357746.0</v>
+        <v>168489.0</v>
       </c>
       <c r="AP25" t="n">
-        <v>1334922.0</v>
+        <v>170253.0</v>
       </c>
       <c r="AQ25" t="n">
-        <v>1312515.0</v>
+        <v>172253.0</v>
       </c>
       <c r="AR25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS25" t="n">
-        <v>1403319.0</v>
+        <v>174044.0</v>
       </c>
       <c r="AT25" t="n">
-        <v>1170338.0</v>
+        <v>176995.0</v>
       </c>
       <c r="AU25" t="n">
-        <v>1118241.0</v>
+        <v>178836.0</v>
       </c>
       <c r="AV25" t="n">
-        <v>1114064.0</v>
+        <v>181818.0</v>
       </c>
       <c r="AW25" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX25" t="n">
-        <v>1187323.0</v>
+        <v>183544.0</v>
       </c>
       <c r="AY25" t="n">
-        <v>1210640.0</v>
+        <v>185155.0</v>
       </c>
       <c r="AZ25" t="n">
-        <v>1304906.0</v>
+        <v>184953.0</v>
       </c>
       <c r="BA25" t="n">
-        <v>1314794.0</v>
-[...2 lines deleted...]
-        <v>1355438.0</v>
+        <v>186845.0</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>83</v>
       </c>
       <c r="BC25" t="n">
-        <v>1395840.0</v>
+        <v>187447.0</v>
       </c>
       <c r="BD25" t="n">
-        <v>1435240.0</v>
+        <v>188204.0</v>
       </c>
       <c r="BE25" t="n">
-        <v>1489714.0</v>
+        <v>188927.0</v>
+      </c>
+      <c r="BF25" t="n">
+        <v>191235.0</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH25" t="n">
+        <v>192712.0</v>
+      </c>
+      <c r="BI25" t="n">
+        <v>188432.0</v>
+      </c>
+      <c r="BJ25" t="n">
+        <v>189014.0</v>
+      </c>
+      <c r="BK25" t="n">
+        <v>189417.0</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM25" t="n">
+        <v>190819.0</v>
+      </c>
+      <c r="BN25" t="n">
+        <v>190216.0</v>
+      </c>
+      <c r="BO25" t="n">
+        <v>190902.0</v>
+      </c>
+      <c r="BP25" t="n">
+        <v>189921.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" t="s">
+        <v>87</v>
+      </c>
+      <c r="E26" t="s">
+        <v>84</v>
+      </c>
+      <c r="F26" t="s">
         <v>85</v>
       </c>
-      <c r="B26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H26" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Q26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="R26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S26" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="T26" t="n">
+        <v>1693061.0</v>
+      </c>
+      <c r="U26" t="n">
+        <v>1727126.0</v>
+      </c>
+      <c r="V26" t="n">
+        <v>1769203.0</v>
       </c>
       <c r="W26" t="n">
-        <v>9893532.0</v>
+        <v>1761703.0</v>
       </c>
       <c r="X26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Y26" t="n">
-        <v>9859039.0</v>
+        <v>1757179.0</v>
       </c>
       <c r="Z26" t="n">
-        <v>9777916.0</v>
+        <v>1808391.0</v>
       </c>
       <c r="AA26" t="n">
-        <v>9674729.0</v>
+        <v>1842814.0</v>
       </c>
       <c r="AB26" t="n">
-        <v>9442163.0</v>
+        <v>1836328.0</v>
       </c>
       <c r="AC26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AD26" t="n">
-        <v>9231869.0</v>
+        <v>1865929.0</v>
       </c>
       <c r="AE26" t="n">
-        <v>8927862.0</v>
+        <v>1876191.0</v>
       </c>
       <c r="AF26" t="n">
-        <v>8622890.0</v>
+        <v>1885200.0</v>
       </c>
       <c r="AG26" t="n">
-        <v>8356943.0</v>
+        <v>1902238.0</v>
       </c>
       <c r="AH26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AI26" t="n">
-        <v>8458199.0</v>
+        <v>1914032.0</v>
       </c>
       <c r="AJ26" t="n">
-        <v>8529419.0</v>
+        <v>1929921.0</v>
       </c>
       <c r="AK26" t="n">
-        <v>8572339.0</v>
+        <v>1908051.0</v>
       </c>
       <c r="AL26" t="n">
-        <v>8792516.0</v>
+        <v>1912140.0</v>
       </c>
       <c r="AM26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AN26" t="n">
-        <v>9092998.0</v>
+        <v>1914594.0</v>
       </c>
       <c r="AO26" t="n">
-        <v>9101286.0</v>
+        <v>1870680.0</v>
       </c>
       <c r="AP26" t="n">
-        <v>8866940.0</v>
+        <v>1788242.0</v>
       </c>
       <c r="AQ26" t="n">
-        <v>8753985.0</v>
+        <v>1742551.0</v>
       </c>
       <c r="AR26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AS26" t="n">
-        <v>8773896.0</v>
+        <v>1686485.0</v>
       </c>
       <c r="AT26" t="n">
-        <v>8449536.0</v>
+        <v>1655723.0</v>
       </c>
       <c r="AU26" t="n">
-        <v>8244566.0</v>
+        <v>1612886.0</v>
       </c>
       <c r="AV26" t="n">
-        <v>8481117.0</v>
+        <v>1580274.0</v>
       </c>
       <c r="AW26" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AX26" t="n">
-        <v>8971450.0</v>
+        <v>1587004.0</v>
       </c>
       <c r="AY26" t="n">
-        <v>9320979.0</v>
+        <v>1619907.0</v>
       </c>
       <c r="AZ26" t="n">
-        <v>9593551.0</v>
+        <v>1692626.0</v>
       </c>
       <c r="BA26" t="n">
-        <v>9672933.0</v>
-[...2 lines deleted...]
-        <v>1.0137453E7</v>
+        <v>1754166.0</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>83</v>
       </c>
       <c r="BC26" t="n">
-        <v>1.0202131E7</v>
+        <v>1791288.0</v>
       </c>
       <c r="BD26" t="n">
-        <v>1.0461593E7</v>
+        <v>1807111.0</v>
       </c>
       <c r="BE26" t="n">
-        <v>1.0482543E7</v>
+        <v>1821890.0</v>
+      </c>
+      <c r="BF26" t="n">
+        <v>1835690.0</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>83</v>
+      </c>
+      <c r="BH26" t="n">
+        <v>1844496.0</v>
+      </c>
+      <c r="BI26" t="n">
+        <v>1842125.0</v>
+      </c>
+      <c r="BJ26" t="n">
+        <v>1846581.0</v>
+      </c>
+      <c r="BK26" t="n">
+        <v>1863503.0</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM26" t="n">
+        <v>1861598.0</v>
+      </c>
+      <c r="BN26" t="n">
+        <v>1879737.0</v>
+      </c>
+      <c r="BO26" t="n">
+        <v>1903674.0</v>
+      </c>
+      <c r="BP26" t="n">
+        <v>1917760.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G27" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="H27" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K27" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L27" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M27" t="s">
-        <v>72</v>
-[...119 lines deleted...]
-        <v>95006.0</v>
+        <v>83</v>
+      </c>
+      <c r="N27" t="n">
+        <v>293701.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" t="s">
         <v>87</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G28" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="H28" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K28" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L28" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M28" t="s">
-        <v>72</v>
-[...119 lines deleted...]
-        <v>148740.0</v>
+        <v>83</v>
+      </c>
+      <c r="N28" t="n">
+        <v>1316921.9298103158</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E29" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="F29" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G29" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="H29" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K29" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L29" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M29" t="s">
-        <v>72</v>
-[...119 lines deleted...]
-        <v>109224.0</v>
+        <v>83</v>
+      </c>
+      <c r="N29" t="n">
+        <v>230489.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" t="s">
         <v>87</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G30" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="H30" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K30" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L30" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M30" t="s">
-        <v>72</v>
-[...119 lines deleted...]
-        <v>507985.0</v>
+        <v>83</v>
+      </c>
+      <c r="N30" t="n">
+        <v>5369511.62295608</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G31" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H31" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M31" t="n">
         <v>120550.0</v>
       </c>
       <c r="N31" t="n">
         <v>127511.0</v>
       </c>
       <c r="O31" t="n">
         <v>132064.0</v>
       </c>
       <c r="P31" t="n">
         <v>134396.0</v>
       </c>
       <c r="Q31" t="n">
         <v>138445.0</v>
       </c>
       <c r="R31" t="n">
         <v>139925.0</v>
       </c>
       <c r="S31" t="n">
         <v>143007.0</v>
       </c>
       <c r="T31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X31" t="n">
         <v>146169.0</v>
       </c>
       <c r="Y31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC31" t="n">
         <v>149418.0</v>
       </c>
       <c r="AD31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH31" t="n">
         <v>151701.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM31" t="n">
         <v>144375.0</v>
       </c>
       <c r="AN31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR31" t="n">
         <v>148740.0</v>
       </c>
       <c r="AS31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV31" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW31" t="n">
         <v>148740.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="B32" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C32" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D32" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E32" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F32" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G32" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H32" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M32" t="n">
         <v>56482.0</v>
       </c>
       <c r="N32" t="n">
         <v>63989.0</v>
       </c>
       <c r="O32" t="n">
         <v>60055.0</v>
       </c>
       <c r="P32" t="n">
         <v>59100.0</v>
       </c>
       <c r="Q32" t="n">
         <v>61901.0</v>
       </c>
       <c r="R32" t="n">
         <v>64187.0</v>
       </c>
       <c r="S32" t="n">
         <v>65139.0</v>
       </c>
       <c r="T32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X32" t="n">
         <v>67187.0</v>
       </c>
       <c r="Y32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC32" t="n">
         <v>68973.0</v>
       </c>
       <c r="AD32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH32" t="n">
         <v>67908.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM32" t="n">
         <v>92322.0</v>
       </c>
       <c r="AN32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR32" t="n">
         <v>95006.0</v>
       </c>
       <c r="AS32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV32" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW32" t="n">
         <v>95006.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" t="s">
         <v>87</v>
       </c>
-      <c r="B33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G33" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H33" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M33" t="n">
         <v>437394.0</v>
       </c>
       <c r="N33" t="n">
         <v>402917.0</v>
       </c>
       <c r="O33" t="n">
         <v>421707.0</v>
       </c>
       <c r="P33" t="n">
         <v>443451.0</v>
       </c>
       <c r="Q33" t="n">
         <v>440102.0</v>
       </c>
       <c r="R33" t="n">
         <v>468223.0</v>
       </c>
       <c r="S33" t="n">
         <v>503755.0</v>
       </c>
       <c r="T33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X33" t="n">
         <v>554023.0</v>
       </c>
       <c r="Y33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC33" t="n">
         <v>543919.0</v>
       </c>
       <c r="AD33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH33" t="n">
         <v>511787.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM33" t="n">
         <v>507042.0</v>
       </c>
       <c r="AN33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR33" t="n">
         <v>507985.0</v>
       </c>
       <c r="AS33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV33" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW33" t="n">
         <v>507985.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" t="s">
         <v>87</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G34" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H34" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M34" t="n">
         <v>88781.0</v>
       </c>
       <c r="N34" t="n">
         <v>77180.0</v>
       </c>
       <c r="O34" t="n">
         <v>76135.0</v>
       </c>
       <c r="P34" t="n">
         <v>81977.0</v>
       </c>
       <c r="Q34" t="n">
         <v>94253.0</v>
       </c>
       <c r="R34" t="n">
         <v>97284.0</v>
       </c>
       <c r="S34" t="n">
         <v>100356.0</v>
       </c>
       <c r="T34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X34" t="n">
         <v>102168.0</v>
       </c>
       <c r="Y34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC34" t="n">
         <v>102677.0</v>
       </c>
       <c r="AD34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH34" t="n">
         <v>102765.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM34" t="n">
         <v>90744.0</v>
       </c>
       <c r="AN34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR34" t="n">
         <v>109224.0</v>
       </c>
       <c r="AS34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV34" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW34" t="n">
         <v>109224.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>100</v>
+      </c>
+      <c r="B35" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" t="s">
+        <v>84</v>
+      </c>
+      <c r="F35" t="s">
         <v>85</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H35" t="s">
-        <v>71</v>
-[...14 lines deleted...]
-        <v>3332628.0</v>
+        <v>99</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>83</v>
+      </c>
+      <c r="K35" t="s">
+        <v>83</v>
+      </c>
+      <c r="L35" t="s">
+        <v>83</v>
+      </c>
+      <c r="M35" t="s">
+        <v>83</v>
       </c>
       <c r="N35" t="n">
-        <v>3538669.0</v>
-[...104 lines deleted...]
-        <v>2300070.0</v>
+        <v>4314370.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E36" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F36" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G36" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H36" t="s">
-        <v>71</v>
-[...14 lines deleted...]
-        <v>505340.0</v>
+        <v>99</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>83</v>
+      </c>
+      <c r="K36" t="s">
+        <v>83</v>
+      </c>
+      <c r="L36" t="s">
+        <v>83</v>
+      </c>
+      <c r="M36" t="s">
+        <v>83</v>
       </c>
       <c r="N36" t="n">
-        <v>604402.0</v>
-[...104 lines deleted...]
-        <v>1470561.0</v>
+        <v>1243059.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" t="s">
+        <v>84</v>
+      </c>
+      <c r="F37" t="s">
         <v>85</v>
       </c>
-      <c r="B37" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H37" t="s">
-        <v>71</v>
-[...14 lines deleted...]
-        <v>3736810.0</v>
+        <v>99</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>83</v>
+      </c>
+      <c r="K37" t="s">
+        <v>83</v>
+      </c>
+      <c r="L37" t="s">
+        <v>83</v>
+      </c>
+      <c r="M37" t="s">
+        <v>83</v>
       </c>
       <c r="N37" t="n">
-        <v>5094771.0</v>
-[...104 lines deleted...]
-        <v>9672933.0</v>
+        <v>1.402508762295608E7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="B38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" t="s">
         <v>86</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E38" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F38" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G38" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H38" t="s">
-        <v>71</v>
-[...14 lines deleted...]
-        <v>573214.0</v>
+        <v>99</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>83</v>
+      </c>
+      <c r="K38" t="s">
+        <v>83</v>
+      </c>
+      <c r="L38" t="s">
+        <v>83</v>
+      </c>
+      <c r="M38" t="s">
+        <v>83</v>
       </c>
       <c r="N38" t="n">
-        <v>697692.0</v>
-[...104 lines deleted...]
-        <v>1314794.0</v>
+        <v>2457243.929810316</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B39" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D39" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E39" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F39" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G39" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L39" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>349363.0</v>
+        <v>83</v>
+      </c>
+      <c r="M39" t="s">
+        <v>83</v>
       </c>
       <c r="N39" t="n">
-        <v>234517.0</v>
+        <v>133956.0</v>
       </c>
       <c r="O39" t="n">
-        <v>235422.0</v>
+        <v>137937.0</v>
       </c>
       <c r="P39" t="n">
-        <v>250141.0</v>
+        <v>137144.0</v>
       </c>
       <c r="Q39" t="n">
-        <v>265806.0</v>
+        <v>150835.0</v>
       </c>
       <c r="R39" t="n">
-        <v>273508.0</v>
+        <v>154415.0</v>
       </c>
       <c r="S39" t="n">
-        <v>290090.0</v>
+        <v>157249.0</v>
       </c>
       <c r="T39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X39" t="n">
-        <v>291663.0</v>
+        <v>159805.0</v>
       </c>
       <c r="Y39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC39" t="n">
-        <v>300177.0</v>
+        <v>164437.0</v>
       </c>
       <c r="AD39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH39" t="n">
-        <v>310025.0</v>
+        <v>167816.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM39" t="n">
-        <v>549252.0</v>
+        <v>172253.0</v>
       </c>
       <c r="AN39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR39" t="n">
-        <v>557885.0</v>
+        <v>181818.0</v>
       </c>
       <c r="AS39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV39" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW39" t="n">
-        <v>570070.0</v>
+        <v>186845.0</v>
+      </c>
+      <c r="AX39" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY39" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ39" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA39" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB39" t="n">
+        <v>191235.0</v>
+      </c>
+      <c r="BC39" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD39" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE39" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF39" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG39" t="n">
+        <v>189417.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B40" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D40" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E40" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G40" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H40" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L40" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>97603.0</v>
+        <v>83</v>
+      </c>
+      <c r="M40" t="s">
+        <v>83</v>
       </c>
       <c r="N40" t="n">
-        <v>99182.0</v>
+        <v>156640.0</v>
       </c>
       <c r="O40" t="n">
-        <v>103448.0</v>
+        <v>164123.0</v>
       </c>
       <c r="P40" t="n">
-        <v>112456.0</v>
+        <v>165351.0</v>
       </c>
       <c r="Q40" t="n">
-        <v>123926.0</v>
+        <v>187462.0</v>
       </c>
       <c r="R40" t="n">
-        <v>130077.0</v>
+        <v>190207.0</v>
       </c>
       <c r="S40" t="n">
-        <v>139716.0</v>
+        <v>197557.0</v>
       </c>
       <c r="T40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X40" t="n">
-        <v>142705.0</v>
+        <v>205755.0</v>
       </c>
       <c r="Y40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC40" t="n">
-        <v>147436.0</v>
+        <v>216215.0</v>
       </c>
       <c r="AD40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH40" t="n">
-        <v>155201.0</v>
+        <v>227020.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM40" t="n">
-        <v>203472.0</v>
+        <v>234422.0</v>
       </c>
       <c r="AN40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR40" t="n">
-        <v>215901.0</v>
+        <v>248310.0</v>
       </c>
       <c r="AS40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV40" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW40" t="n">
-        <v>231745.0</v>
+        <v>255802.0</v>
+      </c>
+      <c r="AX40" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY40" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ40" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA40" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB40" t="n">
+        <v>262803.0</v>
+      </c>
+      <c r="BC40" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD40" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE40" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF40" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG40" t="n">
+        <v>260171.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D41" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E41" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F41" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G41" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L41" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>563030.0</v>
+        <v>83</v>
+      </c>
+      <c r="M41" t="s">
+        <v>83</v>
       </c>
       <c r="N41" t="n">
-        <v>1023301.0</v>
+        <v>1066504.0</v>
       </c>
       <c r="O41" t="n">
-        <v>1206172.0</v>
+        <v>1119780.0</v>
       </c>
       <c r="P41" t="n">
-        <v>1340562.0</v>
+        <v>1197419.0</v>
       </c>
       <c r="Q41" t="n">
-        <v>1369979.0</v>
+        <v>1529403.0</v>
       </c>
       <c r="R41" t="n">
-        <v>1484195.0</v>
+        <v>1650933.0</v>
       </c>
       <c r="S41" t="n">
-        <v>1627693.0</v>
+        <v>1761703.0</v>
       </c>
       <c r="T41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X41" t="n">
-        <v>1624743.0</v>
+        <v>1836328.0</v>
       </c>
       <c r="Y41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC41" t="n">
-        <v>1554316.0</v>
+        <v>1902238.0</v>
       </c>
       <c r="AD41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH41" t="n">
-        <v>1479417.0</v>
+        <v>1912140.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM41" t="n">
-        <v>1232621.0</v>
+        <v>1742551.0</v>
       </c>
       <c r="AN41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR41" t="n">
-        <v>1215189.0</v>
+        <v>1580274.0</v>
       </c>
       <c r="AS41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV41" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW41" t="n">
-        <v>1489802.0</v>
+        <v>1754166.0</v>
+      </c>
+      <c r="AX41" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY41" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB41" t="n">
+        <v>1835690.0</v>
+      </c>
+      <c r="BC41" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD41" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE41" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF41" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG41" t="n">
+        <v>1863501.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D42" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E42" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F42" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G42" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H42" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L42" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>89192.0</v>
+        <v>83</v>
+      </c>
+      <c r="M42" t="s">
+        <v>83</v>
       </c>
       <c r="N42" t="n">
-        <v>116471.0</v>
+        <v>121190.0</v>
       </c>
       <c r="O42" t="n">
-        <v>137532.0</v>
+        <v>131370.0</v>
       </c>
       <c r="P42" t="n">
-        <v>160966.0</v>
+        <v>143119.0</v>
       </c>
       <c r="Q42" t="n">
-        <v>174025.0</v>
+        <v>497363.0</v>
       </c>
       <c r="R42" t="n">
-        <v>187345.0</v>
+        <v>519712.0</v>
       </c>
       <c r="S42" t="n">
-        <v>197910.0</v>
+        <v>521971.0</v>
       </c>
       <c r="T42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X42" t="n">
-        <v>207329.0</v>
+        <v>510336.0</v>
       </c>
       <c r="Y42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC42" t="n">
-        <v>210815.0</v>
+        <v>528068.0</v>
       </c>
       <c r="AD42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH42" t="n">
-        <v>213164.0</v>
+        <v>557928.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM42" t="n">
-        <v>178655.0</v>
+        <v>512558.0</v>
       </c>
       <c r="AN42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR42" t="n">
-        <v>169644.0</v>
+        <v>465706.0</v>
       </c>
       <c r="AS42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW42" t="n">
-        <v>217506.0</v>
+        <v>593474.0</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB42" t="n">
+        <v>629499.0</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG42" t="n">
+        <v>636452.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B43" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" t="s">
+        <v>77</v>
+      </c>
+      <c r="D43" t="s">
+        <v>78</v>
+      </c>
+      <c r="E43" t="s">
         <v>84</v>
       </c>
-      <c r="C43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G43" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H43" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M43" t="n">
-        <v>46168.0</v>
+        <v>349363.0</v>
       </c>
       <c r="N43" t="n">
-        <v>49228.0</v>
+        <v>234517.0</v>
       </c>
       <c r="O43" t="n">
-        <v>55609.0</v>
+        <v>235422.0</v>
       </c>
       <c r="P43" t="n">
-        <v>60877.0</v>
+        <v>250141.0</v>
       </c>
       <c r="Q43" t="n">
-        <v>62202.0</v>
+        <v>265806.0</v>
       </c>
       <c r="R43" t="n">
-        <v>64101.0</v>
+        <v>273508.0</v>
       </c>
       <c r="S43" t="n">
-        <v>65023.0</v>
+        <v>290090.0</v>
       </c>
       <c r="T43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X43" t="n">
-        <v>66859.0</v>
+        <v>291663.0</v>
       </c>
       <c r="Y43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC43" t="n">
-        <v>67610.0</v>
+        <v>300177.0</v>
       </c>
       <c r="AD43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH43" t="n">
-        <v>68210.0</v>
+        <v>310025.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM43" t="n">
-        <v>70047.0</v>
+        <v>549252.0</v>
       </c>
       <c r="AN43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR43" t="n">
-        <v>70247.0</v>
+        <v>557885.0</v>
       </c>
       <c r="AS43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV43" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW43" t="n">
-        <v>72086.0</v>
+        <v>570070.0</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB43" t="n">
+        <v>602555.0</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG43" t="n">
+        <v>609381.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C44" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D44" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E44" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G44" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H44" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M44" t="n">
-        <v>24908.0</v>
+        <v>97603.0</v>
       </c>
       <c r="N44" t="n">
-        <v>25145.0</v>
+        <v>99182.0</v>
       </c>
       <c r="O44" t="n">
-        <v>26992.0</v>
+        <v>103448.0</v>
       </c>
       <c r="P44" t="n">
-        <v>30256.0</v>
+        <v>112456.0</v>
       </c>
       <c r="Q44" t="n">
-        <v>31282.0</v>
+        <v>123926.0</v>
       </c>
       <c r="R44" t="n">
-        <v>34322.0</v>
+        <v>130077.0</v>
       </c>
       <c r="S44" t="n">
-        <v>36394.0</v>
+        <v>139716.0</v>
       </c>
       <c r="T44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X44" t="n">
-        <v>37057.0</v>
+        <v>142705.0</v>
       </c>
       <c r="Y44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC44" t="n">
-        <v>38428.0</v>
+        <v>147436.0</v>
       </c>
       <c r="AD44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH44" t="n">
-        <v>39277.0</v>
+        <v>155201.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM44" t="n">
-        <v>40238.0</v>
+        <v>203472.0</v>
       </c>
       <c r="AN44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR44" t="n">
-        <v>45191.0</v>
+        <v>215901.0</v>
       </c>
       <c r="AS44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV44" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW44" t="n">
-        <v>48684.0</v>
+        <v>231745.0</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB44" t="n">
+        <v>250649.0</v>
+      </c>
+      <c r="BC44" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD44" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE44" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG44" t="n">
+        <v>249222.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" t="s">
+        <v>87</v>
+      </c>
+      <c r="E45" t="s">
         <v>84</v>
       </c>
-      <c r="C45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G45" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H45" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M45" t="n">
-        <v>1070973.0</v>
+        <v>563030.0</v>
       </c>
       <c r="N45" t="n">
-        <v>1068083.0</v>
+        <v>1023301.0</v>
       </c>
       <c r="O45" t="n">
-        <v>1117577.0</v>
+        <v>1206172.0</v>
       </c>
       <c r="P45" t="n">
-        <v>1284838.0</v>
+        <v>1340562.0</v>
       </c>
       <c r="Q45" t="n">
-        <v>1419940.0</v>
+        <v>1369979.0</v>
       </c>
       <c r="R45" t="n">
-        <v>1628620.0</v>
+        <v>1484195.0</v>
       </c>
       <c r="S45" t="n">
-        <v>1716529.0</v>
+        <v>1627693.0</v>
       </c>
       <c r="T45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X45" t="n">
-        <v>1711444.0</v>
+        <v>1624743.0</v>
       </c>
       <c r="Y45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC45" t="n">
-        <v>1742169.0</v>
+        <v>1554316.0</v>
       </c>
       <c r="AD45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH45" t="n">
-        <v>1754752.0</v>
+        <v>1479417.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM45" t="n">
-        <v>1765660.0</v>
+        <v>1232621.0</v>
       </c>
       <c r="AN45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR45" t="n">
-        <v>1643097.0</v>
+        <v>1215189.0</v>
       </c>
       <c r="AS45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV45" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW45" t="n">
-        <v>1705016.0</v>
+        <v>1489802.0</v>
+      </c>
+      <c r="AX45" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY45" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB45" t="n">
+        <v>1584929.0</v>
+      </c>
+      <c r="BC45" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD45" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE45" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF45" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG45" t="n">
+        <v>1550354.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B46" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C46" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D46" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E46" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G46" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H46" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M46" t="n">
-        <v>128134.0</v>
+        <v>89192.0</v>
       </c>
       <c r="N46" t="n">
-        <v>127789.0</v>
+        <v>116471.0</v>
       </c>
       <c r="O46" t="n">
-        <v>140404.0</v>
+        <v>137532.0</v>
       </c>
       <c r="P46" t="n">
-        <v>163169.0</v>
+        <v>160966.0</v>
       </c>
       <c r="Q46" t="n">
-        <v>173247.0</v>
+        <v>174025.0</v>
       </c>
       <c r="R46" t="n">
-        <v>226395.0</v>
+        <v>187345.0</v>
       </c>
       <c r="S46" t="n">
-        <v>234467.0</v>
+        <v>197910.0</v>
       </c>
       <c r="T46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X46" t="n">
-        <v>238827.0</v>
+        <v>207329.0</v>
       </c>
       <c r="Y46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC46" t="n">
-        <v>246159.0</v>
+        <v>210815.0</v>
       </c>
       <c r="AD46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH46" t="n">
-        <v>245462.0</v>
+        <v>213164.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM46" t="n">
-        <v>252821.0</v>
+        <v>178655.0</v>
       </c>
       <c r="AN46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR46" t="n">
-        <v>262632.0</v>
+        <v>169644.0</v>
       </c>
       <c r="AS46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV46" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW46" t="n">
-        <v>304103.0</v>
+        <v>217506.0</v>
+      </c>
+      <c r="AX46" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY46" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ46" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA46" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB46" t="n">
+        <v>242319.0</v>
+      </c>
+      <c r="BC46" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD46" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE46" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF46" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG46" t="n">
+        <v>258572.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" t="s">
         <v>77</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>78</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F47" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G47" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H47" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L47" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="M47" t="n">
+        <v>46168.0</v>
       </c>
       <c r="N47" t="n">
-        <v>133956.0</v>
+        <v>49434.0</v>
       </c>
       <c r="O47" t="n">
-        <v>137937.0</v>
+        <v>55741.0</v>
       </c>
       <c r="P47" t="n">
-        <v>137144.0</v>
+        <v>60912.0</v>
       </c>
       <c r="Q47" t="n">
-        <v>150835.0</v>
+        <v>62250.0</v>
       </c>
       <c r="R47" t="n">
-        <v>154415.0</v>
+        <v>64141.0</v>
       </c>
       <c r="S47" t="n">
-        <v>157249.0</v>
+        <v>65051.0</v>
       </c>
       <c r="T47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X47" t="n">
-        <v>159805.0</v>
+        <v>66887.0</v>
       </c>
       <c r="Y47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC47" t="n">
-        <v>164437.0</v>
+        <v>67652.0</v>
       </c>
       <c r="AD47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH47" t="n">
-        <v>167816.0</v>
+        <v>68270.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM47" t="n">
-        <v>172253.0</v>
+        <v>70143.0</v>
       </c>
       <c r="AN47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR47" t="n">
-        <v>181818.0</v>
+        <v>70314.0</v>
       </c>
       <c r="AS47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV47" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW47" t="n">
-        <v>186845.0</v>
+        <v>72148.0</v>
+      </c>
+      <c r="AX47" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY47" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ47" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA47" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB47" t="n">
+        <v>73592.0</v>
+      </c>
+      <c r="BC47" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD47" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE47" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF47" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG47" t="n">
+        <v>73592.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>90</v>
+      </c>
+      <c r="B48" t="s">
+        <v>91</v>
+      </c>
+      <c r="C48" t="s">
         <v>77</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
         <v>78</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F48" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G48" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H48" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L48" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="M48" t="n">
+        <v>24908.0</v>
       </c>
       <c r="N48" t="n">
-        <v>156640.0</v>
+        <v>25246.0</v>
       </c>
       <c r="O48" t="n">
-        <v>164123.0</v>
+        <v>27072.0</v>
       </c>
       <c r="P48" t="n">
-        <v>165351.0</v>
+        <v>30256.0</v>
       </c>
       <c r="Q48" t="n">
-        <v>187462.0</v>
+        <v>31282.0</v>
       </c>
       <c r="R48" t="n">
-        <v>190207.0</v>
+        <v>34322.0</v>
       </c>
       <c r="S48" t="n">
-        <v>197557.0</v>
+        <v>36394.0</v>
       </c>
       <c r="T48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X48" t="n">
-        <v>205755.0</v>
+        <v>37057.0</v>
       </c>
       <c r="Y48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC48" t="n">
-        <v>216215.0</v>
+        <v>38428.0</v>
       </c>
       <c r="AD48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH48" t="n">
-        <v>227020.0</v>
+        <v>39277.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM48" t="n">
-        <v>234422.0</v>
+        <v>40238.0</v>
       </c>
       <c r="AN48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR48" t="n">
-        <v>248310.0</v>
+        <v>45191.0</v>
       </c>
       <c r="AS48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV48" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW48" t="n">
-        <v>255802.0</v>
+        <v>48684.0</v>
+      </c>
+      <c r="AX48" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY48" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ48" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA48" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB48" t="n">
+        <v>50698.0</v>
+      </c>
+      <c r="BC48" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD48" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE48" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF48" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG48" t="n">
+        <v>50698.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="B49" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C49" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D49" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E49" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F49" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G49" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H49" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L49" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="M49" t="n">
+        <v>1070973.0</v>
       </c>
       <c r="N49" t="n">
-        <v>1066504.0</v>
+        <v>1068329.0</v>
       </c>
       <c r="O49" t="n">
-        <v>1119780.0</v>
+        <v>140648.0</v>
       </c>
       <c r="P49" t="n">
-        <v>1197419.0</v>
+        <v>1284992.0</v>
       </c>
       <c r="Q49" t="n">
-        <v>1529403.0</v>
+        <v>1420057.0</v>
       </c>
       <c r="R49" t="n">
-        <v>1650933.0</v>
+        <v>1628718.0</v>
       </c>
       <c r="S49" t="n">
-        <v>1761703.0</v>
+        <v>1716659.0</v>
       </c>
       <c r="T49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X49" t="n">
-        <v>1836328.0</v>
+        <v>1711570.0</v>
       </c>
       <c r="Y49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC49" t="n">
-        <v>1902238.0</v>
+        <v>1742280.0</v>
       </c>
       <c r="AD49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH49" t="n">
-        <v>1912140.0</v>
+        <v>1754797.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM49" t="n">
-        <v>1742551.0</v>
+        <v>1765896.0</v>
       </c>
       <c r="AN49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR49" t="n">
-        <v>1580274.0</v>
+        <v>1643283.0</v>
       </c>
       <c r="AS49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV49" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW49" t="n">
-        <v>1754166.0</v>
+        <v>1705296.0</v>
+      </c>
+      <c r="AX49" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY49" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ49" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA49" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB49" t="n">
+        <v>1725804.0</v>
+      </c>
+      <c r="BC49" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD49" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE49" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF49" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG49" t="n">
+        <v>1725804.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="B50" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C50" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D50" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E50" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F50" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G50" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H50" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L50" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="M50" t="n">
+        <v>128134.0</v>
       </c>
       <c r="N50" t="n">
-        <v>121190.0</v>
+        <v>128065.0</v>
       </c>
       <c r="O50" t="n">
-        <v>131370.0</v>
+        <v>1117732.0</v>
       </c>
       <c r="P50" t="n">
-        <v>143119.0</v>
+        <v>163169.0</v>
       </c>
       <c r="Q50" t="n">
-        <v>497363.0</v>
+        <v>173272.0</v>
       </c>
       <c r="R50" t="n">
-        <v>519712.0</v>
+        <v>226447.0</v>
       </c>
       <c r="S50" t="n">
-        <v>521971.0</v>
+        <v>234583.0</v>
       </c>
       <c r="T50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="U50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="W50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="X50" t="n">
-        <v>510336.0</v>
+        <v>238988.0</v>
       </c>
       <c r="Y50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="Z50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AA50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AB50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AC50" t="n">
-        <v>528068.0</v>
+        <v>246287.0</v>
       </c>
       <c r="AD50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AE50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AF50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AG50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AH50" t="n">
-        <v>557928.0</v>
+        <v>245638.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AJ50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AK50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AL50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AM50" t="n">
-        <v>512558.0</v>
+        <v>252969.0</v>
       </c>
       <c r="AN50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AO50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AP50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AQ50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AR50" t="n">
-        <v>465706.0</v>
+        <v>262796.0</v>
       </c>
       <c r="AS50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AT50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AU50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AV50" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="AW50" t="n">
-        <v>593474.0</v>
+        <v>304228.0</v>
+      </c>
+      <c r="AX50" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY50" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ50" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA50" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB50" t="n">
+        <v>329839.0</v>
+      </c>
+      <c r="BC50" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD50" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE50" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF50" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG50" t="n">
+        <v>329839.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B51" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C51" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D51" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E51" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F51" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G51" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H51" t="s">
-        <v>71</v>
-[...12 lines deleted...]
-        <v>72</v>
+        <v>99</v>
+      </c>
+      <c r="I51" t="n">
+        <v>494283.0</v>
+      </c>
+      <c r="J51" t="n">
+        <v>503879.0</v>
+      </c>
+      <c r="K51" t="n">
+        <v>482313.0</v>
+      </c>
+      <c r="L51" t="n">
+        <v>505340.0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>604402.0</v>
       </c>
       <c r="N51" t="n">
-        <v>4314370.0</v>
+        <v>604402.0</v>
+      </c>
+      <c r="O51" t="n">
+        <v>646590.0</v>
+      </c>
+      <c r="P51" t="n">
+        <v>727495.0</v>
+      </c>
+      <c r="Q51" t="n">
+        <v>805717.0</v>
+      </c>
+      <c r="R51" t="n">
+        <v>816361.0</v>
+      </c>
+      <c r="S51" t="n">
+        <v>1019283.0</v>
+      </c>
+      <c r="T51" t="s">
+        <v>83</v>
+      </c>
+      <c r="U51" t="s">
+        <v>83</v>
+      </c>
+      <c r="V51" t="s">
+        <v>83</v>
+      </c>
+      <c r="W51" t="s">
+        <v>83</v>
+      </c>
+      <c r="X51" t="n">
+        <v>1083245.0</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC51" t="n">
+        <v>1070457.0</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH51" t="n">
+        <v>1115414.0</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AM51" t="n">
+        <v>1172867.0</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AR51" t="n">
+        <v>1269737.0</v>
+      </c>
+      <c r="AS51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW51" t="n">
+        <v>1470561.0</v>
+      </c>
+      <c r="AX51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY51" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB51" t="n">
+        <v>1582224.0</v>
+      </c>
+      <c r="BC51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG51" t="n">
+        <v>1660560.0</v>
+      </c>
+      <c r="BH51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BI51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BJ51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BK51" t="s">
+        <v>83</v>
+      </c>
+      <c r="BL51" t="n">
+        <v>1745525.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B52" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C52" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D52" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="E52" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F52" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G52" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H52" t="s">
-        <v>71</v>
-[...12 lines deleted...]
-        <v>72</v>
+        <v>99</v>
+      </c>
+      <c r="I52" t="n">
+        <v>567213.0</v>
+      </c>
+      <c r="J52" t="n">
+        <v>545002.0</v>
+      </c>
+      <c r="K52" t="n">
+        <v>583149.0</v>
+      </c>
+      <c r="L52" t="n">
+        <v>573214.0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>697692.0</v>
       </c>
       <c r="N52" t="n">
-        <v>1243059.0</v>
+        <v>697692.0</v>
+      </c>
+      <c r="O52" t="n">
+        <v>682914.0</v>
+      </c>
+      <c r="P52" t="n">
+        <v>669321.0</v>
+      </c>
+      <c r="Q52" t="n">
+        <v>644667.0</v>
+      </c>
+      <c r="R52" t="n">
+        <v>772816.0</v>
+      </c>
+      <c r="S52" t="n">
+        <v>989803.0</v>
+      </c>
+      <c r="T52" t="s">
+        <v>83</v>
+      </c>
+      <c r="U52" t="s">
+        <v>83</v>
+      </c>
+      <c r="V52" t="s">
+        <v>83</v>
+      </c>
+      <c r="W52" t="s">
+        <v>83</v>
+      </c>
+      <c r="X52" t="n">
+        <v>975132.0</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC52" t="n">
+        <v>1072476.0</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH52" t="n">
+        <v>1428187.0</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AM52" t="n">
+        <v>1312515.0</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AR52" t="n">
+        <v>1114064.0</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW52" t="n">
+        <v>1314794.0</v>
+      </c>
+      <c r="AX52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY52" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB52" t="n">
+        <v>1489714.0</v>
+      </c>
+      <c r="BC52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG52" t="n">
+        <v>1789636.0</v>
+      </c>
+      <c r="BH52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BI52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BJ52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BK52" t="s">
+        <v>83</v>
+      </c>
+      <c r="BL52" t="n">
+        <v>2018876.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B53" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C53" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D53" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E53" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F53" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G53" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H53" t="s">
-        <v>71</v>
-[...12 lines deleted...]
-        <v>72</v>
+        <v>99</v>
+      </c>
+      <c r="I53" t="n">
+        <v>2937295.0</v>
+      </c>
+      <c r="J53" t="n">
+        <v>3096972.0</v>
+      </c>
+      <c r="K53" t="n">
+        <v>3274356.0</v>
+      </c>
+      <c r="L53" t="n">
+        <v>3332628.0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>3538669.0</v>
       </c>
       <c r="N53" t="n">
-        <v>1.402508762295608E7</v>
+        <v>3538669.0</v>
+      </c>
+      <c r="O53" t="n">
+        <v>3750781.0</v>
+      </c>
+      <c r="P53" t="n">
+        <v>3989632.0</v>
+      </c>
+      <c r="Q53" t="n">
+        <v>4120467.0</v>
+      </c>
+      <c r="R53" t="n">
+        <v>4159744.0</v>
+      </c>
+      <c r="S53" t="n">
+        <v>2042114.0</v>
+      </c>
+      <c r="T53" t="s">
+        <v>83</v>
+      </c>
+      <c r="U53" t="s">
+        <v>83</v>
+      </c>
+      <c r="V53" t="s">
+        <v>83</v>
+      </c>
+      <c r="W53" t="s">
+        <v>83</v>
+      </c>
+      <c r="X53" t="n">
+        <v>2080601.0</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC53" t="n">
+        <v>2040742.0</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH53" t="n">
+        <v>2054858.0</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AM53" t="n">
+        <v>2079331.0</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AR53" t="n">
+        <v>2180320.0</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW53" t="n">
+        <v>2300070.0</v>
+      </c>
+      <c r="AX53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB53" t="n">
+        <v>2333023.0</v>
+      </c>
+      <c r="BC53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG53" t="n">
+        <v>2393923.0</v>
+      </c>
+      <c r="BH53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BI53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BJ53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BK53" t="s">
+        <v>83</v>
+      </c>
+      <c r="BL53" t="n">
+        <v>2465819.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B54" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C54" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D54" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E54" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="F54" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G54" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H54" t="s">
-        <v>71</v>
-[...12 lines deleted...]
-        <v>72</v>
+        <v>99</v>
+      </c>
+      <c r="I54" t="n">
+        <v>3524196.0</v>
+      </c>
+      <c r="J54" t="n">
+        <v>3598598.0</v>
+      </c>
+      <c r="K54" t="n">
+        <v>3677482.0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>3736810.0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>5094771.0</v>
       </c>
       <c r="N54" t="n">
-        <v>2457243.929810316</v>
+        <v>5094771.0</v>
+      </c>
+      <c r="O54" t="n">
+        <v>5310039.0</v>
+      </c>
+      <c r="P54" t="n">
+        <v>5342675.0</v>
+      </c>
+      <c r="Q54" t="n">
+        <v>5496822.0</v>
+      </c>
+      <c r="R54" t="n">
+        <v>5735735.0</v>
+      </c>
+      <c r="S54" t="n">
+        <v>9893532.0</v>
+      </c>
+      <c r="T54" t="s">
+        <v>83</v>
+      </c>
+      <c r="U54" t="s">
+        <v>83</v>
+      </c>
+      <c r="V54" t="s">
+        <v>83</v>
+      </c>
+      <c r="W54" t="s">
+        <v>83</v>
+      </c>
+      <c r="X54" t="n">
+        <v>9442163.0</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC54" t="n">
+        <v>8356943.0</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH54" t="n">
+        <v>8792516.0</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AM54" t="n">
+        <v>8753985.0</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AR54" t="n">
+        <v>8481117.0</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW54" t="n">
+        <v>9672933.0</v>
+      </c>
+      <c r="AX54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY54" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BB54" t="n">
+        <v>1.0482543E7</v>
+      </c>
+      <c r="BC54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG54" t="n">
+        <v>1.1828151E7</v>
+      </c>
+      <c r="BH54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BI54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BJ54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BK54" t="s">
+        <v>83</v>
+      </c>
+      <c r="BL54" t="n">
+        <v>1.2803908E7</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:H54"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>